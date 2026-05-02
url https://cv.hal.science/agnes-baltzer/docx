--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnes Baltzer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi choisir un niveau marin extrême «unique » ne fonctionne pas à l’île d’Yeu : quelle méthode pour l’évaluation des risques à l’île d’Yeu (085) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSE+ project: offshore seismic measurements on the seabed to test the ability to assess the spatial variation of the small-strain shear modulus in the subsurface environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhan Tartoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Lehujeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISFOG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53243/ISFOG2025-205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyséîles : une nouvelle étape pour le suivi collaboratif du littoral de l’île d’Ouvéa (Iles Loyauté, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Anglet, France. pp.653-662, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2024.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Bottom Surface Wave Seismic for Windfarm Implantation and Foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pelleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First EAGE/SUT Workshop on Integrated Site Characterization for Offshore Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE European Association of Geoscientists and Engineers; Society for Underwater Technology, May 2024, Boston, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202480026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid Earth’s response to climate change in Svalbard monitored by space geodesy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Perosanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi collaboratif du trait de côte en 3D : quatre ans d’expérience à l’ile d’Yeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Français du Littoral, Jun 2024, Anglet (64), France. https://www.paralia.fr/jngcgc/18_29_cariou.pdf, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2024.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale des microplastiques dans les dépôts sédimentaires sur berges et bancs de sable de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficult life under a tidal glacier terminus : interseasonal responses of benthic foraminifera close to the Kronebreen glacier front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference FORAM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Peruglia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of deltas and prodeltas of the south coast of Kongsfjorden (Svalbard) from 1995 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissa Gourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille environnementale collaborative : le cas de l’Ile d’Yeu à travers le projet ODySéYeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IUML-OSUNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Sciences de l'Univers Nantes Atlantique; Institut Universitaire Mer et Littoral, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions collaboratives sur l'île d'Yeu : tisser des liens entre scientifiques et publics. Zoom sur &amp;quot;Sentinelles de la Côte&amp;quot; et les &amp;quot;jeux sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vayssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France; Université de Rennes, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">70 années d’utilisation massive des plastiques, quelles contaminations archivées dans les sédiments de la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érosion côtière à l'île d'Yeu : des approches complémentaires pour trouver des réponses et des solutions !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archéologie de l'Ouest "Quand la mer fouille, ossements à la mer!"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de l’île d’Yeu; SRA des Pays de la Loire; Université de Nantes, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimères du Paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ASF - Brest 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palynological and sedimentological records since 8.5 ka BP on the southern Brittany platform (NW Europe): complex responses to sealevel, rapid climate and anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and interannual variability of benthic foraminiferal faunas under the influence of a tidal glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoreline change assessment in Svalbard Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microplastiques dans un bassin versant sous pression maraîchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième rencontre du GDR Polymères & Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BREST, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of microplastics in overbank deposits and sandbar sediments of the river Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de reconstitution de la courbe d'élévation du niveau de la mer en région Pays de la Loire : Évolution du paysage et mobilité humaine littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographic Union (UGI) 2022, session Géographie Environnementale Et Changements Globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.A103910PP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of microplastics in a catchment under market gardening pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnés Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, ATHENES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODySéYeu : mise en place d'un suivi collaboratif du littoral sur l'île d'Yeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bourgery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ASF -XVIIIème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche de l'évolution spatio-temporelle de l'association pockmarks/Haploops spp. au large du Croisic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ODySéYeu : une démarche collaborative pour croiser les regards citoyens et optimiser la gestion des risques côtiers à l’échelle locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l’Association de Géographes Français (AGF) « Les risques littoraux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle lecture des phases de la dernière déglaciation dans le Loch Sunart (Nord-Ouest Ecosse) basée sur des traceurs géochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploops settlements may be indicators of shallow pockmarks activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUSANE, a device for sampling chemical gradients in the benthic water column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Communities characterization in coastal sedimentary infilling under fluids seeps influence using metagenomics (Concarneau and Croisic bays)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Moletta-Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pockmarks-haploop relationship in south Britanny. Special SGF Workshop on « Pockmarks and benthic ecosystems »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Pockmarks and benthic ecosystems - THematic days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of foraminiferal faunas associated to Haploops on the french Atlantic coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Jorissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane, pockmarks and Haploops, a biogeochemical connexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicols A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries, archaeological evidences of the last sea level rise around the Island of Yeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal change in a warming Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Rubensdotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungsik Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Garestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocky coasts evolution on the Brøgger peninsula (Spitsbergen): control and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference On Permafrost (EUCOP5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France. pp. 794-795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene record from a Loire River incised paleovalley (French inner continental shelf): insights into regional and global forcing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalabard (Storfjorden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing historical changes in sea-ice production at Storfjorden (Svalbard): benthic foraminifera as proxies of brine shelf waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining non-invasive tools to investigate shell middens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leparoux Donatienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christele Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAA annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les littoraux du Spitsberg nous disent du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructiong the internal architecture of giant medieval shell middens with the ground penetrating Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAA Meeting Barcelone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalbard (Storfjorden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des littoraux meubles de la presqu’île de Brøgger, Spitsberg, dans un contexte de changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval shells middens of Vendée. Lost and future worlds: marine paleolandscape and the historic impact of long-term climate change,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">scientific meeting of the Royal Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-fjord interaction and the impact os changing sedimentation rate on fjord environments – an integrated study of arctic sediment transport from land to see</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chol K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forwick Matthias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene storms events along the European Atlantic coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting Microbial Methane Release at the Aquitaine Shelf Break (Bay of Biscay): Relation with the (Plio)-Pleistocene Sedimentary Progradation of the Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Ruffine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelf canyons connecxion on the Maranhos margin, north east Brazil, offshore Sao Luis early results from the Sheops cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aslanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic methane leakage on the Aquitaine Shelf:fluid system characterization from source to emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-fjord interaction and the impact of changing sedimentation rate on fjord environments – an integrated study of arctic sediment transport from land to see</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Forwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalabrd International Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soixante ans d’évolution de la flèche sableuse de Sables d’Or les Pins (Bretagne Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleuenn Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France; Bernadette Tessier - laboratoire M2C de Caen; Olivier Dugué -laboratoire M2C de Caen, Oct 2016, Caen, France. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01387873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amas coquilliers de Vendée : de l’archéologie au paléoenvironnement - Etude intégrée préliminair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christele Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude géo-archéologique des pêcheries du Finistère : premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Zone Atelier Brest-Iroise « Dynamiques d’occupation humaines et paléoenvironnements »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjordic Environments of Scotland: A National Inventory of Sedimentary Blue Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smeaton Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. N. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davies A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des données alti-bathymétriques (Litto3D et bathymétrie SMF) dans la détection et l'étude des vestiges archéologiques inter- et sub-tidaux : premiers résultats et perspectives le long des côtes du Finistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunions des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta progradation and offshore sedimentary lobes in Kongsfjorden (western Spitsbergen, Svalbard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International conference on Permafrost, Postdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta progradation and offshore sedimentary lobes in the northern coast of the Brøgger Peninsula (Spitsberg, Svalbard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Permafrost (ICOP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20574.23364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des menhirs et des pêcheries : des vestiges archéologiques comme marqueurs des variations du niveau marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Megevand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabed morphology offshore Daclkhla,, some implications for geo-hasards Tethys-Atlantic interaction along the European-Iberian-African plate boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhabdelhoued Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biat Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG European regional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and geophysical approach of a scottich fjord : Loch Sunart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smeaton Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. N. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davies A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche géophysique de la couverture sédimentaire au large des Pays de Monts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dunkerque, France. pp.539-545</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal sediment budget and shoreline changes for the Noirmoutier island (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial, fluvial, coastal and offshore cascading-system to assess deglaciation in a polar environment, a case study in the Kongsffjorden area, Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laffly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lafite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar worlds Environmental and social sciences to understand observed changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des formations superficielles intertidales de l'archipel de Chausey (Manche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of a characteristic reector to a Turritella layer in two lochs of Scotland and a Bay in south Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Fjord environments: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-data study to reconstitute climate changes since 20,000 years in a coastal environment: the Loch Sunart (NW Scotland).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First pollen analyses combinated to foraminifera assemblages, a key to follow the climatic changes in a fjordic environment : the loch Sunart (NW Scotland).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICA workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie morpho-sédimentaire des formations superficielles de l'archipel de Chausey (Golfe normand-breton).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès Français de Sédimentologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between Seistec seismic facies and the core MD04 2833 : a key to map the spatial extension of the Younger Dryas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenger Conference for Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Oban, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence sédimentaire du lac Saint-Point (massif du Jura, France) : une analyse multi-paramètres à haute résolution du Tardiglaciaire et de l'Holocène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude palynologique et granulométrique du remplissage sédimentaire du Loch Sunart (Nord-Ouest Ecosse).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Traini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie morpho-sédimentaire et des habitats benthiques de l'archipel de Chausey à partir de données satellitales, aéroportées et acoustiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of side-scan sonar for mapping the distribution of the reef-building tubeworm Serpula vermicularis in a Scottish loch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-sedimentary and benthic habitats mapping of Chausey archipelago from remote sensing, airborne and acoustic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH-Malo Interreg IIIb NW MESH Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses acoustiques de différents faciès morpho-sédimentaires d’une lagune côtière et d’une flèche littorale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schoorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VIII ème Journées Génie Civil – Génie Côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Compiègne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers for microplastic records in river sediments since the 1950s: Case study of the Loire river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 994, pp.180059. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining morphological and molecular data to study past foraminiferal communities from a temperate coastal sediment core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bor.70020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring possible controlling factors of spatial distribution of microplastics in sediments of a river segment (Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 956, pp.177328. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological patterns of benthic foraminiferal communities driven by seasonal and spatial environmental gradients in an Arctic fjord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (11), pp.2596-2609. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100,000 years climatic cycles recorded on very high-resolution seismic data from the Santos Basin’s upper slope during the last 800 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 132, pp.104635. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des risques littoraux à l’île d’Yeu (85) : état des lieux et implications pour leur gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 266, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.13185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of postglacial sea‐level rise in northwest European traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Roland Gehrels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Armit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4), pp.577-593. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentological and palynological records since 10 ka BP along a proximal-distal gradient on the Armorican shelf (NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 293, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03824739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of gas‐bearing sediments in the coastal environment using geophysical and geotechnical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tarits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.478 - 493. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nsg.12230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of modern environmental gradients on foraminiferal faunas in the inner Kongsfjorden (Svalbard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Poprawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173, pp.102117. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2022.102117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative 3D Monitoring for Coastal Survey: Conclusive Tests and First Feedbacks Using the SELPhCoAST Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.114. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences11030114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi participatif de l'érosion côtière en 3D : Demain tous SENTINELLES grâce au protocole SELPHCoAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Paralia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.337-348. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2020.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-waveform LIDAR fast analysis of a moderately turbid bay in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11020117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and management of coastal hazards: creation of a regional observatory of coastal erosion and storm surges in the Pays de la Loire region (Atlantic coast, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwan Kerguillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Audère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Debaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.104904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence of perfect overlapping of Haploops and pockmarks field: Is it a coincidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 415, pp.105961. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene record from a Loire River incised paleovalley (French inner continental shelf): Insights into regional and global forcing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 511, pp.12-28. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging exhumed lower continental crust in the distal Jequitinhonha basin, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schnurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Klingelhöfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afilhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.351-372. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric structuration onshore-offshore of the Sergipe-Alagoas passive margin, NE Brazil, based on wide-angle seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schnürle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afilhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, pp.649-672. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of Holocene storm events along the European Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (4), pp.431-450. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309133318776500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraglacial coasts responses to glacier retreat and associated shifts in river floodplains over decadal timescales (1966-2016), Kongsfjorden, Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (11), pp.4173-4185. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marine sedimentary environments of Kongsfjorden, Svalbard: an archive of polar environmental change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Husum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Forwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Jernas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.4173 - 4185. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33265/polar.v38.3380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground penetrating radar in the medieval oyster shell middens of St Michel en l’Herm (Vendée, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ledoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Debaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.186-196. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent uplift of the Atlantic Atlas (offshore west Morocco) : tectonic arch and submarine terraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraucke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Gutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Biari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 706-707, pp.46-58. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pockmarks on the South Aquitaine Margin continental slope: the seabed expression of past fluid circulation and bottom currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 349 (8), pp.391 - 401. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time evolution of a large field of pockmarks in the Bay of Concarneau (NW Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (4), pp.23. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope morphologies offshore Dakhla (SW-Moroccan margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aslanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.187.1.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal evolution and sedimentary mobility of Brøgger Peninsula, northwest Spitsbergen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (10), pp.1689-1698. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-016-1930-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope morphologies offshore Daklha (SW Moroccan margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhabdellouahed Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aslanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial stores of sedimentary carbon held in mid-latiude fjords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Smeaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E.N. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Althea L. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Abell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (20), pp.5771-5787. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5771-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pays de la Pierre Bleue : appréhender le relief à travers l’utilisation d’une roche (Nozay, Loire Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Comentale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coutin Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warin Till</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au « pays de la pierre bleue » : appréhender le relief à travers l’utilisation d’une roche (Nozay, Loire-Atlantique).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Comentale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coutin Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warin Till</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging proto-oceanic crust off the Brazilian Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Afilhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rigoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 200, pp.471-488. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggu387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une association remarquable entre des crustécés amphipodes (Haploops nirae et des pockmarks (craters de dégazage naturels,) en Baie de Concarneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Santos Basin-São Paulo Plateau System, SE Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afilhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (8), pp.5401-5431. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB011561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01242890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene sea level variations in the bay of Quiberon (south Brittany, France): archaeological and sedimentological tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 26/2, pp.105 - 115. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatically driven impacts on sedimentation processes in the bay of Quiberon [south Brittany, France) over the last 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (6), pp.679-688. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683614526933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical exploration of an active pockmark field in the Bay of Concarneau, southern Brittany, and implications for resident suspension feeders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2-3), pp.215-230. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-014-0368-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical exploration of an active pockmarks field in the Bay of Concarneau, southern Brittany and implication for resident suspension feeders. Geo-marine Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordier Celine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomarine letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.215-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and sedimentary impacts and recovery on a mixed sandy to pebbly seabed exposed to marine aggregate extraction (Eastern English Channel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lafite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89, pp.221-233. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2010.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using seismic facies and pollen analyses to evaluate climatically driven change in a Scottish sea loch (fjord) over the last 20 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 344 (1), pp.355 - 369. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP344.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene transgression as recorded by incised-valley infilling in a rocky coast context with low sediment supply (southern Brittany, western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (2), pp.115-128. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary archives of the French Atlantic coast (inner bay of Vilaine, south Brittany) : depositional history and late Holocene climatic signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (10–11), pp.1250-1266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiproxy palaeoenvironmental reconstruction of Loch Sunart (NW 1 Scotland) since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 344, pp.345-355. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP344.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary archives of the French Atlantic coast (inner Bay of Vilaine, south Brittany): Depositional history and late Holocene climatic and environmental signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (10-11), pp.1250-1266. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2010.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des formations superficielles intertidales de l'archipel de Chausey (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Glacial-Holocene sequence of Lake Saint-Point (Jura Mountains, France): Detrital inputs as records of climate change and anthropic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 340, pp.883-892. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2008.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Remaniements sédimentaires superficiels sur l'estran occidental de la baie du Mont Saint-Michel ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bassoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cayocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (n°1-2), p. 51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations climatiques enregistrées depuis 20 000 ans dansle remplisage sédimentaire du loch sunart (Nord-Ouest de l'Ecosse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 339, pp.150-160. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2006.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seistec Seismic Profiles: A Tool to Differentiate Gas Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (2-4), pp.235-245. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-005-3721-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00657376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des sables vacuolaires à terre et en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stépanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7, pp.1139-1149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Fleuve Manche&amp;quot; : the sub-marine sedimentary features from the outer shelf to the deep-sea fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bourillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Quat. Res.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3-4), pp.361-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Fleuve Manche’: the submarine sedimentary features from the outer shelf to the deep‐sea fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Bourillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3-4), pp.261-282. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières observations sur la morphologie et les processus sédimentaires récents de l’Éventail celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Voisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoı̂t Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (1), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0399-1784(00)00116-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain & Breakfast #2 | Entre Terre et Mer : sur la piste des microplastiques | Que nous disent les sédiments de Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire du Littoral des Pays de Monts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estuaire externe de la Vilaine : Paléoenvironnement et dynamique actuelle. Imagerie acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00156256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des données alti-bathymétriques (Litto3D et bathymétrie SMF) dans la détection et l'étude des vestiges archéologiques inter-et sub-tidaux (façade Manche- Atlantique, Région Bretagne, Finistère).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Suanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Opérations n° OA 2955 et OA 3002, DRASSM. 2017, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD 169 / MICROSYSTEMS cruise, RV Marion Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Antje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LSCE. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice melting impact on crustal deformation observed by space geodesy in Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Perosanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution Of Microplastics In Overbank Deposits And Sandbar Sediments Of The River Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 44th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental gradients generated by tidewater glacier melting on sedimentary habitats and benthic meiofauna in Kongsfjorden (Svalbard) : seasonal observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroutioun Askanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the submerged part of a rock slope failures : a tool to precise their runout distance, a case study in Skagafjörður (Northern Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Warrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies responses to the glacier retreat in Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Biette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the submerged part of a rock slope failures : a tool to precise their runout distance, a case study in Skagafjörður (Northern Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Warrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réponses des environnements arctiques au retrait glacaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Biette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fischeries, archeological evidences of the last sea-level rise around the Island of Yeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining non invasive tools to investigate shell-middens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflecting Futures, 24th EAA Meeting Barcelone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal rock strength to marine and terrestrial weathering on the Brøgger Peninsula (Spitsbergen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Permafrost (EUCOP 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">). Evolution of prodeltas : a print of glacier melt processes. Svalbard International Conferenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the late-Holocene storm events along the European Atlantic coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017 (EGU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.EGU2017-14502, 2017, Geophysical Research Abstracts. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20868.12162/2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of prodeltas : a print of glacier melting processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Haploops spps links : three examples on the west coast of Britanny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of prodeltas : a print of glacier melt processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval shell middens of Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Meeting of the Royal Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Newport Pagnell, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral du nord médoc : entre érosion et préservation du patrimoine archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavy morphologies on continental slope of Santos Basin, (brazilian margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhabdellouahed Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Klingelhoeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG European regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de certaines pêcheries à l’âge du Bronze ancien dans l’archipel de Molène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcaurelio Franzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Pailler; Clément Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une maison sous les dunes : Beg Ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en Mer d’Iroise à la transition IIIe-IIe millénaire avant notre ère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.109-123, 2019, 978-9-088-90380-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de certaines pêcheries à l’âge du Bronze ancien dans l’archipel de Molène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcaurelio Franzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une maison sous les Dunes : Beg ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en mer d’Iroise entre les IIIe et IIe millénaires avant notre ère. 2019. Y.PAILLER, C.NICOLAS (Dir.). ISBN 978-90-8890-380-9 (softcover) ISBN 978-90-8890-613-8 (hardcover) ISBN 978-90-8890-381-6 (PDF e-book). Leiden, Sidestone Press. Partie 2 - Mise en contexte : paléogéographie et paléoenvironnement. Chap.6, pp.123-137</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étonnante association entre des crustacés amphipodes (Haploops nirae) et des pockmarks (cratères de dégazage) en baie de Concarneau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais n°2014-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Turritella Layer”: A Potential Proxy of a Drastic Holocene Environmental Change on the North–East Atlantic Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Labourdette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maanan, M.; Robin, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sediment Fluxes in Coastal Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science, pp.3-21, 2015, 978-94-017-9260-8. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9260-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mont-Saint-Michel Bay: An Exceptional Megatidal Environment Influenced by Natural Evolution and Man-Made Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Veronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and Landforms of France. Editors: Monique Fort, Marie-Françoise André. ISBN: 978-94-007-7021-8 (Print) 978-94-007-7022-5 (Online) Part of the series World Geomorphological Landscapes. Chap.5 pp 41-51</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mont-Saint-Michel Bay : an exceptional megatidal environment influenced by natural evolution and man-made modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fort, M.; André, M.-F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and Landforms of France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.41-51, 2014, World Geomorphological Landscapes, 978-94-007-7022-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mont St Michel Bay : an exceptional megatidal eenvironment influenced by natural evolution and man-made modifications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and Landforms of France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine Neolithic stone rows near Carnac (Morbihan), France: preliminary results from acoustic and underwater survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Benjamin and C. Bonsall and C. Pickard and A. Fischer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submerged Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.99-110, 2012, 9781842174180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic underwater Site of La Mondrée, Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin J, Bonsall C., Pickard C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submerged Prehistory Archeology .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-128, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy reconstruction of palaeoenvironmental evolution since the Last Glacial Maximum in a fjord environment : Loch Sunart (NW Scotland).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fjord Systems and Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 344, pp.343-355., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic imagery for benthic habitats mapping and monitoring, Chapter 5, in &amp;quot;Geomatic solutions for coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eds M. Maanan &amp; M. Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science, Engineering and Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, p 141-161, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating climatically-driven changes in a Scottish sea loch (fjord) over the last 20,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Howe, J. A., Austin, W. E. N., Forwick, M. &amp; Paetzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fjord Systems and Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 344, pp.357-371, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUSTIC IMAGERY FOR BENTHIC HABITATS MAPPING AND MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatic Solutions For Coastal Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.??-??, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des photographies aériennes et des images sonar pour l'analyse des structures bio-morpho-sédimentaires du littoral.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux littoraux: nouvelles perspectives d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattant, pp.13-28, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des photographies aériennes et des images sonar pour l'analyse des structures bio-morpho-sédimentaires du littoral.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux littoraux : perspectives nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-28, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers d'archéologie subaquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, pp.30, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId550"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnes Baltzer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSE+ project: offshore seismic measurements on the seabed to test the ability to assess the spatial variation of the small-strain shear modulus in the subsurface environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhan Tartoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Lehujeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISFOG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53243/ISFOG2025-205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi choisir un niveau marin extrême «unique » ne fonctionne pas à l’île d’Yeu : quelle méthode pour l’évaluation des risques à l’île d’Yeu (085) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Microplastiques dans les sédiments de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyséîles : une nouvelle étape pour le suivi collaboratif du littoral de l’île d’Ouvéa (Iles Loyauté, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Anglet, France. pp.653-662, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2024.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Bottom Surface Wave Seismic for Windfarm Implantation and Foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pelleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First EAGE/SUT Workshop on Integrated Site Characterization for Offshore Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE European Association of Geoscientists and Engineers; Society for Underwater Technology, May 2024, Boston, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202480026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi collaboratif du trait de côte en 3D : quatre ans d’expérience à l’ile d’Yeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Français du Littoral, Jun 2024, Anglet (64), France. https://www.paralia.fr/jngcgc/18_29_cariou.pdf, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2024.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid Earth’s response to climate change in Svalbard monitored by space geodesy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Perosanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille environnementale collaborative : le cas de l’Ile d’Yeu à travers le projet ODySéYeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IUML-OSUNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Sciences de l'Univers Nantes Atlantique; Institut Universitaire Mer et Littoral, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions collaboratives sur l'île d'Yeu : tisser des liens entre scientifiques et publics. Zoom sur &amp;quot;Sentinelles de la Côte&amp;quot; et les &amp;quot;jeux sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vayssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France; Université de Rennes, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale des microplastiques dans les dépôts sédimentaires sur berges et bancs de sable de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of deltas and prodeltas of the south coast of Kongsfjorden (Svalbard) from 1995 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissa Gourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficult life under a tidal glacier terminus : interseasonal responses of benthic foraminifera close to the Kronebreen glacier front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference FORAM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Peruglia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">70 années d’utilisation massive des plastiques, quelles contaminations archivées dans les sédiments de la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érosion côtière à l'île d'Yeu : des approches complémentaires pour trouver des réponses et des solutions !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archéologie de l'Ouest "Quand la mer fouille, ossements à la mer!"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de l’île d’Yeu; SRA des Pays de la Loire; Université de Nantes, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimères du Paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ASF - Brest 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palynological and sedimentological records since 8.5 ka BP on the southern Brittany platform (NW Europe): complex responses to sealevel, rapid climate and anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and interannual variability of benthic foraminiferal faunas under the influence of a tidal glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoreline change assessment in Svalbard Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of microplastics in overbank deposits and sandbar sediments of the river Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de reconstitution de la courbe d'élévation du niveau de la mer en région Pays de la Loire : Évolution du paysage et mobilité humaine littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographic Union (UGI) 2022, session Géographie Environnementale Et Changements Globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.A103910PP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microplastiques dans un bassin versant sous pression maraîchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième rencontre du GDR Polymères & Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BREST, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of microplastics in a catchment under market gardening pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnés Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, ATHENES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODySéYeu : mise en place d'un suivi collaboratif du littoral sur l'île d'Yeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bourgery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ASF -XVIIIème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche de l'évolution spatio-temporelle de l'association pockmarks/Haploops spp. au large du Croisic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ODySéYeu : une démarche collaborative pour croiser les regards citoyens et optimiser la gestion des risques côtiers à l’échelle locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l’Association de Géographes Français (AGF) « Les risques littoraux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle lecture des phases de la dernière déglaciation dans le Loch Sunart (Nord-Ouest Ecosse) basée sur des traceurs géochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Communities characterization in coastal sedimentary infilling under fluids seeps influence using metagenomics (Concarneau and Croisic bays)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Moletta-Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploops settlements may be indicators of shallow pockmarks activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUSANE, a device for sampling chemical gradients in the benthic water column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pockmarks-haploop relationship in south Britanny. Special SGF Workshop on « Pockmarks and benthic ecosystems »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Pockmarks and benthic ecosystems - THematic days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of foraminiferal faunas associated to Haploops on the french Atlantic coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Jorissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane, pockmarks and Haploops, a biogeochemical connexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicols A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal change in a warming Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Rubensdotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungsik Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Garestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries, archaeological evidences of the last sea level rise around the Island of Yeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing historical changes in sea-ice production at Storfjorden (Svalbard): benthic foraminifera as proxies of brine shelf waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocky coasts evolution on the Brøgger peninsula (Spitsbergen): control and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference On Permafrost (EUCOP5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France. pp. 794-795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalabard (Storfjorden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene record from a Loire River incised paleovalley (French inner continental shelf): insights into regional and global forcing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining non-invasive tools to investigate shell middens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leparoux Donatienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christele Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAA annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les littoraux du Spitsberg nous disent du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalbard (Storfjorden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructiong the internal architecture of giant medieval shell middens with the ground penetrating Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAA Meeting Barcelone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des littoraux meubles de la presqu’île de Brøgger, Spitsberg, dans un contexte de changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene storms events along the European Atlantic coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval shells middens of Vendée. Lost and future worlds: marine paleolandscape and the historic impact of long-term climate change,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">scientific meeting of the Royal Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-fjord interaction and the impact os changing sedimentation rate on fjord environments – an integrated study of arctic sediment transport from land to see</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chol K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forwick Matthias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting Microbial Methane Release at the Aquitaine Shelf Break (Bay of Biscay): Relation with the (Plio)-Pleistocene Sedimentary Progradation of the Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Ruffine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelf canyons connecxion on the Maranhos margin, north east Brazil, offshore Sao Luis early results from the Sheops cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aslanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic methane leakage on the Aquitaine Shelf:fluid system characterization from source to emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-fjord interaction and the impact of changing sedimentation rate on fjord environments – an integrated study of arctic sediment transport from land to see</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Forwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalabrd International Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude géo-archéologique des pêcheries du Finistère : premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Zone Atelier Brest-Iroise « Dynamiques d’occupation humaines et paléoenvironnements »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amas coquilliers de Vendée : de l’archéologie au paléoenvironnement - Etude intégrée préliminair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christele Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France; Bernadette Tessier - laboratoire M2C de Caen; Olivier Dugué -laboratoire M2C de Caen, Oct 2016, Caen, France. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01387873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des données alti-bathymétriques (Litto3D et bathymétrie SMF) dans la détection et l'étude des vestiges archéologiques inter- et sub-tidaux : premiers résultats et perspectives le long des côtes du Finistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunions des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjordic Environments of Scotland: A National Inventory of Sedimentary Blue Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smeaton Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. N. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davies A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta progradation and offshore sedimentary lobes in Kongsfjorden (western Spitsbergen, Svalbard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International conference on Permafrost, Postdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta progradation and offshore sedimentary lobes in the northern coast of the Brøgger Peninsula (Spitsberg, Svalbard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Permafrost (ICOP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20574.23364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des menhirs et des pêcheries : des vestiges archéologiques comme marqueurs des variations du niveau marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Megevand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soixante ans d'évolution de la flèche sableuse de Sables d'Or les Pins (Bretagne Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleuenn Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France. pp.145-152, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2016.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabed morphology offshore Daclkhla,, some implications for geo-hasards Tethys-Atlantic interaction along the European-Iberian-African plate boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhabdelhoued Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biat Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG European regional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and geophysical approach of a scottich fjord : Loch Sunart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smeaton Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. N. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davies A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial, fluvial, coastal and offshore cascading-system to assess deglaciation in a polar environment, a case study in the Kongsffjorden area, Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laffly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lafite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar worlds Environmental and social sciences to understand observed changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal sediment budget and shoreline changes for the Noirmoutier island (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of a characteristic reector to a Turritella layer in two lochs of Scotland and a Bay in south Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Fjord environments: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des formations superficielles intertidales de l'archipel de Chausey (Manche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-data study to reconstitute climate changes since 20,000 years in a coastal environment: the Loch Sunart (NW Scotland).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First pollen analyses combinated to foraminifera assemblages, a key to follow the climatic changes in a fjordic environment : the loch Sunart (NW Scotland).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICA workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie morpho-sédimentaire des formations superficielles de l'archipel de Chausey (Golfe normand-breton).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès Français de Sédimentologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude palynologique et granulométrique du remplissage sédimentaire du Loch Sunart (Nord-Ouest Ecosse).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Traini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence sédimentaire du lac Saint-Point (massif du Jura, France) : une analyse multi-paramètres à haute résolution du Tardiglaciaire et de l'Holocène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between Seistec seismic facies and the core MD04 2833 : a key to map the spatial extension of the Younger Dryas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenger Conference for Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Oban, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie morpho-sédimentaire et des habitats benthiques de l'archipel de Chausey à partir de données satellitales, aéroportées et acoustiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of side-scan sonar for mapping the distribution of the reef-building tubeworm Serpula vermicularis in a Scottish loch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-sedimentary and benthic habitats mapping of Chausey archipelago from remote sensing, airborne and acoustic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH-Malo Interreg IIIb NW MESH Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses acoustiques de différents faciès morpho-sédimentaires d’une lagune côtière et d’une flèche littorale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schoorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VIII ème Journées Génie Civil – Génie Côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Compiègne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers for microplastic records in river sediments since the 1950s: Case study of the Loire river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 994, pp.180059. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining morphological and molecular data to study past foraminiferal communities from a temperate coastal sediment core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bor.70020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring possible controlling factors of spatial distribution of microplastics in sediments of a river segment (Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 956, pp.177328. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological patterns of benthic foraminiferal communities driven by seasonal and spatial environmental gradients in an Arctic fjord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (11), pp.2596-2609. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100,000 years climatic cycles recorded on very high-resolution seismic data from the Santos Basin’s upper slope during the last 800 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 132, pp.104635. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des risques littoraux à l’île d’Yeu (85) : état des lieux et implications pour leur gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 266, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.13185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of postglacial sea‐level rise in northwest European traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Roland Gehrels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Armit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4), pp.577-593. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentological and palynological records since 10 ka BP along a proximal-distal gradient on the Armorican shelf (NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 293, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03824739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of gas‐bearing sediments in the coastal environment using geophysical and geotechnical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tarits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.478 - 493. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nsg.12230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of modern environmental gradients on foraminiferal faunas in the inner Kongsfjorden (Svalbard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Poprawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173, pp.102117. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2022.102117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative 3D Monitoring for Coastal Survey: Conclusive Tests and First Feedbacks Using the SELPhCoAST Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.114. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences11030114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi participatif de l'érosion côtière en 3D : Demain tous SENTINELLES grâce au protocole SELPHCoAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Paralia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.337-348. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2020.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-waveform LIDAR fast analysis of a moderately turbid bay in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11020117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and management of coastal hazards: creation of a regional observatory of coastal erosion and storm surges in the Pays de la Loire region (Atlantic coast, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwan Kerguillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Audère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Debaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.104904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence of perfect overlapping of Haploops and pockmarks field: Is it a coincidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 415, pp.105961. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging exhumed lower continental crust in the distal Jequitinhonha basin, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schnurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Klingelhöfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afilhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.351-372. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene record from a Loire River incised paleovalley (French inner continental shelf): Insights into regional and global forcing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 511, pp.12-28. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraglacial coasts responses to glacier retreat and associated shifts in river floodplains over decadal timescales (1966-2016), Kongsfjorden, Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (11), pp.4173-4185. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of Holocene storm events along the European Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (4), pp.431-450. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309133318776500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric structuration onshore-offshore of the Sergipe-Alagoas passive margin, NE Brazil, based on wide-angle seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schnürle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afilhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, pp.649-672. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground penetrating radar in the medieval oyster shell middens of St Michel en l’Herm (Vendée, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ledoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Debaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.186-196. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marine sedimentary environments of Kongsfjorden, Svalbard: an archive of polar environmental change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Husum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Forwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Jernas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.4173 - 4185. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33265/polar.v38.3380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent uplift of the Atlantic Atlas (offshore west Morocco) : tectonic arch and submarine terraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraucke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Gutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Biari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 706-707, pp.46-58. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pockmarks on the South Aquitaine Margin continental slope: the seabed expression of past fluid circulation and bottom currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 349 (8), pp.391 - 401. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Île d’Yeu, le Coureau Islais et les Pays de Monts : une dynamique sédimentaire complexe à décrypter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.51-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time evolution of a large field of pockmarks in the Bay of Concarneau (NW Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (4), pp.23. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal evolution and sedimentary mobility of Brøgger Peninsula, northwest Spitsbergen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (10), pp.1689-1698. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-016-1930-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope morphologies offshore Dakhla (SW-Moroccan margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aslanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.187.1.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial stores of sedimentary carbon held in mid-latiude fjords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Smeaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E.N. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Althea L. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Abell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (20), pp.5771-5787. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5771-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope morphologies offshore Daklha (SW Moroccan margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhabdellouahed Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aslanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au « pays de la pierre bleue » : appréhender le relief à travers l’utilisation d’une roche (Nozay, Loire-Atlantique).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Comentale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coutin Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warin Till</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pays de la Pierre Bleue : appréhender le relief à travers l’utilisation d’une roche (Nozay, Loire Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Comentale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coutin Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warin Till</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging proto-oceanic crust off the Brazilian Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Afilhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rigoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 200, pp.471-488. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggu387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une association remarquable entre des crustécés amphipodes (Haploops nirae et des pockmarks (craters de dégazage naturels,) en Baie de Concarneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene sea level variations in the bay of Quiberon (south Brittany, France): archaeological and sedimentological tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 26/2, pp.105 - 115. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Santos Basin-São Paulo Plateau System, SE Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afilhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (8), pp.5401-5431. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB011561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01242890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatically driven impacts on sedimentation processes in the bay of Quiberon [south Brittany, France) over the last 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (6), pp.679-688. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683614526933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical exploration of an active pockmark field in the Bay of Concarneau, southern Brittany, and implications for resident suspension feeders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2-3), pp.215-230. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-014-0368-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical exploration of an active pockmarks field in the Bay of Concarneau, southern Brittany and implication for resident suspension feeders. Geo-marine Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordier Celine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomarine letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.215-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and sedimentary impacts and recovery on a mixed sandy to pebbly seabed exposed to marine aggregate extraction (Eastern English Channel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lafite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89, pp.221-233. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2010.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using seismic facies and pollen analyses to evaluate climatically driven change in a Scottish sea loch (fjord) over the last 20 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 344 (1), pp.355 - 369. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP344.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene transgression as recorded by incised-valley infilling in a rocky coast context with low sediment supply (southern Brittany, western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (2), pp.115-128. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary archives of the French Atlantic coast (inner bay of Vilaine, south Brittany) : depositional history and late Holocene climatic signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (10–11), pp.1250-1266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiproxy palaeoenvironmental reconstruction of Loch Sunart (NW 1 Scotland) since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 344, pp.345-355. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP344.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary archives of the French Atlantic coast (inner Bay of Vilaine, south Brittany): Depositional history and late Holocene climatic and environmental signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (10-11), pp.1250-1266. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2010.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des formations superficielles intertidales de l'archipel de Chausey (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Glacial-Holocene sequence of Lake Saint-Point (Jura Mountains, France): Detrital inputs as records of climate change and anthropic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 340, pp.883-892. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2008.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Remaniements sédimentaires superficiels sur l'estran occidental de la baie du Mont Saint-Michel ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bassoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cayocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (n°1-2), p. 51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations climatiques enregistrées depuis 20 000 ans dansle remplisage sédimentaire du loch sunart (Nord-Ouest de l'Ecosse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 339, pp.150-160. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2006.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seistec Seismic Profiles: A Tool to Differentiate Gas Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (2-4), pp.235-245. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-005-3721-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00657376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des sables vacuolaires à terre et en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stépanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7, pp.1139-1149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Fleuve Manche&amp;quot; : the sub-marine sedimentary features from the outer shelf to the deep-sea fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bourillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Quat. Res.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3-4), pp.361-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Fleuve Manche’: the submarine sedimentary features from the outer shelf to the deep‐sea fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Bourillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3-4), pp.261-282. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières observations sur la morphologie et les processus sédimentaires récents de l’Éventail celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Voisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoı̂t Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (1), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0399-1784(00)00116-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Sédi-PLAST (2019-2025) - Microplastiques dans les sédiments continentaux et les archives sédimentaires - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroutioun Askania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Nationale de la Recherche. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des données alti-bathymétriques (Litto3D et bathymétrie SMF) dans la détection et l'étude des vestiges archéologiques inter-et sub-tidaux (façade Manche- Atlantique, Région Bretagne, Finistère).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Suanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Opérations n° OA 2955 et OA 3002, DRASSM. 2017, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD 169 / MICROSYSTEMS cruise, RV Marion Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Antje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LSCE. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain & Breakfast #2 | Entre Terre et Mer : sur la piste des microplastiques | Que nous disent les sédiments de Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estuaire externe de la Vilaine : Paléoenvironnement et dynamique actuelle. Imagerie acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00156256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice melting impact on crustal deformation observed by space geodesy in Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Perosanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution Of Microplastics In Overbank Deposits And Sandbar Sediments Of The River Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 44th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental gradients generated by tidewater glacier melting on sedimentary habitats and benthic meiofauna in Kongsfjorden (Svalbard) : seasonal observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroutioun Askanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the submerged part of a rock slope failures : a tool to precise their runout distance, a case study in Skagafjörður (Northern Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Warrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies responses to the glacier retreat in Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Biette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the submerged part of a rock slope failures : a tool to precise their runout distance, a case study in Skagafjörður (Northern Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Warrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fischeries, archeological evidences of the last sea-level rise around the Island of Yeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réponses des environnements arctiques au retrait glacaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Biette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining non invasive tools to investigate shell-middens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflecting Futures, 24th EAA Meeting Barcelone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal rock strength to marine and terrestrial weathering on the Brøgger Peninsula (Spitsbergen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Permafrost (EUCOP 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the late-Holocene storm events along the European Atlantic coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017 (EGU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.EGU2017-14502, 2017, Geophysical Research Abstracts. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20868.12162/2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">). Evolution of prodeltas : a print of glacier melt processes. Svalbard International Conferenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of prodeltas : a print of glacier melting processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Haploops spps links : three examples on the west coast of Britanny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of prodeltas : a print of glacier melt processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval shell middens of Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Meeting of the Royal Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Newport Pagnell, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral du nord médoc : entre érosion et préservation du patrimoine archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavy morphologies on continental slope of Santos Basin, (brazilian margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhabdellouahed Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Klingelhoeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG European regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de certaines pêcheries à l’âge du Bronze ancien dans l’archipel de Molène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcaurelio Franzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Pailler; Clément Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une maison sous les dunes : Beg Ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en Mer d’Iroise à la transition IIIe-IIe millénaire avant notre ère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.109-123, 2019, 978-9-088-90380-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sédimentologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Daburon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Galiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galiana C., Moreira S., Robin M. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral : synthèse des connaissances de la pointe de Chémoulin à la pointe de Suzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema Editions, pp.149-186, 2019, 9782371806313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de certaines pêcheries à l’âge du Bronze ancien dans l’archipel de Molène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcaurelio Franzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une maison sous les Dunes : Beg ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en mer d’Iroise entre les IIIe et IIe millénaires avant notre ère. 2019. Y.PAILLER, C.NICOLAS (Dir.). ISBN 978-90-8890-380-9 (softcover) ISBN 978-90-8890-613-8 (hardcover) ISBN 978-90-8890-381-6 (PDF e-book). Leiden, Sidestone Press. Partie 2 - Mise en contexte : paléogéographie et paléoenvironnement. Chap.6, pp.123-137</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étonnante association entre des crustacés amphipodes (Haploops nirae) et des pockmarks (cratères de dégazage) en baie de Concarneau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais n°2014-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Turritella Layer”: A Potential Proxy of a Drastic Holocene Environmental Change on the North–East Atlantic Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Labourdette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maanan, M.; Robin, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sediment Fluxes in Coastal Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science, pp.3-21, 2015, 978-94-017-9260-8. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9260-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mont-Saint-Michel Bay: An Exceptional Megatidal Environment Influenced by Natural Evolution and Man-Made Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Veronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and Landforms of France. Editors: Monique Fort, Marie-Françoise André. ISBN: 978-94-007-7021-8 (Print) 978-94-007-7022-5 (Online) Part of the series World Geomorphological Landscapes. Chap.5 pp 41-51</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mont-Saint-Michel Bay : an exceptional megatidal environment influenced by natural evolution and man-made modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fort, M.; André, M.-F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and Landforms of France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.41-51, 2014, World Geomorphological Landscapes, 978-94-007-7022-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mont St Michel Bay : an exceptional megatidal eenvironment influenced by natural evolution and man-made modifications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and Landforms of France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine Neolithic stone rows near Carnac (Morbihan), France: preliminary results from acoustic and underwater survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Benjamin and C. Bonsall and C. Pickard and A. Fischer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submerged Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.99-110, 2012, 9781842174180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic underwater Site of La Mondrée, Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin J, Bonsall C., Pickard C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submerged Prehistory Archeology .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-128, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy reconstruction of palaeoenvironmental evolution since the Last Glacial Maximum in a fjord environment : Loch Sunart (NW Scotland).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fjord Systems and Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 344, pp.343-355., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic imagery for benthic habitats mapping and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Maanan; M. Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatic solutions for coastal environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.141-161, 2010, 9781616681401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic imagery for benthic habitats mapping and monitoring, Chapter 5, in &amp;quot;Geomatic solutions for coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eds M. Maanan &amp; M. Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science, Engineering and Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, p 141-161, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating climatically-driven changes in a Scottish sea loch (fjord) over the last 20,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Howe, J. A., Austin, W. E. N., Forwick, M. &amp; Paetzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fjord Systems and Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 344, pp.357-371, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUSTIC IMAGERY FOR BENTHIC HABITATS MAPPING AND MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatic Solutions For Coastal Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.??-??, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des photographies aériennes et des images sonar pour l'analyse des structures bio-morpho-sédimentaires du littoral.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux littoraux: nouvelles perspectives d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattant, pp.13-28, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des photographies aériennes et des images sonar pour l'analyse des structures bio-morpho-sédimentaires du littoral.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux littoraux : perspectives nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-28, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers d'archéologie subaquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, pp.30, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId559"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373774v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhan Tartoussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-205" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pruvost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baouma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meaou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leparoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pelleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allemand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202480026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04681391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tafflet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemoine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11433" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348367v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacombe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.029" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhermic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pusceddu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissa Gourillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348115v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Thevenin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vayssi&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405286v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Diot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Fersi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jensen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reigner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721602v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Baltzer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourgery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champilou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reynaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupuy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mokeddem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499124v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Marine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499108v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicols A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051410v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Argant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Argant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Rubensdotter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungsik Choi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Garestier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840237v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourriquen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872783v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499173v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lansard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872435v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961714v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leparoux Donatienne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Guivel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306362v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634582v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499210v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guivel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chol K." TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forwick Matthias" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Howe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391748v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pierre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499194v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aslanian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499215v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Imbert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306367v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Choi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Forwick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517347v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Bodin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beranger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961674v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148537v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499257v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smeaton Craig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. N. Austin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davies A." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520657v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499237v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20574.23364" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Megevand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499317v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhabdelhoued Massinissa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biat Y." TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahabi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499271v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158262v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668767v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661152v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667756v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caline" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397922v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mokeddem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lartaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380338v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet-Pellerin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667767v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Vot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480513v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bates" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480608v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bichet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simonnet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480611v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Traini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101840v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Vot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101819v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voisin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667778v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cotonnec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101909v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoorens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209068v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70020" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04767550v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177328" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703053v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12691" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04258818v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104635" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04217199v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13185" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485934v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nunn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Roland Gehrels" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bradley" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Armit" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21898" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824739v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107678" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158669v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Dusart" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fabre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12230" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306327v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2022.102117" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405311v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baltzer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030114" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405325v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.039" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319241v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11020117" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279136v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104904" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874010v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105961" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771966v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojtahid" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Maillet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.06.035" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4QB8H9W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328861v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loureiro" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnurle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelh&#246;fer" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afilhado" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinheiro" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.01.009" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01958592v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pinheiro" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallais" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.09.015" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811916v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133318776500" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869431v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3149" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306323v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Husum" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Howe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Jernas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33265/polar.v38.3380" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319247v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ledoyen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.12.048" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-671VD21Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533093v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraucke Klingelhoefer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.024" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01704712v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.003" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323079v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cordier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017191" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200706v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.27" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314603v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-1930-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257013v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhabdellouahed Massinissa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533088v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Smeaton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E.N. Austin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althea L. Davies" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Abell" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5771-2016" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256961v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutin Maxime" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warin Till" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516421v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122478v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Klingelhoefer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Afilhado" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigoti" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loureiro" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu387" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108494v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242890v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigoti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alves" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011561" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701041v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clouet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lorin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7201" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108491v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614526933" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499575v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Rigolet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Souron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cordier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-014-0368-0" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108484v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Souron" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordier Celine" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665638v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desprez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.06.012" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D9LD8T8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681188v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bates" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP344.24" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491025v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.115" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109011v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378933v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP344.23" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491103v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouaouina" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.004" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM8XTLX6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438706v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376287v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adatte" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.08.005" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VL4PHW9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345437v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bassoulet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Hir" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cayocca" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203414v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.11.004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0G5Z95N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657376v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouz&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-005-3721-x" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017339v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. St&#233;panian" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143111v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bourillet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274323v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.757" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD9HSFSM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785621v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Auffret" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Voisset" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Droz" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Loubrieu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0399-1784(00)00116-x" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04552372v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158257v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156256v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520721v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964019v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Antje" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306351v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306352v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499139v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Warrin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306357v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Biette" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306360v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499136v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Biette" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier Denis" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499150v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499164v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840225v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306372v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518281v2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20868.12162/2" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631227v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499203v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499177v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02982121v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114655v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Trouv&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499353v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Viana" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoeffer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861274v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrhold" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcaurelio Franzetti" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309639v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stephan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gandois" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874043v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323243v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labourdette" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499824v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Veronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870881v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108498v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671722v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108548v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allix" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109015v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109014v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Panizza" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109016v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465484v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101774v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250356v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379005v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boujot" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhan Tartoussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baouma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meaou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leparoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pelleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allemand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202480026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacombe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04681391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tafflet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemoine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11433" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Thevenin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vayssi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissa Gourillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhermic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pusceddu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405367v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Diot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908047v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Fersi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306354v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306356v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jensen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reigner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Baltzer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourgery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champilou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reynaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupuy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544297v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mokeddem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499124v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Marine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499108v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499097v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499112v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicols A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Rubensdotter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungsik Choi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Garestier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Argant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Argant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourriquen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lansard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leparoux Donatienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Guivel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890174v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634582v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499210v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guivel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chol K." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forwick Matthias" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Howe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pierre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499194v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aslanian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499215v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Imbert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Choi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Forwick" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961674v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499257v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smeaton Craig" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. N. Austin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davies A." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499237v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362002v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20574.23364" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520697v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Megevand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548776v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baltzer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Bodin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beranger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhabdelhoued Massinissa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biat Y." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahabi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499271v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661152v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668767v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397922v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mokeddem" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lartaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667756v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caline" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380338v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet-Pellerin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480000v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667767v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Vot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480611v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Traini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bates" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480608v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bichet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480513v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101840v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Vot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101819v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voisin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667778v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cotonnec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101909v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoorens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209068v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70020" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04767550v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177328" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703053v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12691" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04258818v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104635" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04217199v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13185" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485934v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nunn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Roland Gehrels" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bradley" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Armit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21898" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824739v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107678" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158669v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Dusart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fabre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12230" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306327v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2022.102117" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030114" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405325v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.039" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319241v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11020117" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279136v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104904" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874010v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105961" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328861v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loureiro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnurle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelh&#246;fer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afilhado" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinheiro" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.01.009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771966v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojtahid" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Maillet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.06.035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4QB8H9W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869431v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3149" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811916v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133318776500" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01958592v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pinheiro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallais" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.09.015" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319247v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ledoyen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.12.048" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-671VD21Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306323v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Husum" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Howe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Jernas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33265/polar.v38.3380" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533093v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraucke Klingelhoefer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.024" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01704712v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.003" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548062v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323079v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cordier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017191" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314603v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-1930-1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200706v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.27" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533088v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Smeaton" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E.N. Austin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althea L. Davies" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Abell" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5771-2016" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257013v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhabdellouahed Massinissa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516421v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutin Maxime" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warin Till" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256961v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122478v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Klingelhoefer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Afilhado" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigoti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loureiro" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu387" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108494v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701041v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clouet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lorin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7201" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242890v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigoti" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alves" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011561" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108491v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614526933" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499575v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Rigolet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Souron" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cordier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-014-0368-0" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108484v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Souron" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordier Celine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665638v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desprez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.06.012" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D9LD8T8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681188v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bates" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP344.24" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491025v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.115" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109011v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378933v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP344.23" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491103v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouaouina" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.004" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM8XTLX6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438706v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376287v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adatte" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.08.005" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VL4PHW9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345437v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bassoulet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Hir" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cayocca" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203414v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.11.004" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0G5Z95N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657376v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouz&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-005-3721-x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017339v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. St&#233;panian" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143111v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bourillet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274323v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.757" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD9HSFSM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785621v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Auffret" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Voisset" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Droz" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Loubrieu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0399-1784(00)00116-x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05308344v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Andanson" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askania" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520721v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964019v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Antje" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04552372v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156256v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306351v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306352v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306360v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Warrin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306357v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Biette" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499139v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499150v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499136v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Biette" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier Denis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499164v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840225v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518281v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20868.12162/2" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306372v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631227v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499203v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499177v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02982121v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114655v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Trouv&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499353v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Viana" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoeffer" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861274v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrhold" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcaurelio Franzetti" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548107v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daburon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Galiana" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309639v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stephan" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gandois" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874043v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323243v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labourdette" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499824v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Veronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870881v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108498v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671722v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108548v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allix" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109015v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535953v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Panizza" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109014v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109016v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465484v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101774v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250356v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379005v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boujot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>