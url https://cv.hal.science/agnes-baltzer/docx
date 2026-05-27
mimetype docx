--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnes Baltzer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSE+ project: offshore seismic measurements on the seabed to test the ability to assess the spatial variation of the small-strain shear modulus in the subsurface environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhan Tartoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Lehujeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISFOG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53243/ISFOG2025-205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi choisir un niveau marin extrême «unique » ne fonctionne pas à l’île d’Yeu : quelle méthode pour l’évaluation des risques à l’île d’Yeu (085) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Microplastiques dans les sédiments de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyséîles : une nouvelle étape pour le suivi collaboratif du littoral de l’île d’Ouvéa (Iles Loyauté, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Anglet, France. pp.653-662, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2024.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Bottom Surface Wave Seismic for Windfarm Implantation and Foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pelleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First EAGE/SUT Workshop on Integrated Site Characterization for Offshore Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE European Association of Geoscientists and Engineers; Society for Underwater Technology, May 2024, Boston, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202480026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi collaboratif du trait de côte en 3D : quatre ans d’expérience à l’ile d’Yeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Français du Littoral, Jun 2024, Anglet (64), France. https://www.paralia.fr/jngcgc/18_29_cariou.pdf, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2024.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid Earth’s response to climate change in Svalbard monitored by space geodesy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Perosanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille environnementale collaborative : le cas de l’Ile d’Yeu à travers le projet ODySéYeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IUML-OSUNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Sciences de l'Univers Nantes Atlantique; Institut Universitaire Mer et Littoral, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions collaboratives sur l'île d'Yeu : tisser des liens entre scientifiques et publics. Zoom sur &amp;quot;Sentinelles de la Côte&amp;quot; et les &amp;quot;jeux sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vayssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France; Université de Rennes, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale des microplastiques dans les dépôts sédimentaires sur berges et bancs de sable de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of deltas and prodeltas of the south coast of Kongsfjorden (Svalbard) from 1995 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissa Gourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficult life under a tidal glacier terminus : interseasonal responses of benthic foraminifera close to the Kronebreen glacier front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference FORAM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Peruglia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">70 années d’utilisation massive des plastiques, quelles contaminations archivées dans les sédiments de la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érosion côtière à l'île d'Yeu : des approches complémentaires pour trouver des réponses et des solutions !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archéologie de l'Ouest "Quand la mer fouille, ossements à la mer!"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de l’île d’Yeu; SRA des Pays de la Loire; Université de Nantes, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimères du Paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ASF - Brest 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palynological and sedimentological records since 8.5 ka BP on the southern Brittany platform (NW Europe): complex responses to sealevel, rapid climate and anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and interannual variability of benthic foraminiferal faunas under the influence of a tidal glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoreline change assessment in Svalbard Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of microplastics in overbank deposits and sandbar sediments of the river Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de reconstitution de la courbe d'élévation du niveau de la mer en région Pays de la Loire : Évolution du paysage et mobilité humaine littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographic Union (UGI) 2022, session Géographie Environnementale Et Changements Globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.A103910PP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microplastiques dans un bassin versant sous pression maraîchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième rencontre du GDR Polymères & Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BREST, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of microplastics in a catchment under market gardening pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnés Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, ATHENES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODySéYeu : mise en place d'un suivi collaboratif du littoral sur l'île d'Yeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bourgery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ASF -XVIIIème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche de l'évolution spatio-temporelle de l'association pockmarks/Haploops spp. au large du Croisic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ODySéYeu : une démarche collaborative pour croiser les regards citoyens et optimiser la gestion des risques côtiers à l’échelle locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l’Association de Géographes Français (AGF) « Les risques littoraux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle lecture des phases de la dernière déglaciation dans le Loch Sunart (Nord-Ouest Ecosse) basée sur des traceurs géochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Communities characterization in coastal sedimentary infilling under fluids seeps influence using metagenomics (Concarneau and Croisic bays)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Moletta-Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploops settlements may be indicators of shallow pockmarks activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUSANE, a device for sampling chemical gradients in the benthic water column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pockmarks-haploop relationship in south Britanny. Special SGF Workshop on « Pockmarks and benthic ecosystems »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Pockmarks and benthic ecosystems - THematic days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of foraminiferal faunas associated to Haploops on the french Atlantic coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Jorissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane, pockmarks and Haploops, a biogeochemical connexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicols A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal change in a warming Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Rubensdotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungsik Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Garestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries, archaeological evidences of the last sea level rise around the Island of Yeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing historical changes in sea-ice production at Storfjorden (Svalbard): benthic foraminifera as proxies of brine shelf waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocky coasts evolution on the Brøgger peninsula (Spitsbergen): control and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference On Permafrost (EUCOP5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France. pp. 794-795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalabard (Storfjorden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene record from a Loire River incised paleovalley (French inner continental shelf): insights into regional and global forcing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining non-invasive tools to investigate shell middens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leparoux Donatienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christele Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAA annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les littoraux du Spitsberg nous disent du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalbard (Storfjorden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructiong the internal architecture of giant medieval shell middens with the ground penetrating Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAA Meeting Barcelone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des littoraux meubles de la presqu’île de Brøgger, Spitsberg, dans un contexte de changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene storms events along the European Atlantic coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval shells middens of Vendée. Lost and future worlds: marine paleolandscape and the historic impact of long-term climate change,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">scientific meeting of the Royal Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-fjord interaction and the impact os changing sedimentation rate on fjord environments – an integrated study of arctic sediment transport from land to see</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chol K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forwick Matthias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting Microbial Methane Release at the Aquitaine Shelf Break (Bay of Biscay): Relation with the (Plio)-Pleistocene Sedimentary Progradation of the Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Ruffine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelf canyons connecxion on the Maranhos margin, north east Brazil, offshore Sao Luis early results from the Sheops cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aslanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic methane leakage on the Aquitaine Shelf:fluid system characterization from source to emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-fjord interaction and the impact of changing sedimentation rate on fjord environments – an integrated study of arctic sediment transport from land to see</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Forwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalabrd International Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude géo-archéologique des pêcheries du Finistère : premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Zone Atelier Brest-Iroise « Dynamiques d’occupation humaines et paléoenvironnements »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amas coquilliers de Vendée : de l’archéologie au paléoenvironnement - Etude intégrée préliminair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christele Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France; Bernadette Tessier - laboratoire M2C de Caen; Olivier Dugué -laboratoire M2C de Caen, Oct 2016, Caen, France. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01387873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des données alti-bathymétriques (Litto3D et bathymétrie SMF) dans la détection et l'étude des vestiges archéologiques inter- et sub-tidaux : premiers résultats et perspectives le long des côtes du Finistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunions des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjordic Environments of Scotland: A National Inventory of Sedimentary Blue Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smeaton Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. N. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davies A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta progradation and offshore sedimentary lobes in Kongsfjorden (western Spitsbergen, Svalbard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International conference on Permafrost, Postdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta progradation and offshore sedimentary lobes in the northern coast of the Brøgger Peninsula (Spitsberg, Svalbard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Permafrost (ICOP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20574.23364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des menhirs et des pêcheries : des vestiges archéologiques comme marqueurs des variations du niveau marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Megevand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soixante ans d'évolution de la flèche sableuse de Sables d'Or les Pins (Bretagne Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleuenn Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France. pp.145-152, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2016.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabed morphology offshore Daclkhla,, some implications for geo-hasards Tethys-Atlantic interaction along the European-Iberian-African plate boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhabdelhoued Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biat Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG European regional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and geophysical approach of a scottich fjord : Loch Sunart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smeaton Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. N. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davies A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial, fluvial, coastal and offshore cascading-system to assess deglaciation in a polar environment, a case study in the Kongsffjorden area, Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laffly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lafite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar worlds Environmental and social sciences to understand observed changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal sediment budget and shoreline changes for the Noirmoutier island (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of a characteristic reector to a Turritella layer in two lochs of Scotland and a Bay in south Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Fjord environments: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des formations superficielles intertidales de l'archipel de Chausey (Manche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-data study to reconstitute climate changes since 20,000 years in a coastal environment: the Loch Sunart (NW Scotland).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First pollen analyses combinated to foraminifera assemblages, a key to follow the climatic changes in a fjordic environment : the loch Sunart (NW Scotland).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICA workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie morpho-sédimentaire des formations superficielles de l'archipel de Chausey (Golfe normand-breton).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès Français de Sédimentologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude palynologique et granulométrique du remplissage sédimentaire du Loch Sunart (Nord-Ouest Ecosse).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Traini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence sédimentaire du lac Saint-Point (massif du Jura, France) : une analyse multi-paramètres à haute résolution du Tardiglaciaire et de l'Holocène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between Seistec seismic facies and the core MD04 2833 : a key to map the spatial extension of the Younger Dryas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenger Conference for Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Oban, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie morpho-sédimentaire et des habitats benthiques de l'archipel de Chausey à partir de données satellitales, aéroportées et acoustiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of side-scan sonar for mapping the distribution of the reef-building tubeworm Serpula vermicularis in a Scottish loch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-sedimentary and benthic habitats mapping of Chausey archipelago from remote sensing, airborne and acoustic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH-Malo Interreg IIIb NW MESH Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses acoustiques de différents faciès morpho-sédimentaires d’une lagune côtière et d’une flèche littorale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schoorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VIII ème Journées Génie Civil – Génie Côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Compiègne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers for microplastic records in river sediments since the 1950s: Case study of the Loire river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 994, pp.180059. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining morphological and molecular data to study past foraminiferal communities from a temperate coastal sediment core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bor.70020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring possible controlling factors of spatial distribution of microplastics in sediments of a river segment (Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 956, pp.177328. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological patterns of benthic foraminiferal communities driven by seasonal and spatial environmental gradients in an Arctic fjord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (11), pp.2596-2609. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100,000 years climatic cycles recorded on very high-resolution seismic data from the Santos Basin’s upper slope during the last 800 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 132, pp.104635. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des risques littoraux à l’île d’Yeu (85) : état des lieux et implications pour leur gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 266, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.13185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of postglacial sea‐level rise in northwest European traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Roland Gehrels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Armit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4), pp.577-593. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentological and palynological records since 10 ka BP along a proximal-distal gradient on the Armorican shelf (NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 293, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03824739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of gas‐bearing sediments in the coastal environment using geophysical and geotechnical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tarits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.478 - 493. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nsg.12230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of modern environmental gradients on foraminiferal faunas in the inner Kongsfjorden (Svalbard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Poprawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173, pp.102117. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2022.102117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative 3D Monitoring for Coastal Survey: Conclusive Tests and First Feedbacks Using the SELPhCoAST Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.114. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences11030114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi participatif de l'érosion côtière en 3D : Demain tous SENTINELLES grâce au protocole SELPHCoAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Paralia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.337-348. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2020.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-waveform LIDAR fast analysis of a moderately turbid bay in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11020117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and management of coastal hazards: creation of a regional observatory of coastal erosion and storm surges in the Pays de la Loire region (Atlantic coast, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwan Kerguillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Audère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Debaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.104904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence of perfect overlapping of Haploops and pockmarks field: Is it a coincidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 415, pp.105961. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging exhumed lower continental crust in the distal Jequitinhonha basin, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schnurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Klingelhöfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afilhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.351-372. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene record from a Loire River incised paleovalley (French inner continental shelf): Insights into regional and global forcing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 511, pp.12-28. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraglacial coasts responses to glacier retreat and associated shifts in river floodplains over decadal timescales (1966-2016), Kongsfjorden, Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (11), pp.4173-4185. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of Holocene storm events along the European Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (4), pp.431-450. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309133318776500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric structuration onshore-offshore of the Sergipe-Alagoas passive margin, NE Brazil, based on wide-angle seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schnürle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afilhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, pp.649-672. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground penetrating radar in the medieval oyster shell middens of St Michel en l’Herm (Vendée, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ledoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Debaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.186-196. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marine sedimentary environments of Kongsfjorden, Svalbard: an archive of polar environmental change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Husum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Forwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Jernas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.4173 - 4185. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33265/polar.v38.3380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent uplift of the Atlantic Atlas (offshore west Morocco) : tectonic arch and submarine terraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraucke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Gutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Biari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 706-707, pp.46-58. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pockmarks on the South Aquitaine Margin continental slope: the seabed expression of past fluid circulation and bottom currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 349 (8), pp.391 - 401. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Île d’Yeu, le Coureau Islais et les Pays de Monts : une dynamique sédimentaire complexe à décrypter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.51-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time evolution of a large field of pockmarks in the Bay of Concarneau (NW Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (4), pp.23. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal evolution and sedimentary mobility of Brøgger Peninsula, northwest Spitsbergen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (10), pp.1689-1698. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-016-1930-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope morphologies offshore Dakhla (SW-Moroccan margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aslanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.187.1.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial stores of sedimentary carbon held in mid-latiude fjords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Smeaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E.N. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Althea L. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Abell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (20), pp.5771-5787. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5771-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope morphologies offshore Daklha (SW Moroccan margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhabdellouahed Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aslanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au « pays de la pierre bleue » : appréhender le relief à travers l’utilisation d’une roche (Nozay, Loire-Atlantique).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Comentale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coutin Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warin Till</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pays de la Pierre Bleue : appréhender le relief à travers l’utilisation d’une roche (Nozay, Loire Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Comentale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coutin Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warin Till</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging proto-oceanic crust off the Brazilian Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Afilhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rigoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 200, pp.471-488. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggu387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une association remarquable entre des crustécés amphipodes (Haploops nirae et des pockmarks (craters de dégazage naturels,) en Baie de Concarneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene sea level variations in the bay of Quiberon (south Brittany, France): archaeological and sedimentological tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 26/2, pp.105 - 115. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Santos Basin-São Paulo Plateau System, SE Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afilhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (8), pp.5401-5431. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB011561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01242890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatically driven impacts on sedimentation processes in the bay of Quiberon [south Brittany, France) over the last 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (6), pp.679-688. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683614526933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical exploration of an active pockmark field in the Bay of Concarneau, southern Brittany, and implications for resident suspension feeders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2-3), pp.215-230. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-014-0368-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical exploration of an active pockmarks field in the Bay of Concarneau, southern Brittany and implication for resident suspension feeders. Geo-marine Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordier Celine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomarine letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.215-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and sedimentary impacts and recovery on a mixed sandy to pebbly seabed exposed to marine aggregate extraction (Eastern English Channel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lafite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89, pp.221-233. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2010.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using seismic facies and pollen analyses to evaluate climatically driven change in a Scottish sea loch (fjord) over the last 20 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 344 (1), pp.355 - 369. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP344.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene transgression as recorded by incised-valley infilling in a rocky coast context with low sediment supply (southern Brittany, western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (2), pp.115-128. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary archives of the French Atlantic coast (inner bay of Vilaine, south Brittany) : depositional history and late Holocene climatic signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (10–11), pp.1250-1266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiproxy palaeoenvironmental reconstruction of Loch Sunart (NW 1 Scotland) since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 344, pp.345-355. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP344.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary archives of the French Atlantic coast (inner Bay of Vilaine, south Brittany): Depositional history and late Holocene climatic and environmental signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (10-11), pp.1250-1266. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2010.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des formations superficielles intertidales de l'archipel de Chausey (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Glacial-Holocene sequence of Lake Saint-Point (Jura Mountains, France): Detrital inputs as records of climate change and anthropic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 340, pp.883-892. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2008.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Remaniements sédimentaires superficiels sur l'estran occidental de la baie du Mont Saint-Michel ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bassoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cayocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (n°1-2), p. 51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations climatiques enregistrées depuis 20 000 ans dansle remplisage sédimentaire du loch sunart (Nord-Ouest de l'Ecosse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 339, pp.150-160. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2006.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seistec Seismic Profiles: A Tool to Differentiate Gas Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (2-4), pp.235-245. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-005-3721-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00657376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des sables vacuolaires à terre et en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stépanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7, pp.1139-1149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Fleuve Manche&amp;quot; : the sub-marine sedimentary features from the outer shelf to the deep-sea fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bourillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Quat. Res.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3-4), pp.361-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Fleuve Manche’: the submarine sedimentary features from the outer shelf to the deep‐sea fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Bourillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3-4), pp.261-282. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières observations sur la morphologie et les processus sédimentaires récents de l’Éventail celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Voisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoı̂t Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (1), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0399-1784(00)00116-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Sédi-PLAST (2019-2025) - Microplastiques dans les sédiments continentaux et les archives sédimentaires - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroutioun Askania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Nationale de la Recherche. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des données alti-bathymétriques (Litto3D et bathymétrie SMF) dans la détection et l'étude des vestiges archéologiques inter-et sub-tidaux (façade Manche- Atlantique, Région Bretagne, Finistère).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Suanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Opérations n° OA 2955 et OA 3002, DRASSM. 2017, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD 169 / MICROSYSTEMS cruise, RV Marion Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Antje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LSCE. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain & Breakfast #2 | Entre Terre et Mer : sur la piste des microplastiques | Que nous disent les sédiments de Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estuaire externe de la Vilaine : Paléoenvironnement et dynamique actuelle. Imagerie acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00156256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice melting impact on crustal deformation observed by space geodesy in Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Perosanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution Of Microplastics In Overbank Deposits And Sandbar Sediments Of The River Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 44th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental gradients generated by tidewater glacier melting on sedimentary habitats and benthic meiofauna in Kongsfjorden (Svalbard) : seasonal observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroutioun Askanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the submerged part of a rock slope failures : a tool to precise their runout distance, a case study in Skagafjörður (Northern Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Warrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies responses to the glacier retreat in Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Biette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the submerged part of a rock slope failures : a tool to precise their runout distance, a case study in Skagafjörður (Northern Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Warrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fischeries, archeological evidences of the last sea-level rise around the Island of Yeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réponses des environnements arctiques au retrait glacaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Biette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining non invasive tools to investigate shell-middens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflecting Futures, 24th EAA Meeting Barcelone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal rock strength to marine and terrestrial weathering on the Brøgger Peninsula (Spitsbergen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Permafrost (EUCOP 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the late-Holocene storm events along the European Atlantic coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017 (EGU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.EGU2017-14502, 2017, Geophysical Research Abstracts. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20868.12162/2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">). Evolution of prodeltas : a print of glacier melt processes. Svalbard International Conferenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of prodeltas : a print of glacier melting processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Haploops spps links : three examples on the west coast of Britanny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of prodeltas : a print of glacier melt processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval shell middens of Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Meeting of the Royal Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Newport Pagnell, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral du nord médoc : entre érosion et préservation du patrimoine archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavy morphologies on continental slope of Santos Basin, (brazilian margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhabdellouahed Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Klingelhoeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG European regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de certaines pêcheries à l’âge du Bronze ancien dans l’archipel de Molène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcaurelio Franzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Pailler; Clément Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une maison sous les dunes : Beg Ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en Mer d’Iroise à la transition IIIe-IIe millénaire avant notre ère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.109-123, 2019, 978-9-088-90380-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sédimentologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Daburon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Galiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galiana C., Moreira S., Robin M. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral : synthèse des connaissances de la pointe de Chémoulin à la pointe de Suzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema Editions, pp.149-186, 2019, 9782371806313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de certaines pêcheries à l’âge du Bronze ancien dans l’archipel de Molène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcaurelio Franzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une maison sous les Dunes : Beg ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en mer d’Iroise entre les IIIe et IIe millénaires avant notre ère. 2019. Y.PAILLER, C.NICOLAS (Dir.). ISBN 978-90-8890-380-9 (softcover) ISBN 978-90-8890-613-8 (hardcover) ISBN 978-90-8890-381-6 (PDF e-book). Leiden, Sidestone Press. Partie 2 - Mise en contexte : paléogéographie et paléoenvironnement. Chap.6, pp.123-137</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étonnante association entre des crustacés amphipodes (Haploops nirae) et des pockmarks (cratères de dégazage) en baie de Concarneau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais n°2014-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Turritella Layer”: A Potential Proxy of a Drastic Holocene Environmental Change on the North–East Atlantic Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Labourdette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maanan, M.; Robin, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sediment Fluxes in Coastal Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science, pp.3-21, 2015, 978-94-017-9260-8. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9260-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mont-Saint-Michel Bay: An Exceptional Megatidal Environment Influenced by Natural Evolution and Man-Made Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Veronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and Landforms of France. Editors: Monique Fort, Marie-Françoise André. ISBN: 978-94-007-7021-8 (Print) 978-94-007-7022-5 (Online) Part of the series World Geomorphological Landscapes. Chap.5 pp 41-51</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mont-Saint-Michel Bay : an exceptional megatidal environment influenced by natural evolution and man-made modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fort, M.; André, M.-F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and Landforms of France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.41-51, 2014, World Geomorphological Landscapes, 978-94-007-7022-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mont St Michel Bay : an exceptional megatidal eenvironment influenced by natural evolution and man-made modifications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and Landforms of France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine Neolithic stone rows near Carnac (Morbihan), France: preliminary results from acoustic and underwater survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Benjamin and C. Bonsall and C. Pickard and A. Fischer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submerged Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.99-110, 2012, 9781842174180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic underwater Site of La Mondrée, Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin J, Bonsall C., Pickard C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submerged Prehistory Archeology .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-128, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy reconstruction of palaeoenvironmental evolution since the Last Glacial Maximum in a fjord environment : Loch Sunart (NW Scotland).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fjord Systems and Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 344, pp.343-355., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic imagery for benthic habitats mapping and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Maanan; M. Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatic solutions for coastal environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.141-161, 2010, 9781616681401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic imagery for benthic habitats mapping and monitoring, Chapter 5, in &amp;quot;Geomatic solutions for coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eds M. Maanan &amp; M. Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science, Engineering and Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, p 141-161, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating climatically-driven changes in a Scottish sea loch (fjord) over the last 20,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Howe, J. A., Austin, W. E. N., Forwick, M. &amp; Paetzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fjord Systems and Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 344, pp.357-371, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUSTIC IMAGERY FOR BENTHIC HABITATS MAPPING AND MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatic Solutions For Coastal Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.??-??, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des photographies aériennes et des images sonar pour l'analyse des structures bio-morpho-sédimentaires du littoral.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux littoraux: nouvelles perspectives d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattant, pp.13-28, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des photographies aériennes et des images sonar pour l'analyse des structures bio-morpho-sédimentaires du littoral.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux littoraux : perspectives nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-28, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers d'archéologie subaquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, pp.30, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId559"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnes Baltzer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of changes induced by global warming in Svalbard based on spatial geodetic data and in situ geophysical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026 - Session G3.1: Geodesy for climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna (Austria), France. 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-12707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of space observations and in situ measurements to study the Earth's response to climate change in Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Oslo, Norway. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de la Terre solide à la fonte des glaces au Svalbard observée par géodésie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Perosanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ièmes Journées scientifiques du Comité National Français des Recherches Arctiques et Antarctiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Strasbourg, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change signature extraction from hydrological loading signals in South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG Berlin 2023 - The 28th General Assembly of the International Union of Geodesy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin, Germany. GFZ German Research Centre for Geosciences, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57757/iugg23-1844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice melting impact on crustal deformation observed by space geodesy in Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Perosanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution Of Microplastics In Overbank Deposits And Sandbar Sediments Of The River Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 44th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroutioun Askanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-technique monitoring of climate change signature in Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG Berlin 2023 - 28th General Assembly of the International Union of Geodesy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Berlin, Germany. GFZ German Research Centre for Geosciences, 2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57757/iugg23-1808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental gradients generated by tidewater glacier melting on sedimentary habitats and benthic meiofauna in Kongsfjorden (Svalbard) : seasonal observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the submerged part of a rock slope failures : a tool to precise their runout distance, a case study in Skagafjörður (Northern Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Warrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies responses to the glacier retreat in Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Biette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the submerged part of a rock slope failures : a tool to precise their runout distance, a case study in Skagafjörður (Northern Iceland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Warrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fischeries, archeological evidences of the last sea-level rise around the Island of Yeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réponses des environnements arctiques au retrait glacaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Biette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Decaulne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining non invasive tools to investigate shell-middens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflecting Futures, 24th EAA Meeting Barcelone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal rock strength to marine and terrestrial weathering on the Brøgger Peninsula (Spitsbergen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Permafrost (EUCOP 5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">). Evolution of prodeltas : a print of glacier melt processes. Svalbard International Conferenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the late-Holocene storm events along the European Atlantic coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017 (EGU 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.EGU2017-14502, 2017, Geophysical Research Abstracts. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20868.12162/2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of prodeltas : a print of glacier melting processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-Haploops spps links : three examples on the west coast of Britanny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval shell middens of Vendée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Meeting of the Royal Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Newport Pagnell, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of prodeltas : a print of glacier melt processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercier Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral du nord médoc : entre érosion et préservation du patrimoine archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Verdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavy morphologies on continental slope of Santos Basin, (brazilian margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhabdellouahed Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Klingelhoeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG European regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des données de géodésie spatiale et des mesures in-situ afin d'estimer la réponse élastique due à la fonte actuelle au Kongsfjorden, Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Verdun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ièmes Journées scientifiques du Comité National Français des Recherches Arctiques et Antarctiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français des Recherches Arctiques et Antarctiques (CNFRAA), Apr 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSE+ project: offshore seismic measurements on the seabed to test the ability to assess the spatial variation of the small-strain shear modulus in the subsurface environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhan Tartoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Lehujeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISFOG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.53243/ISFOG2025-205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi choisir un niveau marin extrême «unique » ne fonctionne pas à l’île d’Yeu : quelle méthode pour l’évaluation des risques à l’île d’Yeu (085) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Microplastiques dans les sédiments de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odyséîles : une nouvelle étape pour le suivi collaboratif du littoral de l’île d’Ouvéa (Iles Loyauté, Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Meaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Génie Cotier - Genie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Anglet, France. pp.653-662, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2024.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Bottom Surface Wave Seismic for Windfarm Implantation and Foundations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pelleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First EAGE/SUT Workshop on Integrated Site Characterization for Offshore Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAGE European Association of Geoscientists and Engineers; Society for Underwater Technology, May 2024, Boston, France. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202480026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi collaboratif du trait de côte en 3D : quatre ans d’expérience à l’ile d’Yeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Français du Littoral, Jun 2024, Anglet (64), France. https://www.paralia.fr/jngcgc/18_29_cariou.pdf, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2024.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid Earth’s response to climate change in Svalbard monitored by space geodesy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Perosanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale des microplastiques dans les dépôts sédimentaires sur berges et bancs de sable de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficult life under a tidal glacier terminus : interseasonal responses of benthic foraminifera close to the Kronebreen glacier front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference FORAM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Peruglia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of deltas and prodeltas of the south coast of Kongsfjorden (Svalbard) from 1995 to 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissa Gourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Tafflet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille environnementale collaborative : le cas de l’Ile d’Yeu à travers le projet ODySéYeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IUML-OSUNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Sciences de l'Univers Nantes Atlantique; Institut Universitaire Mer et Littoral, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions collaboratives sur l'île d'Yeu : tisser des liens entre scientifiques et publics. Zoom sur &amp;quot;Sentinelles de la Côte&amp;quot; et les &amp;quot;jeux sérieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vayssié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France; Université de Rennes, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">70 années d’utilisation massive des plastiques, quelles contaminations archivées dans les sédiments de la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érosion côtière à l'île d'Yeu : des approches complémentaires pour trouver des réponses et des solutions !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Archéologie de l'Ouest "Quand la mer fouille, ossements à la mer!"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de l’île d’Yeu; SRA des Pays de la Loire; Université de Nantes, Nov 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Ledieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tramoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimères du Paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ASF - Brest 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palynological and sedimentological records since 8.5 ka BP on the southern Brittany platform (NW Europe): complex responses to sealevel, rapid climate and anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and interannual variability of benthic foraminiferal faunas under the influence of a tidal glacier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of microplastics in overbank deposits and sandbar sediments of the river Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microplastiques dans un bassin versant sous pression maraîchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième rencontre du GDR Polymères & Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BREST, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoreline change assessment in Svalbard Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de reconstitution de la courbe d'élévation du niveau de la mer en région Pays de la Loire : Évolution du paysage et mobilité humaine littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Large</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geographic Union (UGI) 2022, session Géographie Environnementale Et Changements Globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.A103910PP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of microplastics in a catchment under market gardening pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnés Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, ATHENES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODySéYeu : mise en place d'un suivi collaboratif du littoral sur l'île d'Yeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bourgery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ASF -XVIIIème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche de l'évolution spatio-temporelle de l'association pockmarks/Haploops spp. au large du Croisic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ODySéYeu : une démarche collaborative pour croiser les regards citoyens et optimiser la gestion des risques côtiers à l’échelle locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de l’Association de Géographes Français (AGF) « Les risques littoraux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle lecture des phases de la dernière déglaciation dans le Loch Sunart (Nord-Ouest Ecosse) basée sur des traceurs géochimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploops settlements may be indicators of shallow pockmarks activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUSANE, a device for sampling chemical gradients in the benthic water column</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Knoery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Donval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Communities characterization in coastal sedimentary infilling under fluids seeps influence using metagenomics (Concarneau and Croisic bays)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Moletta-Denat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pockmarks-haploop relationship in south Britanny. Special SGF Workshop on « Pockmarks and benthic ecosystems »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Pockmarks and benthic ecosystems - THematic days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of foraminiferal faunas associated to Haploops on the french Atlantic coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frans Jorissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems » - Thematic Days of SGF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane, pockmarks and Haploops, a biogeochemical connexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicols A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on « Pockmarks and benthic ecosystems »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal change in a warming Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Rubensdotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyungsik Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Garestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheries, archaeological evidences of the last sea level rise around the Island of Yeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocky coasts evolution on the Brøgger peninsula (Spitsbergen): control and variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference On Permafrost (EUCOP5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France. pp. 794-795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalabard (Storfjorden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene record from a Loire River incised paleovalley (French inner continental shelf): insights into regional and global forcing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing historical changes in sea-ice production at Storfjorden (Svalbard): benthic foraminifera as proxies of brine shelf waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbia Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining non-invasive tools to investigate shell middens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leparoux Donatienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Elliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christele Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAA annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les littoraux du Spitsberg nous disent du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic foraminiferal dissolution index for marine sediments in the Svalbard (Storfjorden)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arctic frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tromso, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructiong the internal architecture of giant medieval shell middens with the ground penetrating Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EAA Meeting Barcelone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des littoraux meubles de la presqu’île de Brøgger, Spitsberg, dans un contexte de changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-fjord interaction and the impact os changing sedimentation rate on fjord environments – an integrated study of arctic sediment transport from land to see</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chol K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forwick Matthias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalbard International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medieval shells middens of Vendée. Lost and future worlds: marine paleolandscape and the historic impact of long-term climate change,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">scientific meeting of the Royal Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene storms events along the European Atlantic coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting Microbial Methane Release at the Aquitaine Shelf Break (Bay of Biscay): Relation with the (Plio)-Pleistocene Sedimentary Progradation of the Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Ruffine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelf canyons connecxion on the Maranhos margin, north east Brazil, offshore Sao Luis early results from the Sheops cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aslanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogenic methane leakage on the Aquitaine Shelf:fluid system characterization from source to emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-fjord interaction and the impact of changing sedimentation rate on fjord environments – an integrated study of arctic sediment transport from land to see</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Forwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Svalabrd International Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les amas coquilliers de Vendée : de l’archéologie au paléoenvironnement - Etude intégrée préliminair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christele Guivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France; Bernadette Tessier - laboratoire M2C de Caen; Olivier Dugué -laboratoire M2C de Caen, Oct 2016, Caen, France. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01387873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude géo-archéologique des pêcheries du Finistère : premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Zone Atelier Brest-Iroise « Dynamiques d’occupation humaines et paléoenvironnements »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des données alti-bathymétriques (Litto3D et bathymétrie SMF) dans la détection et l'étude des vestiges archéologiques inter- et sub-tidaux : premiers résultats et perspectives le long des côtes du Finistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunions des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fjordic Environments of Scotland: A National Inventory of Sedimentary Blue Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smeaton Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. N. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davies A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta progradation and offshore sedimentary lobes in Kongsfjorden (western Spitsbergen, Svalbard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI International conference on Permafrost, Postdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta progradation and offshore sedimentary lobes in the northern coast of the Brøgger Peninsula (Spitsberg, Svalbard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Permafrost (ICOP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Potsdam, Germany. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.20574.23364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soixante ans d'évolution de la flèche sableuse de Sables d'Or les Pins (Bretagne Nord)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleuenn Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France. pp.145-152, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2016.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des menhirs et des pêcheries : des vestiges archéologiques comme marqueurs des variations du niveau marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Megevand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seabed morphology offshore Daclkhla,, some implications for geo-hasards Tethys-Atlantic interaction along the European-Iberian-African plate boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhabdelhoued Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biat Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPG European regional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and geophysical approach of a scottich fjord : Loch Sunart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smeaton Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. N. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davies A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Howe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial, fluvial, coastal and offshore cascading-system to assess deglaciation in a polar environment, a case study in the Kongsffjorden area, Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Laffly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deloffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lafite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar worlds Environmental and social sciences to understand observed changes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal sediment budget and shoreline changes for the Noirmoutier island (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fattal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of a characteristic reector to a Turritella layer in two lochs of Scotland and a Bay in south Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Fjord environments: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des formations superficielles intertidales de l'archipel de Chausey (Manche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CARHAMB'AR Cartographie des habitats marins benthiques : de l'acquisition à la restitution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-data study to reconstitute climate changes since 20,000 years in a coastal environment: the Loch Sunart (NW Scotland).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First pollen analyses combinated to foraminifera assemblages, a key to follow the climatic changes in a fjordic environment : the loch Sunart (NW Scotland).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICA workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie morpho-sédimentaire des formations superficielles de l'archipel de Chausey (Golfe normand-breton).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès Français de Sédimentologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence sédimentaire du lac Saint-Point (massif du Jura, France) : une analyse multi-paramètres à haute résolution du Tardiglaciaire et de l'Holocène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between Seistec seismic facies and the core MD04 2833 : a key to map the spatial extension of the Younger Dryas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenger Conference for Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Oban, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude palynologique et granulométrique du remplissage sédimentaire du Loch Sunart (Nord-Ouest Ecosse).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Traini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie morpho-sédimentaire et des habitats benthiques de l'archipel de Chausey à partir de données satellitales, aéroportées et acoustiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Le Vot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-sedimentary and benthic habitats mapping of Chausey archipelago from remote sensing, airborne and acoustic data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cotonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH-Malo Interreg IIIb NW MESH Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of side-scan sonar for mapping the distribution of the reef-building tubeworm Serpula vermicularis in a Scottish loch.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESH Interreg IIIb NW Mapping European Seabed Habitats, Place of marine and coastal habitats in the integrated management of the littoral in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint-Malo, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses acoustiques de différents faciès morpho-sédimentaires d’une lagune côtière et d’une flèche littorale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schoorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> VIII ème Journées Génie Civil – Génie Côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Compiègne, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers for microplastic records in river sediments since the 1950s: Case study of the Loire river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 994, pp.180059. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining morphological and molecular data to study past foraminiferal communities from a temperate coastal sediment core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bor.70020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring possible controlling factors of spatial distribution of microplastics in sediments of a river segment (Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 956, pp.177328. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological patterns of benthic foraminiferal communities driven by seasonal and spatial environmental gradients in an Arctic fjord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Guilhermic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pusceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (11), pp.2596-2609. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.12691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100,000 years climatic cycles recorded on very high-resolution seismic data from the Santos Basin’s upper slope during the last 800 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Tadeu dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 132, pp.104635. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2023.104635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des risques littoraux à l’île d’Yeu (85) : état des lieux et implications pour leur gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 266, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.13185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of postglacial sea‐level rise in northwest European traditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Roland Gehrels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Armit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4), pp.577-593. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentological and palynological records since 10 ka BP along a proximal-distal gradient on the Armorican shelf (NW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Fersi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 293, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03824739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of gas‐bearing sediments in the coastal environment using geophysical and geotechnical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tarits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marsset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20, pp.478 - 493. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nsg.12230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of modern environmental gradients on foraminiferal faunas in the inner Kongsfjorden (Svalbard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Fossile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pia Nardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Howa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Poprawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 173, pp.102117. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2022.102117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative 3D Monitoring for Coastal Survey: Conclusive Tests and First Feedbacks Using the SELPhCoAST Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.114. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences11030114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi participatif de l'érosion côtière en 3D : Demain tous SENTINELLES grâce au protocole SELPHCoAST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Paralia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.337-348. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2020.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-waveform LIDAR fast analysis of a moderately turbid bay in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11020117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and management of coastal hazards: creation of a regional observatory of coastal erosion and storm surges in the Pays de la Loire region (Atlantic coast, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riwan Kerguillec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Audère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Debaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.104904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence of perfect overlapping of Haploops and pockmarks field: Is it a coincidence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Champilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 415, pp.105961. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2019.105961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging exhumed lower continental crust in the distal Jequitinhonha basin, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schnurle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Klingelhöfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afilhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.351-372. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2018.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene record from a Loire River incised paleovalley (French inner continental shelf): Insights into regional and global forcing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mojtahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 511, pp.12-28. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric structuration onshore-offshore of the Sergipe-Alagoas passive margin, NE Brazil, based on wide-angle seismic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schnürle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afilhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88, pp.649-672. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2018.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of Holocene storm events along the European Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Piotrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Physical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (4), pp.431-450. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0309133318776500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraglacial coasts responses to glacier retreat and associated shifts in river floodplains over decadal timescales (1966-2016), Kongsfjorden, Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (11), pp.4173-4185. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.3149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marine sedimentary environments of Kongsfjorden, Svalbard: an archive of polar environmental change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Husum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Howe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Forwick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Jernas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.4173 - 4185. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33265/polar.v38.3380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground penetrating radar in the medieval oyster shell middens of St Michel en l’Herm (Vendée, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatienne Leparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ledoyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Debaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.186-196. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02319247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent uplift of the Atlantic Atlas (offshore west Morocco) : tectonic arch and submarine terraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraucke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Gutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Biari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 706-707, pp.46-58. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pockmarks on the South Aquitaine Margin continental slope: the seabed expression of past fluid circulation and bottom currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 349 (8), pp.391 - 401. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Île d’Yeu, le Coureau Islais et les Pays de Monts : une dynamique sédimentaire complexe à décrypter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.51-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time evolution of a large field of pockmarks in the Bay of Concarneau (NW Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (4), pp.23. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope morphologies offshore Dakhla (SW-Moroccan margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Benabdellouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aslanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.187.1.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal evolution and sedimentary mobility of Brøgger Peninsula, northwest Spitsbergen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourriquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polar Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (10), pp.1689-1698. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00300-016-1930-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope morphologies offshore Daklha (SW Moroccan margin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benhabdellouahed Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rabineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Aslanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.27-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substantial stores of sedimentary carbon held in mid-latiude fjords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Smeaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E.N. Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Althea L. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard E. Abell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (20), pp.5771-5787. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-13-5771-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au pays de la Pierre Bleue : appréhender le relief à travers l’utilisation d’une roche (Nozay, Loire Atlantique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Comentale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coutin Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warin Till</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au « pays de la pierre bleue » : appréhender le relief à travers l’utilisation d’une roche (Nozay, Loire-Atlantique).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Comentale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coutin Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warin Till</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging proto-oceanic crust off the Brazilian Continental Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Afilhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rigoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 200, pp.471-488. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggu387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01122478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une association remarquable entre des crustécés amphipodes (Haploops nirae et des pockmarks (craters de dégazage naturels,) en Baie de Concarneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Santos Basin-São Paulo Plateau System, SE Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Evain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afilhado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rigoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loureiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (8), pp.5401-5431. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB011561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01242890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene sea level variations in the bay of Quiberon (south Brittany, France): archaeological and sedimentological tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Clouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 26/2, pp.105 - 115. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatically driven impacts on sedimentation processes in the bay of Quiberon [south Brittany, France) over the last 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (6), pp.679-688. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683614526933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical exploration of an active pockmark field in the Bay of Concarneau, southern Brittany, and implications for resident suspension feeders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (2-3), pp.215-230. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-014-0368-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical exploration of an active pockmarks field in the Bay of Concarneau, southern Brittany and implication for resident suspension feeders. Geo-marine Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Souron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cordier Celine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomarine letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.215-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and sedimentary impacts and recovery on a mixed sandy to pebbly seabed exposed to marine aggregate extraction (Eastern English Channel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lafite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89, pp.221-233. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2010.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using seismic facies and pollen analyses to evaluate climatically driven change in a Scottish sea loch (fjord) over the last 20 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 344 (1), pp.355 - 369. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP344.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene transgression as recorded by incised-valley infilling in a rocky coast context with low sediment supply (southern Brittany, western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181 (2), pp.115-128. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.181.2.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary archives of the French Atlantic coast (inner bay of Vilaine, south Brittany) : depositional history and late Holocene climatic signals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David D. Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (10–11), pp.1250-1266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiproxy palaeoenvironmental reconstruction of Loch Sunart (NW 1 Scotland) since the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 344, pp.345-355. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP344.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary archives of the French Atlantic coast (inner Bay of Vilaine, south Brittany): Depositional history and late Holocene climatic and environmental signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouaouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (10-11), pp.1250-1266. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2010.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des formations superficielles intertidales de l'archipel de Chausey (Manche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Caline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologie de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Glacial-Holocene sequence of Lake Saint-Point (Jura Mountains, France): Detrital inputs as records of climate change and anthropic impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Magny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 340, pp.883-892. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2008.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Remaniements sédimentaires superficiels sur l'estran occidental de la baie du Mont Saint-Michel ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bassoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Hir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cayocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12 (n°1-2), p. 51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations climatiques enregistrées depuis 20 000 ans dansle remplisage sédimentaire du loch sunart (Nord-Ouest de l'Ecosse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 339, pp.150-160. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2006.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seistec Seismic Profiles: A Tool to Differentiate Gas Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nouzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (2-4), pp.235-245. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-005-3721-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00657376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des sables vacuolaires à terre et en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stépanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 7, pp.1139-1149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Fleuve Manche&amp;quot; : the sub-marine sedimentary features from the outer shelf to the deep-sea fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bourillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Quat. Res.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3-4), pp.361-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Fleuve Manche’: the submarine sedimentary features from the outer shelf to the deep‐sea fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Bourillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐yves Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3-4), pp.261-282. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières observations sur la morphologie et les processus sédimentaires récents de l’Éventail celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Voisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoı̂t Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 23 (1), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0399-1784(00)00116-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Sédi-PLAST (2019-2025) - Microplastiques dans les sédiments continentaux et les archives sédimentaires - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroutioun Askania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Nationale de la Recherche. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des données alti-bathymétriques (Litto3D et bathymétrie SMF) dans la détection et l'étude des vestiges archéologiques inter-et sub-tidaux (façade Manche- Atlantique, Région Bretagne, Finistère).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Suanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Opérations n° OA 2955 et OA 3002, DRASSM. 2017, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MD 169 / MICROSYSTEMS cruise, RV Marion Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Antje</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LSCE. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain & Breakfast #2 | Entre Terre et Mer : sur la piste des microplastiques | Que nous disent les sédiments de Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'estuaire externe de la Vilaine : Paléoenvironnement et dynamique actuelle. Imagerie acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00156256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de certaines pêcheries à l’âge du Bronze ancien dans l’archipel de Molène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcaurelio Franzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Pailler; Clément Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une maison sous les dunes : Beg Ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en Mer d’Iroise à la transition IIIe-IIe millénaire avant notre ère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, pp.109-123, 2019, 978-9-088-90380-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données sédimentologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Daburon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Galiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Galiana C., Moreira S., Robin M. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques et évolution du littoral : synthèse des connaissances de la pointe de Chémoulin à la pointe de Suzac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerema Editions, pp.149-186, 2019, 9782371806313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de certaines pêcheries à l’âge du Bronze ancien dans l’archipel de Molène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcaurelio Franzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une maison sous les Dunes : Beg ar Loued, île Molène, Finistère. Identité et adaptation des groupes humains en mer d’Iroise entre les IIIe et IIe millénaires avant notre ère. 2019. Y.PAILLER, C.NICOLAS (Dir.). ISBN 978-90-8890-380-9 (softcover) ISBN 978-90-8890-613-8 (hardcover) ISBN 978-90-8890-381-6 (PDF e-book). Leiden, Sidestone Press. Partie 2 - Mise en contexte : paléogéographie et paléoenvironnement. Chap.6, pp.123-137</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étonnante association entre des crustacés amphipodes (Haploops nirae) et des pockmarks (cratères de dégazage) en baie de Concarneau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynaud Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Nantais n°2014-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Turritella Layer”: A Potential Proxy of a Drastic Holocene Environmental Change on the North–East Atlantic Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Labourdette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maanan, M.; Robin, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sediment Fluxes in Coastal Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science, pp.3-21, 2015, 978-94-017-9260-8. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9260-8_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mont-Saint-Michel Bay: An Exceptional Megatidal Environment Influenced by Natural Evolution and Man-Made Modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Veronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and Landforms of France. Editors: Monique Fort, Marie-Françoise André. ISBN: 978-94-007-7021-8 (Print) 978-94-007-7022-5 (Online) Part of the series World Geomorphological Landscapes. Chap.5 pp 41-51</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mont-Saint-Michel Bay : an exceptional megatidal environment influenced by natural evolution and man-made modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fort, M.; André, M.-F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and Landforms of France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.41-51, 2014, World Geomorphological Landscapes, 978-94-007-7022-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mont St Michel Bay : an exceptional megatidal eenvironment influenced by natural evolution and man-made modifications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscapes and Landforms of France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine Neolithic stone rows near Carnac (Morbihan), France: preliminary results from acoustic and underwater survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Benjamin and C. Bonsall and C. Pickard and A. Fischer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submerged Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.99-110, 2012, 9781842174180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Paleolithic underwater Site of La Mondrée, Normandy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin J, Bonsall C., Pickard C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Submerged Prehistory Archeology .</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-128, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy reconstruction of palaeoenvironmental evolution since the Last Glacial Maximum in a fjord environment : Loch Sunart (NW Scotland).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Goubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fjord Systems and Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 344, pp.343-355., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic imagery for benthic habitats mapping and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Maanan; M. Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatic solutions for coastal environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.141-161, 2010, 9781616681401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic imagery for benthic habitats mapping and monitoring, Chapter 5, in &amp;quot;Geomatic solutions for coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">eds M. Maanan &amp; M. Robin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science, Engineering and Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, p 141-161, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating climatically-driven changes in a Scottish sea loch (fjord) over the last 20,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Clet-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Mokeddem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Howe, J. A., Austin, W. E. N., Forwick, M. &amp; Paetzel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fjord Systems and Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 344, pp.357-371, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACOUSTIC IMAGERY FOR BENTHIC HABITATS MAPPING AND MONITORING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Panizza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatic Solutions For Coastal Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, pp.??-??, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des photographies aériennes et des images sonar pour l'analyse des structures bio-morpho-sédimentaires du littoral.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux littoraux: nouvelles perspectives d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattant, pp.13-28, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des photographies aériennes et des images sonar pour l'analyse des structures bio-morpho-sédimentaires du littoral.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bonnot-Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Milieux littoraux : perspectives nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-28, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahiers d'archéologie subaquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boujot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18, pp.30, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId572"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhan Tartoussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413209v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baouma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meaou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leparoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pelleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allemand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202480026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacombe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04681391v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tafflet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemoine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11433" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Thevenin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vayssi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissa Gourillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhermic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306353v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pusceddu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405367v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Diot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908047v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Fersi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306354v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306356v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jensen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reigner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Baltzer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourgery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589534v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champilou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reynaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupuy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544297v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mokeddem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499124v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Marine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499108v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499097v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499112v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicols A" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Rubensdotter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungsik Choi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Garestier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Argant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Argant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872435v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourriquen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499173v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lansard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leparoux Donatienne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Guivel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890174v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634582v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499210v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guivel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499186v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chol K." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forwick Matthias" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Howe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pierre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499194v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aslanian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499215v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Imbert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Choi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Forwick" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961674v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520657v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499257v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smeaton Craig" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. N. Austin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davies A." TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499237v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362002v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20574.23364" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520697v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Megevand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548776v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baltzer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Bodin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beranger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhabdelhoued Massinissa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biat Y." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahabi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499271v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661152v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668767v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397922v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mokeddem" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lartaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667756v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caline" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380338v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet-Pellerin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480000v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667767v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Vot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480611v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Traini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bates" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480608v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bichet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480513v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101840v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Vot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101819v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voisin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667778v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cotonnec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101909v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoorens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209068v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70020" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04767550v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177328" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703053v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12691" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04258818v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104635" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04217199v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13185" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485934v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nunn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Roland Gehrels" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bradley" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Armit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21898" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824739v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107678" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158669v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Dusart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fabre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12230" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306327v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2022.102117" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030114" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405325v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.039" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319241v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11020117" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279136v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104904" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874010v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105961" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328861v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loureiro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnurle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelh&#246;fer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afilhado" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinheiro" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.01.009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771966v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojtahid" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Maillet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.06.035" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4QB8H9W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869431v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3149" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811916v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133318776500" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01958592v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pinheiro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallais" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.09.015" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319247v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ledoyen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.12.048" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-671VD21Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306323v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Husum" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Howe" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Jernas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33265/polar.v38.3380" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533093v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraucke Klingelhoefer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.024" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01704712v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.003" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548062v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323079v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cordier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017191" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314603v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-1930-1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200706v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.27" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533088v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Smeaton" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E.N. Austin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althea L. Davies" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Abell" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5771-2016" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257013v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhabdellouahed Massinissa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516421v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutin Maxime" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warin Till" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256961v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122478v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Klingelhoefer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Afilhado" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigoti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loureiro" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu387" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108494v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701041v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clouet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lorin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7201" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242890v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigoti" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alves" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011561" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108491v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614526933" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499575v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Rigolet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Souron" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cordier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-014-0368-0" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108484v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Souron" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordier Celine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665638v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desprez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.06.012" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D9LD8T8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681188v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bates" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP344.24" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491025v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.115" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109011v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378933v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP344.23" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491103v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouaouina" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.004" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM8XTLX6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438706v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376287v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adatte" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.08.005" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VL4PHW9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345437v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bassoulet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Hir" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cayocca" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203414v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.11.004" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0G5Z95N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657376v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouz&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-005-3721-x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017339v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. St&#233;panian" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143111v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bourillet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274323v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.757" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD9HSFSM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785621v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Auffret" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Voisset" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Droz" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Loubrieu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0399-1784(00)00116-x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05308344v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Andanson" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askania" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520721v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964019v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Antje" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04552372v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156256v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306351v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306352v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306360v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Warrin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306357v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Biette" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499139v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499150v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499136v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Biette" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier Denis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499164v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840225v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518281v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20868.12162/2" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306372v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631227v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499203v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499177v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02982121v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114655v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Trouv&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499353v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Viana" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoeffer" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861274v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrhold" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcaurelio Franzetti" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548107v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daburon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Galiana" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309639v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stephan" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gandois" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874043v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323243v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labourdette" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499824v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Veronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870881v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108498v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671722v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108548v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allix" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109015v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535953v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Panizza" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109014v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109016v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465484v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101774v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250356v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379005v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boujot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05626313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Tafflet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12707" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05626363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05626420v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Lemoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05626387v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/iugg23-1844" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05626398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57757/iugg23-1808" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306352v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guilhermic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Howa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pusceddu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306360v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Warrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Biette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499139v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Argant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499136v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Biette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier Denis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guivel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Elliot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourriquen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518281v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20868.12162/2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champilou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynaud Marine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02982121v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Trouv&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhabdellouahed Massinissa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rabineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Viana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoeffer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05626426v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhan Tartoussi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Evain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-205" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168271v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413209v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapuis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909471v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baouma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meaou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leparoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pelleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allemand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202480026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348367v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacombe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04681391v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11433" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306344v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissa Gourillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405077v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348115v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Thevenin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vayssi&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Diot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie David" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Fersi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lambert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306354v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Fossile" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721603v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306356v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jensen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reigner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721602v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Baltzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405164v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourgery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reynaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupuy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544297v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Giraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588106v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann M&#233;ar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Mokeddem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499108v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Knoery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bastien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499131v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poirier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499097v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499112v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicols A" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441434v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Rubensdotter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyungsik Choi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Garestier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cassen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Argant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840237v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499173v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arbia Jouini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lansard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Michel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872435v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lansard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961714v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leparoux Donatienne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Guivel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306362v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499155v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634582v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499186v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chol K." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forwick Matthias" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Howe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499210v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole La" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499224v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391748v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dupr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pierre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aslanian" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499215v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Imbert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306367v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Choi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Forwick" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02961674v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148537v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paul" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Gandois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520657v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499257v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smeaton Craig" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. N. Austin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davies A." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499237v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362002v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20574.23364" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548776v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baltzer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Bodin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beranger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520697v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Megevand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499317v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhabdelhoued Massinissa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biat Y." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahabi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499271v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661152v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668767v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397922v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mokeddem" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lartaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667756v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bonnot-Courtois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caline" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380338v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet-Pellerin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480000v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667767v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Vot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480608v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bichet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simonnet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480513v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bates" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480611v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Traini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Le Vot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667778v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cotonnec" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101819v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voisin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moore" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101909v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoorens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209068v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gr&#233;goire" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.70020" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04767550v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177328" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703053v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pusceddu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12691" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04258818v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pellen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tadeu dos Reis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2023.104635" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04217199v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13185" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485934v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nunn" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Roland Gehrels" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bradley" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Armit" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21898" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824739v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107678" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04158669v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Dusart" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fabre" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marsset" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12230" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306327v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Poprawski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2022.102117" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405311v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences11030114" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405325v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.039" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319241v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11020117" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279136v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104904" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874010v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2019.105961" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328861v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loureiro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schnurle" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelh&#246;fer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afilhado" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pinheiro" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.01.009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771966v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojtahid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Maillet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmidt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.06.035" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4QB8H9W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01958592v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pinheiro" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Evain" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallais" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.09.015" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811916v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133318776500" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869431v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.3149" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306323v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Husum" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Howe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Jernas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33265/polar.v38.3380" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319247v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ledoyen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.12.048" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-671VD21Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533093v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraucke Klingelhoefer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gutscher" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Biari" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.024" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01704712v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.003" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548062v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323079v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cordier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017191" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200706v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.1.27" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314603v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-1930-1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257013v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533088v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Smeaton" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E.N. Austin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althea L. Davies" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Abell" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-5771-2016" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256961v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Comentale" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutin Maxime" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warin Till" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516421v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01122478v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Klingelhoefer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Afilhado" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rigoti" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loureiro" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu387" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108494v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242890v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigoti" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alves" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011561" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701041v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clouet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lorin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7201" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108491v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683614526933" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499575v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Rigolet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Souron" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cordier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-014-0368-0" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108484v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Souron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordier Celine" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665638v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desprez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.06.012" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D9LD8T8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681188v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bates" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP344.24" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491025v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Proust" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sorrel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.181.2.115" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109011v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378933v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP344.23" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491103v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouaouina" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.04.004" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XM8XTLX6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438706v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376287v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adatte" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.08.005" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VL4PHW9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345437v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bassoulet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Hir" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cayocca" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203414v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.11.004" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0G5Z95N-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657376v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouz&#233;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-005-3721-x" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017339v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. St&#233;panian" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143111v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bourillet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274323v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bourillet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.757" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD9HSFSM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785621v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Auffret" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Voisset" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Droz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;&#770;t Loubrieu" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0399-1784(00)00116-x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05308344v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Andanson" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askania" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520721v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Gall" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964019v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Antje" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04552372v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00156256v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861274v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ehrhold" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcaurelio Franzetti" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548107v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daburon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Galiana" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309639v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Stephan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Gandois" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874043v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323243v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labourdette" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499824v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Veronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870881v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108498v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671722v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sellier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108548v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allix" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109015v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535953v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Panizza" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109014v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109016v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465484v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101774v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250356v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379005v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boujot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>