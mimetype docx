--- v0 (2026-04-05)
+++ v1 (2026-05-18)
@@ -511,363 +511,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle circulaire pour les matériaux de construction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une gestion circulaire des matières inertes issues de la démolition et des travaux publics en région parisienne : une lecture croisant transition sociotechnique et approches territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bastin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Augiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Note rapide de l&amp;apos;Institut Paris Région</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019/2-3 (116-117), pp.42 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.116.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566770v1</w:t>
+                <w:t xml:space="preserve">hal-03380902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une gestion circulaire des matières inertes issues de la démolition et des travaux publics en région parisienne : une lecture croisant transition sociotechnique et approches territoriales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un modèle circulaire pour les matériaux de construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Vialleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Note rapide de l&amp;apos;Institut Paris Région</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 849</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380902v1</w:t>
+                <w:t xml:space="preserve">hal-03566770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de recherche – La pédagogie de l’atelier en urbanisme : une revue de la littérature scientifique internationale</w:t>
+                <w:t xml:space="preserve">Vers une politique locale du métabolisme urbain ? Le cas des matériaux de (dé)construction à Plaine Commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bastin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Scherrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (janvier-juin 2018), pp.en ligne</w:t>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La ville (s)low tech, 12 (octobre 2019), pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03471446v1</w:t>
+                <w:t xml:space="preserve">hal-03456004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une politique locale du métabolisme urbain ? Le cas des matériaux de (dé)construction à Plaine Commune</w:t>
+                <w:t xml:space="preserve">Note de recherche – La pédagogie de l’atelier en urbanisme : une revue de la littérature scientifique internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Scherrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue Urbanités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, La ville (s)low tech, 12 (octobre 2019), pp.en ligne</w:t>
+              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (janvier-juin 2018), pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456004v1</w:t>
+                <w:t xml:space="preserve">hal-03471446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1472,77 +1472,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle circulaire pour les matériaux de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Vialleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Augiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1832,51 +1832,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Musseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scherrer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vialleix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augiseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380902v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.116.0042" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-JBK93ZVR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03992233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/gouverner-le-metabolisme-les-terres-excavees-a2710.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/en/book/?gcoi=27246100530080#h2tabtableContents" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03975799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IEPP0020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13esy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Castex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2024.15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Musseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maulat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Scherrer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.116.0042" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-JBK93ZVR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03566770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vialleix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augiseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03456004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03471446v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800579v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03992233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urbanisme-puca.gouv.fr/gouverner-le-metabolisme-les-terres-excavees-a2710.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04274832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/en/book/?gcoi=27246100530080#h2tabtableContents" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03975799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IEPP0020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>