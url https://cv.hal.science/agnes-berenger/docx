--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -931,96 +931,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gouverneur de province en représentation, entre espace public et espace privé</w:t>
+                <w:t xml:space="preserve">Une main de fer dans un gant de velours ? La pratique épistolaire des gouverneurs de province dans l’empire romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Entre espace public et espace privé : les élites en représentation dans le monde romain », Université de Perpignan-Via Domitia, Perpignan, 24-25 septembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Gouverner par les lettres, de l'Antiquité à l'époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Metz, France. pp.407-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076103v1</w:t>
+                <w:t xml:space="preserve">hal-01552612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une main de fer dans un gant de velours ? La pratique épistolaire des gouverneurs de province dans l'empire romain</w:t>
               </w:r>
@@ -1069,96 +1069,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une main de fer dans un gant de velours ? La pratique épistolaire des gouverneurs de province dans l’empire romain</w:t>
+                <w:t xml:space="preserve">Le gouverneur de province en représentation, entre espace public et espace privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bérenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouverner par les lettres, de l'Antiquité à l'époque contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Metz, France. pp.407-421</w:t>
+              <w:t xml:space="preserve">Colloque « Entre espace public et espace privé : les élites en représentation dans le monde romain », Université de Perpignan-Via Domitia, Perpignan, 24-25 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01552612v1</w:t>
+                <w:t xml:space="preserve">hal-03076103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverneurs de province et villégiature</w:t>
               </w:r>
@@ -3374,51 +3374,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CF2A0B2"/>
+    <w:nsid w:val="336375F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3605,51 +3605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-berenger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0148-7132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03521211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;renger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.201.0003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069952v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01552612v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blonce" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Emion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Compatangelo-Soussignan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jequier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen L. Bowie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mestre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar G&#243;mez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0546-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Royo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900011549" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes B&#233;renger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/diglossia1.9791030008265.4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03521204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004500457_012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vigourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Loriot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;renger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786397v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah12057.pub2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-berenger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0148-7132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03521211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;renger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.201.0003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539052v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076100v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01552612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069952v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076106v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069953v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blonce" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cosme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Emion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Janniard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Compatangelo-Soussignan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051316v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01537627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gangloff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jequier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen L. Bowie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mestre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar G&#243;mez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0546-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Royo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900011549" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes B&#233;renger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/diglossia1.9791030008265.4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489473v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03521204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004500457_012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161237v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vigourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Loriot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#233;renger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786397v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah12057.pub2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>