--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnès Blandeau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agnes-blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-7612-6496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069253048</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do The Right Thing' and Failing To Do So in The Erle of Tolous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022-1 (99), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two disputations, a dance of death, and a chronicle: signs of late medieval pestilence in England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (97), pp.25-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Meanings of Debt and Indebtedness in Dives and Pauper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the peple schulde don worchepe aforn the ymage & nout to the ymage.&amp;quot; Views exchanged on the seduction of devotional images in Dives and Pauper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La séduction de l'image 1, 8 (2), pp.20-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que signifient les corps et gestes des personnages qui peuplent les lais bretons moyen-anglais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.7189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyalty and Treason in Some Middle English Breton Lays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 | 2014 : ‘Gode is the lay, swete is the note’ : Résonances dans les lais bretons moyen-anglais, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du Moyen Âge au cinéma : mises en scène des Canterbury Tales de Chaucer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Littératures plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.17--31. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/babel.723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Focus on David Lowery’s film The Green Knight, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LOOP en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Hélie, Université de Lille, Feb 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journeying and border-crossing in The Legend of Saint Julian Hospitaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63e Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Life of St. Julian Hospitaller, or the story of a holy sinner: the hagiographic romance of a criminal penitent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Borders Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasolini and the Classics: Il Decameron and I racconti di Canterbury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasolini and the Classics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Dec 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representation of Nature in Sir Gawain and the Green Knight and its Film Adaptation The Green Knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School (Sept 4-8 2023), University of Firenze Across Nature and Culture: th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University, Sep 2023, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fêtes et faits dans Sir Gawain and the Green Knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fête dans tous ses é/États</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Oct 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strictly Criminal : l’engeance des scélérats en Angleterre entre la fin du XIVe et la fin du XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique et Politique du gueux : rogues et picaros dans l’Espagne et l’Angleterre médiévales et renaissantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Oct 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prieuré, la tombe, et la chaumière : un enfermement féminin dans la vanité et la recherche de plaisirs terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cercle étroit. Femmes à l’épreuve de l’enfermement dans la littérature du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Dec 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasolini and the Classics : Il Decameron and The Canterbury Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasolini and the Classics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University, Nov 2022, Edimbourg, Ecosse, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil du roi et du braconnier dans trois bourdes anglaises de la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exil au Moyen Âge, entre tourment et plénitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique d'Angers, Nov 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images pasoliniennes en marge de Canterbury tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges/Seuils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Nancy, France. pp.317-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission(s) dans la littérature, l’Histoire, et les langues de l’Angleterre médiévale / Transmission(s) in the Literature, History, and Languages of Medieval England, ÉMA (Études Médiévales Anglaises) 103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Médiévistes Anglicistes de l'Enseignement Supérieur. 1 (103), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasolini, Chaucer and Boccaccio : Two Medieval Texts and their Translation to Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MacFarland &amp; Company, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Make we mery’ at ‘this hyghe fest’. The Feasting Episodes in Sir Gawain and the Green Knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Gorgievski et Martine Yvernault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sir Gawain and the Green Knight, Anonyme (c. 1400) - The Green Knight, film de David Lowery (2021) - Agrégation Anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-90, 2023, 9782340079533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le martyr(e) observé au kaléidoscope : quelques exemples littéraires dans l’Angleterre de la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Fernandes (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pourpres: Martyr et martyre dans la Chrétienté de l’Europe occidentale, du Moyen Âge jusqu’au début du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.85-104, 2021, ISBN 2845169698 / EAN13 9782845169692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stereotypical Representation of the Jewish Figure in Some Late Medieval English Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élise Louviot, Charles Garcia et Stephen Morrison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV / Formulas in Medieval Culture IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.163-180, 2021, 978-2-503-59414-9. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ARTEM-EB.5.124027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The devil, God's worst enemy, in some late fifteenth-century dominical sermons in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irene Graziani e Maria Vittoria Spissu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Mito del Nemico. Identità, alterità e loro rappresentazioni.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Minerva Soluzioni Editoriali srl, Bologna, 2019, 978-88-3324-150-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lais bretons moyen-anglais et contes populaires: un air de famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Jacquelin et Béatrice Ferrier (Etudes réunies par). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix et voies du conte. Les mutations d’un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.19-32, 2019, Voix et voies du contes. Les mutations d'un genre ("Etudes littéraires"), 978-2-84832-354-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sermon, un genre médiéval labile. Exemple du recueil moyen-anglais A Late Fifteenth-Century Dominical Sermon Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Buisson et Arnaud Schmitt (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labilité des genres: le désir du hors-genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l’Adour, pp.31-40, 2018, 978-2-35311-100-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Chaucer à Cranach: vers une nouvelle image poétique et picturale de Lucrèce?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Martin-Cardini; Jocelyne Aubé-Bourligueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néo : sources, héritages et réécritures dans les cultures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.169-180, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sir Gawain and the Green Knight. Anonyme (c.1400) and The Green Knight, a film by David Lowery (2021). Cours d'agrégation anglais 2024. CNED.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnès Blandeau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agnes-blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-7612-6496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069253048</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do The Right Thing' and Failing To Do So in The Erle of Tolous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022-1 (99), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two disputations, a dance of death, and a chronicle: signs of late medieval pestilence in England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (97), pp.25-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Meanings of Debt and Indebtedness in Dives and Pauper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the peple schulde don worchepe aforn the ymage & nout to the ymage.&amp;quot; Views exchanged on the seduction of devotional images in Dives and Pauper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La séduction de l'image 1, 8 (2), pp.20-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que signifient les corps et gestes des personnages qui peuplent les lais bretons moyen-anglais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.7189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyalty and Treason in Some Middle English Breton Lays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 | 2014 : ‘Gode is the lay, swete is the note’ : Résonances dans les lais bretons moyen-anglais, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du Moyen Âge au cinéma : mises en scène des Canterbury Tales de Chaucer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Littératures plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.17--31. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/babel.723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Focus on David Lowery’s film The Green Knight, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LOOP en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Hélie, Université de Lille, Feb 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Life of St. Julian Hospitaller, or the story of a holy sinner: the hagiographic romance of a criminal penitent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Borders Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journeying and border-crossing in The Legend of Saint Julian Hospitaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63e Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasolini and the Classics: Il Decameron and I racconti di Canterbury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasolini and the Classics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Dec 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representation of Nature in Sir Gawain and the Green Knight and its Film Adaptation The Green Knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School (Sept 4-8 2023), University of Firenze Across Nature and Culture: th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University, Sep 2023, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fêtes et faits dans Sir Gawain and the Green Knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fête dans tous ses é/États</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Oct 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prieuré, la tombe, et la chaumière : un enfermement féminin dans la vanité et la recherche de plaisirs terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cercle étroit. Femmes à l’épreuve de l’enfermement dans la littérature du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Dec 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strictly Criminal : l’engeance des scélérats en Angleterre entre la fin du XIVe et la fin du XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique et Politique du gueux : rogues et picaros dans l’Espagne et l’Angleterre médiévales et renaissantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Oct 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasolini and the Classics : Il Decameron and The Canterbury Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasolini and the Classics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University, Nov 2022, Edimbourg, Ecosse, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil du roi et du braconnier dans trois bourdes anglaises de la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exil au Moyen Âge, entre tourment et plénitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique d'Angers, Nov 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images pasoliniennes en marge de Canterbury tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges/Seuils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Nancy, France. pp.317-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission(s) dans la littérature, l’Histoire, et les langues de l’Angleterre médiévale / Transmission(s) in the Literature, History, and Languages of Medieval England, ÉMA (Études Médiévales Anglaises) 103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Médiévistes Anglicistes de l'Enseignement Supérieur. 1 (103), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasolini, Chaucer and Boccaccio : Two Medieval Texts and their Translation to Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MacFarland &amp; Company, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Make we mery’ at ‘this hyghe fest’. The Feasting Episodes in Sir Gawain and the Green Knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Gorgievski et Martine Yvernault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sir Gawain and the Green Knight, Anonyme (c. 1400) - The Green Knight, film de David Lowery (2021) - Agrégation Anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-90, 2023, 9782340079533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le martyr(e) observé au kaléidoscope : quelques exemples littéraires dans l’Angleterre de la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Fernandes (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pourpres: Martyr et martyre dans la Chrétienté de l’Europe occidentale, du Moyen Âge jusqu’au début du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.85-104, 2021, ISBN 2845169698 / EAN13 9782845169692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stereotypical Representation of the Jewish Figure in Some Late Medieval English Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élise Louviot, Charles Garcia et Stephen Morrison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV / Formulas in Medieval Culture IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.163-180, 2021, 978-2-503-59414-9. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ARTEM-EB.5.124027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lais bretons moyen-anglais et contes populaires: un air de famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Jacquelin et Béatrice Ferrier (Etudes réunies par). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix et voies du conte. Les mutations d’un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.19-32, 2019, Voix et voies du contes. Les mutations d'un genre ("Etudes littéraires"), 978-2-84832-354-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The devil, God's worst enemy, in some late fifteenth-century dominical sermons in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irene Graziani e Maria Vittoria Spissu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Mito del Nemico. Identità, alterità e loro rappresentazioni.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Minerva Soluzioni Editoriali srl, Bologna, 2019, 978-88-3324-150-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sermon, un genre médiéval labile. Exemple du recueil moyen-anglais A Late Fifteenth-Century Dominical Sermon Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Buisson et Arnaud Schmitt (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labilité des genres: le désir du hors-genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l’Adour, pp.31-40, 2018, 978-2-35311-100-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Chaucer à Cranach: vers une nouvelle image poétique et picturale de Lucrèce?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Martin-Cardini; Jocelyne Aubé-Bourligueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néo : sources, héritages et réécritures dans les cultures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.169-180, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sir Gawain and the Green Knight. Anonyme (c.1400) and The Green Knight, a film by David Lowery (2021). Cours d'agrégation anglais 2024. CNED.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F56AD855"/>
+    <w:nsid w:val="029E150E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-blandeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7612-6496" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069253048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599498v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blandeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894534v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874669v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7189" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894582v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01328750v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.723" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04689519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598381v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598403v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14871-agregation-anglais-2024-anonyme-sir-gawain-and-the-green-knight-et-film-the-green-knight-de-david-lowery-2021-9782340079533.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.124027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03582683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04601018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04689538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-blandeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7612-6496" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069253048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599498v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blandeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894534v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874669v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7189" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894582v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01328750v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.723" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04689519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598381v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14871-agregation-anglais-2024-anonyme-sir-gawain-and-the-green-knight-et-film-the-green-knight-de-david-lowery-2021-9782340079533.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.124027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04601018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03582683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04689538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>