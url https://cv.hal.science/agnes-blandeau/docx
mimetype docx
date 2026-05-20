--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnès Blandeau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agnes-blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-7612-6496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069253048</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do The Right Thing' and Failing To Do So in The Erle of Tolous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022-1 (99), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two disputations, a dance of death, and a chronicle: signs of late medieval pestilence in England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (97), pp.25-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Meanings of Debt and Indebtedness in Dives and Pauper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the peple schulde don worchepe aforn the ymage & nout to the ymage.&amp;quot; Views exchanged on the seduction of devotional images in Dives and Pauper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La séduction de l'image 1, 8 (2), pp.20-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que signifient les corps et gestes des personnages qui peuplent les lais bretons moyen-anglais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.7189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyalty and Treason in Some Middle English Breton Lays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 | 2014 : ‘Gode is the lay, swete is the note’ : Résonances dans les lais bretons moyen-anglais, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du Moyen Âge au cinéma : mises en scène des Canterbury Tales de Chaucer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Littératures plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.17--31. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/babel.723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Focus on David Lowery’s film The Green Knight, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LOOP en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Hélie, Université de Lille, Feb 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Life of St. Julian Hospitaller, or the story of a holy sinner: the hagiographic romance of a criminal penitent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Borders Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journeying and border-crossing in The Legend of Saint Julian Hospitaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63e Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasolini and the Classics: Il Decameron and I racconti di Canterbury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasolini and the Classics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Dec 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representation of Nature in Sir Gawain and the Green Knight and its Film Adaptation The Green Knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School (Sept 4-8 2023), University of Firenze Across Nature and Culture: th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University, Sep 2023, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fêtes et faits dans Sir Gawain and the Green Knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fête dans tous ses é/États</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Oct 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prieuré, la tombe, et la chaumière : un enfermement féminin dans la vanité et la recherche de plaisirs terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cercle étroit. Femmes à l’épreuve de l’enfermement dans la littérature du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Dec 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strictly Criminal : l’engeance des scélérats en Angleterre entre la fin du XIVe et la fin du XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique et Politique du gueux : rogues et picaros dans l’Espagne et l’Angleterre médiévales et renaissantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Oct 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasolini and the Classics : Il Decameron and The Canterbury Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasolini and the Classics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University, Nov 2022, Edimbourg, Ecosse, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil du roi et du braconnier dans trois bourdes anglaises de la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exil au Moyen Âge, entre tourment et plénitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique d'Angers, Nov 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images pasoliniennes en marge de Canterbury tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges/Seuils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Nancy, France. pp.317-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission(s) dans la littérature, l’Histoire, et les langues de l’Angleterre médiévale / Transmission(s) in the Literature, History, and Languages of Medieval England, ÉMA (Études Médiévales Anglaises) 103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Médiévistes Anglicistes de l'Enseignement Supérieur. 1 (103), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasolini, Chaucer and Boccaccio : Two Medieval Texts and their Translation to Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MacFarland &amp; Company, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Make we mery’ at ‘this hyghe fest’. The Feasting Episodes in Sir Gawain and the Green Knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Gorgievski et Martine Yvernault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sir Gawain and the Green Knight, Anonyme (c. 1400) - The Green Knight, film de David Lowery (2021) - Agrégation Anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-90, 2023, 9782340079533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le martyr(e) observé au kaléidoscope : quelques exemples littéraires dans l’Angleterre de la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Fernandes (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pourpres: Martyr et martyre dans la Chrétienté de l’Europe occidentale, du Moyen Âge jusqu’au début du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.85-104, 2021, ISBN 2845169698 / EAN13 9782845169692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stereotypical Representation of the Jewish Figure in Some Late Medieval English Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élise Louviot, Charles Garcia et Stephen Morrison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV / Formulas in Medieval Culture IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.163-180, 2021, 978-2-503-59414-9. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ARTEM-EB.5.124027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lais bretons moyen-anglais et contes populaires: un air de famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Jacquelin et Béatrice Ferrier (Etudes réunies par). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix et voies du conte. Les mutations d’un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.19-32, 2019, Voix et voies du contes. Les mutations d'un genre ("Etudes littéraires"), 978-2-84832-354-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The devil, God's worst enemy, in some late fifteenth-century dominical sermons in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irene Graziani e Maria Vittoria Spissu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Mito del Nemico. Identità, alterità e loro rappresentazioni.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Minerva Soluzioni Editoriali srl, Bologna, 2019, 978-88-3324-150-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sermon, un genre médiéval labile. Exemple du recueil moyen-anglais A Late Fifteenth-Century Dominical Sermon Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Buisson et Arnaud Schmitt (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labilité des genres: le désir du hors-genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l’Adour, pp.31-40, 2018, 978-2-35311-100-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Chaucer à Cranach: vers une nouvelle image poétique et picturale de Lucrèce?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Martin-Cardini; Jocelyne Aubé-Bourligueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néo : sources, héritages et réécritures dans les cultures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.169-180, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sir Gawain and the Green Knight. Anonyme (c.1400) and The Green Knight, a film by David Lowery (2021). Cours d'agrégation anglais 2024. CNED.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Agnès Blandeau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agnes-blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0006-7612-6496</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069253048</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do The Right Thing' and Failing To Do So in The Erle of Tolous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022-1 (99), pp.9-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two disputations, a dance of death, and a chronicle: signs of late medieval pestilence in England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études médiévales anglaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021 (97), pp.25-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Meanings of Debt and Indebtedness in Dives and Pauper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the peple schulde don worchepe aforn the ymage & nout to the ymage.&amp;quot; Views exchanged on the seduction of devotional images in Dives and Pauper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La séduction de l'image 1, 8 (2), pp.20-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que signifient les corps et gestes des personnages qui peuplent les lais bretons moyen-anglais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.7189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyalty and Treason in Some Middle English Breton Lays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 | 2014 : ‘Gode is the lay, swete is the note’ : Résonances dans les lais bretons moyen-anglais, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du Moyen Âge au cinéma : mises en scène des Canterbury Tales de Chaucer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel : Littératures plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.17--31. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/babel.723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Focus on David Lowery’s film The Green Knight, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LOOP en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Hélie, Université de Lille, Feb 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journeying and border-crossing in The Legend of Saint Julian Hospitaller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63e Congrès de la SAES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Life of St. Julian Hospitaller, or the story of a holy sinner: the hagiographic romance of a criminal penitent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Borders Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasolini and the Classics: Il Decameron and I racconti di Canterbury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasolini and the Classics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Dec 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Representation of Nature in Sir Gawain and the Green Knight and its Film Adaptation The Green Knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School (Sept 4-8 2023), University of Firenze Across Nature and Culture: th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University, Sep 2023, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fêtes et faits dans Sir Gawain and the Green Knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fête dans tous ses é/États</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Oct 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prieuré, la tombe, et la chaumière : un enfermement féminin dans la vanité et la recherche de plaisirs terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cercle étroit. Femmes à l’épreuve de l’enfermement dans la littérature du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Dec 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strictly Criminal : l’engeance des scélérats en Angleterre entre la fin du XIVe et la fin du XVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique et Politique du gueux : rogues et picaros dans l’Espagne et l’Angleterre médiévales et renaissantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Oct 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasolini and the Classics : Il Decameron and The Canterbury Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasolini and the Classics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University, Nov 2022, Edimbourg, Ecosse, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exil du roi et du braconnier dans trois bourdes anglaises de la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exil au Moyen Âge, entre tourment et plénitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique d'Angers, Nov 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images pasoliniennes en marge de Canterbury tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges/Seuils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Nancy, France. pp.317-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission(s) dans la littérature, l’Histoire, et les langues de l’Angleterre médiévale / Transmission(s) in the Literature, History, and Languages of Medieval England, ÉMA (Études Médiévales Anglaises) 103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Médiévistes Anglicistes de l'Enseignement Supérieur. 1 (103), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasolini, Chaucer and Boccaccio : Two Medieval Texts and their Translation to Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MacFarland &amp; Company, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Make we mery’ at ‘this hyghe fest’. The Feasting Episodes in Sir Gawain and the Green Knight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Gorgievski et Martine Yvernault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sir Gawain and the Green Knight, Anonyme (c. 1400) - The Green Knight, film de David Lowery (2021) - Agrégation Anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-90, 2023, 9782340079533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le martyr(e) observé au kaléidoscope : quelques exemples littéraires dans l’Angleterre de la fin du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Fernandes (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pourpres: Martyr et martyre dans la Chrétienté de l’Europe occidentale, du Moyen Âge jusqu’au début du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.85-104, 2021, ISBN 2845169698 / EAN13 9782845169692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Stereotypical Representation of the Jewish Figure in Some Late Medieval English Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élise Louviot, Charles Garcia et Stephen Morrison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Formule au Moyen Âge IV / Formulas in Medieval Culture IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.163-180, 2021, 978-2-503-59414-9. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ARTEM-EB.5.124027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lais bretons moyen-anglais et contes populaires: un air de famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evelyne Jacquelin et Béatrice Ferrier (Etudes réunies par). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix et voies du conte. Les mutations d’un genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.19-32, 2019, Voix et voies du contes. Les mutations d'un genre ("Etudes littéraires"), 978-2-84832-354-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The devil, God's worst enemy, in some late fifteenth-century dominical sermons in English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irene Graziani e Maria Vittoria Spissu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Mito del Nemico. Identità, alterità e loro rappresentazioni.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Minerva Soluzioni Editoriali srl, Bologna, 2019, 978-88-3324-150-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sermon, un genre médiéval labile. Exemple du recueil moyen-anglais A Late Fifteenth-Century Dominical Sermon Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Buisson et Arnaud Schmitt (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labilité des genres: le désir du hors-genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l’Adour, pp.31-40, 2018, 978-2-35311-100-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Chaucer à Cranach: vers une nouvelle image poétique et picturale de Lucrèce?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Martin-Cardini; Jocelyne Aubé-Bourligueux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Néo : sources, héritages et réécritures dans les cultures européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.169-180, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sir Gawain and the Green Knight. Anonyme (c.1400) and The Green Knight, a film by David Lowery (2021). Cours d'agrégation anglais 2024. CNED.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Blandeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="029E150E"/>
+    <w:nsid w:val="88BB6B20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-blandeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7612-6496" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069253048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599498v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blandeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894534v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874669v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7189" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894582v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01328750v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.723" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04689519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598381v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14871-agregation-anglais-2024-anonyme-sir-gawain-and-the-green-knight-et-film-the-green-knight-de-david-lowery-2021-9782340079533.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.124027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04601018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03582683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04689538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-blandeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-7612-6496" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069253048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599498v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Blandeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894534v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874669v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.7189" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894582v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01328750v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.723" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04689519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598381v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14871-agregation-anglais-2024-anonyme-sir-gawain-and-the-green-knight-et-film-the-green-knight-de-david-lowery-2021-9782340079533.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ARTEM-EB.5.124027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04601018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03582683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04689538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>