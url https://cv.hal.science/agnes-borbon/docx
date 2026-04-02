--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,10014 +234,10282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of volcanic emissions on the air quality during the 2021 volcanic eruption of Tajogaite, La Palma: Implications for population exposure to volcanic pollutants</w:t>
+                <w:t xml:space="preserve">Insights into air pollution at an urban site in the Greater Cairo Megacity : Minor PM2.5 sources with significant health risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Eychenne</w:t>
+                <w:t xml:space="preserve">Eliane Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Paris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jessop</w:t>
+                <w:t xml:space="preserve">Nansi Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gouhier</w:t>
+                <w:t xml:space="preserve">Hassan R Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Oikonomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181551⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 373, pp.121905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520183v1</w:t>
+                <w:t xml:space="preserve">hal-05535036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to 'Unveiling the organic chemical composition and sources of organic carbon in PM2.5 at an urban site in Greater Cairo (Egypt): A comprehensive analysis of primary and secondary compounds' [Environ. Res. 263-P3 (2024) 120118]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of volcanic emissions on the air quality during the 2021 volcanic eruption of Tajogaite, La Palma: Implications for population exposure to volcanic pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fadel</w:t>
+                <w:t xml:space="preserve">Julia Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gihane Mansour</w:t>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nansi Fakhri</w:t>
+                <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa K. Hassan</w:t>
+                <w:t xml:space="preserve">Mathieu Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 265, pp.120495. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1019, pp.181551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05099844v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05520183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of anthropogenic terpenoids in urban secondary pollution under summer conditions by a box modeling approach</w:t>
+                <w:t xml:space="preserve">Diurnal Variation and Health Risk Assessment of Anthropogenic VOCs Concentrations in Abidjan, Côte d'Ivoire: a Comparative Study of Traffic and Domestic Fire Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Farhat</w:t>
+                <w:t xml:space="preserve">Dagaud Julien Eymard Bahino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pailler</w:t>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Camredon</w:t>
+                <w:t xml:space="preserve">Sékou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Maison</w:t>
+                <w:t xml:space="preserve">Madina Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sartelet</w:t>
+                <w:t xml:space="preserve">Marcellin Adon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.574-590. </w:t>
+              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (8), pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ea00112e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s44408-025-00049-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202936v1</w:t>
+                <w:t xml:space="preserve">hal-05204541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal Variation and Health Risk Assessment of Anthropogenic VOCs Concentrations in Abidjan, Côte d'Ivoire: a Comparative Study of Traffic and Domestic Fire Sites</w:t>
+                <w:t xml:space="preserve">Investigating the role of anthropogenic terpenoids in urban secondary pollution under summer conditions by a box modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagaud Julien Eymard Bahino</w:t>
+                <w:t xml:space="preserve">M. Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+                <w:t xml:space="preserve">L. Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sékou Keita</w:t>
+                <w:t xml:space="preserve">M. Camredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madina Doumbia</w:t>
+                <w:t xml:space="preserve">Alice Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcellin Adon</w:t>
+                <w:t xml:space="preserve">K. Sartelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol and Air Quality Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (8), pp.45. </w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.574-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s44408-025-00049-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4ea00112e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05204541v1</w:t>
+                <w:t xml:space="preserve">hal-05202936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silex : une campagne de mesures aéroportées pour l’étude des feux de forêt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to 'Unveiling the organic chemical composition and sources of organic carbon in PM2.5 at an urban site in Greater Cairo (Egypt): A comprehensive analysis of primary and secondary compounds' [Environ. Res. 263-P3 (2024) 120118]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+                <w:t xml:space="preserve">Gihane Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nansi Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pelletier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Quentin Libois</w:t>
+                <w:t xml:space="preserve">Salwa K. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2025-0080⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 265, pp.120495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447426v1</w:t>
+                <w:t xml:space="preserve">insu-05099844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric pollution affects the morphoanatomical and physiological responses of plants in urban Atlantic Forest remnants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Humberto de Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graciele Daiane Diniz Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia Duarte Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Humberto de Araújo</w:t>
+                <w:t xml:space="preserve">Fernanda Anselmo-Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ruiz Brandão da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (8), pp.4567-4587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-025-35952-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silex : une campagne de mesures aéroportées pour l’étude des feux de forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Fourgassie</w:t>
+                <w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Cristo Rodríguez-Pérez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Quentin Libois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105680⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131, pp.011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2025-0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05282105v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the industrial origin of terpenoids in a coastal city in northern France: A source apportionment combining anthropogenic, biogenic, and oxygenated VOC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+                <w:t xml:space="preserve">Comprehensive Health Risk Assessment of PM2.5 Chemical Composition in an Urban Megacity : A Case Study from Greater Cairo Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan R Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nansi Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minas Iakovides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172098⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (10), pp.1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos16101214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550559v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicron aerosol pollution in Greater Cairo (Egypt): A new type of urban haze?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Pikridas</w:t>
+                <w:t xml:space="preserve">Post-traumatic stress disorder in adult population of La Palma (Spain) after the 2021 Tajogaite eruption : Environmental and sociodemographic predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fourgassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Cristo Rodríguez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zwirner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108610⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127, 105680 [13 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2025.105680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525176v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, pp.4129-4155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135443v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light oxygenated volatile organic compound concentrations in an Eastern Mediterranean urban atmosphere rivalling those in megacities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Submicron aerosol pollution in Greater Cairo (Egypt): A new type of urban haze?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyros Bezantakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efstratios Bourtsoukidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iasonas Stavroulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pikridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123797⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.108610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552396v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and chemical processing of volatile organic compounds in boundary layer polluted plumes: Insights from an airborne Q-PTR-MS on-board the French ATR-42 aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+                <w:t xml:space="preserve">Surface energy balance in a suburban area of the megacity of São Paulo - Seasonal variation and closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Jonas Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amauri Pereira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Cardoso da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baye T. P. Thera</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georgia Codato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adalgiza Fornaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 941, pp.173311. </w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.102008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2024.102008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586267v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface energy balance in a suburban area of the megacity of São Paulo - Seasonal variation and closure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light oxygenated volatile organic compound concentrations in an Eastern Mediterranean urban atmosphere rivalling those in megacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Jonas Ferreira</w:t>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amauri Pereira de Oliveira</w:t>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Cardoso da Silveira</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2024.102008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 350, pp.123797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968671v1</w:t>
+                <w:t xml:space="preserve">hal-04552396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VELVET: an enclosure vegetation system to measure BVOC emission fingerprints in temperate and tropical climates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">Composition and chemical processing of volatile organic compounds in boundary layer polluted plumes: Insights from an airborne Q-PTR-MS on-board the French ATR-42 aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baye T. P. Thera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1372931⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 941, pp.173311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578994v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of the variability of reactive trace gases (SO2, NO2 and ozone) in Greater Cairo during dust storm events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salwa Hassan</w:t>
+                <w:t xml:space="preserve">VELVET: an enclosure vegetation system to measure BVOC emission fingerprints in temperate and tropical climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10874-023-09449-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1372931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256553v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental ratios as tracers of the sources of mineral dust in north-eastern Sahara</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Laurent</w:t>
+                <w:t xml:space="preserve">Investigating the industrial origin of terpenoids in a coastal city in northern France: A source apportionment combining anthropogenic, biogenic, and oxygenated VOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13762-023-05077-3⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 928, pp.172098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256544v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Urban Anthropogenic NMVOC Measurements With Representation in Emission Inventories—A Global Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika von Schneidemesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian C Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Denier van der Gon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Crippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Guizzardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022jd037906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trend of diarrhea morbidity rate with climate change: Egypt as a case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mostafa El Nazer</w:t>
+                <w:t xml:space="preserve">Elemental ratios as tracers of the sources of mineral dust in north-eastern Sahara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boraiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El-Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevaillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-22431-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-023-05077-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256524v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquity of anthropogenic terpenoids in cities worldwide: Emission ratios, emission quantification and implications for urban atmospheric chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+                <w:t xml:space="preserve">Temporal trend of diarrhea morbidity rate with climate change: Egypt as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Saad-Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Adel Helmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Samir Ellaithy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Wheida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Nazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022jd037566⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (2), pp.5059-5075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-22431-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030509v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoprene in urban Atlantic forests: Variability, origin, and implications on the air quality of a subtropical megacity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Ubiquity of anthropogenic terpenoids in cities worldwide: Emission ratios, emission quantification and implications for urban atmospheric chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thiago Nogueira</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Panopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153728⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (7), pp.e2022JD037566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022jd037566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574638v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Sources, Precursors, and Processing of Aerosols at a High-Altitude Tropical Site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Statistical analysis of the variability of reactive trace gases (SO2, NO2 and ozone) in Greater Cairo during dust storm events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boraiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mossad El-Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Wheida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El-Nazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00149⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10874-023-09449-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777980v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Dynamical Analysis of Volatile Organic Compounds (VOC) Measurements During the BIO‐MAÏDO Field Campaign (Réunion Island, Indian Ocean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Rocco</w:t>
+                <w:t xml:space="preserve">Evaluation of the Sources, Precursors, and Processing of Aerosols at a High-Altitude Tropical Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021jd035570⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (10), pp.2412-2431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566407v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O3–NOy photochemistry in boundary layer polluted plumes: insights from the MEGAPOLI (Paris), ChArMEx/SAFMED (North West Mediterranean) and DACCIWA (southern West Africa) aircraft campaigns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">High Resolution Dynamical Analysis of Volatile Organic Compounds (VOC) Measurements During the BIO‐MAÏDO Field Campaign (Réunion Island, Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ea00093d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (4), pp.e2021JD035570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021jd035570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670986v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into tropical cloud chemistry in Réunion (Indian Ocean): results from the BIO-MAÏDO campaign</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">O3–NOy photochemistry in boundary layer polluted plumes: insights from the MEGAPOLI (Paris), ChArMEx/SAFMED (North West Mediterranean) and DACCIWA (southern West Africa) aircraft campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baye Thera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-505-2022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (4), pp.659-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ea00093d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543373v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic and biogenic hydrophobic VOCs detected in clouds at the puy de Dôme station using Stir Bar Sorptive Extraction: Deviation from the Henry's law prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Fleuret</w:t>
+                <w:t xml:space="preserve">Insights into tropical cloud chemistry in Réunion (Indian Ocean): results from the BIO-MAÏDO campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2020.104844⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.505-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-505-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454050v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of volatile organic compounds during the OCTAVE campaign: sources and distributions of formaldehyde on Reunion Island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bert Verreyken</w:t>
+                <w:t xml:space="preserve">Isoprene in urban Atlantic forests: Variability, origin, and implications on the air quality of a subtropical megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tailine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giselle Pedrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11020140⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.153728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456442v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One decade of VOCs measurements in São Paulo megacity: Composition, variability, and emission evaluation in a biofuel usage context</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthropogenic and biogenic hydrophobic VOCs detected in clouds at the puy de Dôme station using Stir Bar Sorptive Extraction: Deviation from the Henry's law prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fleuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139790⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.104844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2020.104844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796239v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One decade of VOCs measurements in São Paulo megacity: Composition, variability, and emission evaluation in a biofuel usage context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adalgiza Fornaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-13-3413-2020⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.139790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883526v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of gaseous and particulate emission factors from road transport in a Middle Eastern capital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of volatile organic compounds during the OCTAVE campaign: sources and distributions of formaldehyde on Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crist Amelynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Abdallah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. Salameh</w:t>
+                <w:t xml:space="preserve">Bert Verreyken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102361⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11020140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913603v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and variability of gaseous organic pollution in the port megacity of Istanbul: source attribution, emission ratios, and inventory evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+                <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-15131-2019⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), pp.3413-3445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-3413-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913580v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past (1950–2017) and future (−2100) temperature and precipitation trends in Egypt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of gaseous and particulate emission factors from road transport in a Middle Eastern capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira N. Mostafa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mostafa El Nazer</w:t>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Adel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lamia El Leithy</w:t>
+                <w:t xml:space="preserve">T. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Climate Extremes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wace.2019.100225⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83, pp.102361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311560v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: Two-wheelers as a major driver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Sauvage</w:t>
+                <w:t xml:space="preserve">Past (1950–2017) and future (−2100) temperature and precipitation trends in Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira N. Mostafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Wheida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Nazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Locoge</w:t>
+                <w:t xml:space="preserve">Mona Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gauduin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Perrussel</w:t>
+                <w:t xml:space="preserve">Lamia El Leithy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2018.100003⟩</w:t>
+              <w:t xml:space="preserve">Weather and Climate Extremes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.100225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wace.2019.100225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311573v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic VOCs in Abidjan, southern West Africa: from source quantification to atmospheric impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+                <w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: Two-wheelers as a major driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sekou Keita</w:t>
+                <w:t xml:space="preserve">J. Gauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bahino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cathy Liousse</w:t>
+                <w:t xml:space="preserve">O. Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-11721-2019⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.100003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2018.100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311545v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Traffic Still an Important Emitter of Monoaromatic Organic Compounds in European Urban Areas?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Anthropogenic VOCs in Abidjan, southern West Africa: from source quantification to atmospheric impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boynard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+                <w:t xml:space="preserve">Julien Bahino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Baudic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Gros</w:t>
+                <w:t xml:space="preserve">Cathy Liousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b01408⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (18), pp.11721-11741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-11721-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01756486v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Composition and variability of gaseous organic pollution in the port megacity of Istanbul: source attribution, emission ratios, and inventory evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baye T. P. Thera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie L. Haslett</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Öztürk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 19 (23), pp.15131-15156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-15131-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01575042v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle and VOC emission factor measurements for anthropogenic sources in West Africa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Guinot</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie L. Haslett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (10), pp.7691-7708. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-7691-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.757-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-757-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169151v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01575042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol composition and the contribution of SOA formation over Mediterranean forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Is Traffic Still an Important Emitter of Monoaromatic Organic Compounds in European Urban Areas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Chrit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Brito</w:t>
+                <w:t xml:space="preserve">Valerie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-7041-2018⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (2), pp.513 - 521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b01408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806752v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01756486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the mortality from long-term exposure to outdoor air pollution in megacities: Lessons from the Greater Cairo case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Wheida</w:t>
+                <w:t xml:space="preserve">Particle and VOC emission factor measurements for anthropogenic sources in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Liousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Yoboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Nasser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gehad Abo El Ata</w:t>
+                <w:t xml:space="preserve">Benjamin Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.09.028⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (10), pp.7691-7708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-7691-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568599v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tackling the mortality from long-term exposure to outdoor air pollution in megacities: Lessons from the Greater Cairo case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Wheida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Nazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Dhaini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Gehad Abo El Ata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.223-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299752v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of local production and vertical transport on the organic aerosol budget over Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerosol composition and the contribution of SOA formation over Mediterranean forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Chrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Janssen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Lelieveld</w:t>
+                <w:t xml:space="preserve">Kouji Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JD026402⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (10), pp.7041 - 7056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-7041-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02179077v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic carbon at a remote site of the western Mediterranean Basin: sources and chemistry during the ChArMEx SOP2 field experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Composition of gaseous organic carbon during ECOCEM in Beirut, Lebanon: new observational constraints for VOC anthropogenic emission evaluation in the Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (14), pp.8837 - 8865. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-8837-2017⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.193-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-193-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584197v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient air pollution in beirut: Attributable cancer risk and mortality burden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 280, pp.S95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of gaseous organic carbon during ECOCEM in Beirut, Lebanon: new observational constraints for VOC anthropogenic emission evaluation in the Middle East</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-193-2017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183400v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328697v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NitroMAC: An instrument for the measurement of HONO and intercomparison with a long-path absorption photometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Afif</w:t>
+                <w:t xml:space="preserve">Influence of local production and vertical transport on the organic aerosol budget over Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsimpidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karydis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pozzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Jambert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gregory Eyglunent</w:t>
+                <w:t xml:space="preserve">J. Lelieveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (15), pp.8276-8296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JD026402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577508v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02179077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year levels and trends of non-methane hydrocarbon concentrations observed in ambient air in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Organic carbon at a remote site of the western Mediterranean Basin: sources and chemistry during the ChArMEx SOP2 field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gauduin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pallares</w:t>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.06.059⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (14), pp.8837 - 8865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-8837-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03710553v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safire : des avions au service de la recherche en environnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-year levels and trends of non-methane hydrocarbon concentrations observed in ambient air in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lamorthe</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.263-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.06.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980999v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03710553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-year of NMHCs hourly observations in São Paulo megacity: meteorological and traffic emissions effects in a large ethanol burning context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">NitroMAC: An instrument for the measurement of HONO and intercomparison with a long-path absorption photometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de Fatima Andrade</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory Eyglunent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 142, pp.371-382. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.105-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166725v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of long-term observations of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and CO in megacities and application to constraining emissions inventories</w:t>
+                <w:t xml:space="preserve">Safire : des avions au service de la recherche en environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Hassler</w:t>
+                <w:t xml:space="preserve">Caroline Lamorthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian C. Mcdonald</w:t>
+                <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory J. Frost</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Canonici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (93), pp.30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01371221v1</w:t>
+                <w:t xml:space="preserve">hal-01980999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment vs. emission inventories of non-methane hydrocarbons (NMHC) in an urban area of the Middle East: local and global perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charbel Afif</w:t>
+                <w:t xml:space="preserve">One-year of NMHCs hourly observations in São Paulo megacity: meteorological and traffic emissions effects in a large ethanol burning context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Fatima Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adalgiza Fornaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-3595-2016⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 142, pp.371-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314896v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong HONO formation in a suburban site during snowy days</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charbel Afif</w:t>
+                <w:t xml:space="preserve">Analysis of long-term observations of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and CO in megacities and application to constraining emissions inventories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian C. Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory J. Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Carslaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.06.040⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (18), pp.9920-9930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL069894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01207077v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01371221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ formation and spatial variability of particle number concentration in a European megacity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Sciare</w:t>
+                <w:t xml:space="preserve">Source apportionment vs. emission inventories of non-methane hydrocarbons (NMHC) in an urban area of the Middle East: local and global perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Freutel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (17), pp.10219 - 10237. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-10219-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 16 (5), pp.3595-3607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-3595-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806056v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of secondary organic aerosol in the Paris pollution plume and its impact on surrounding regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ formation and spatial variability of particle number concentration in a European megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pikridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Zhang</w:t>
+                <w:t xml:space="preserve">F. Freutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
+                <w:t xml:space="preserve">S. von Der Weiden-Reinmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (24), pp.13973-13992. </w:t>
+              <w:t xml:space="preserve">, 2015, 15 (17), pp.10219 - 10237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-15-13973-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-10219-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981030v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-road measurements of NMVOCs and NOX: Determination of light-duty vehicles emission factors from tunnel studies in Brussels city center</w:t>
+                <w:t xml:space="preserve">Formation of secondary organic aerosol in the Paris pollution plume and its impact on surrounding regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Ait-Helal</w:t>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beeldens</w:t>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Boonen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Boreave</w:t>
+                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.09.066⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (24), pp.13973-13992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-13973-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277430v1</w:t>
+                <w:t xml:space="preserve">hal-01981030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental pollution in the western Mediterranean basin: vertical profiles of aerosol and trace gases measured over the sea during TRAQA 2012 and SAFMED 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+                <w:t xml:space="preserve">Lionel Doppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Doppler</w:t>
+                <w:t xml:space="preserve">Cécile Gaimoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gaimoz</w:t>
+                <w:t xml:space="preserve">Noël Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (16), pp.9611-9630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-15-9611-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ, satellite measurement and model evidence on the dominant regional contribution to fine particulate matter levels in the Paris megacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+                <w:t xml:space="preserve">On-road measurements of NMVOCs and NOX: Determination of light-duty vehicles emission factors from tunnel studies in Brussels city center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ait-Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S.H. Prévôt</w:t>
+                <w:t xml:space="preserve">A. Beeldens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Drewnick</w:t>
+                <w:t xml:space="preserve">E. Boonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Sciare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Pandis</w:t>
+                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-9577-2015⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.799-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.09.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01285053v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the seasonal NMHC distribution in an urban area of the Middle East during ECOCEM campaigns: very high loadings dominated by local emissions and dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+                <w:t xml:space="preserve">In situ, satellite measurement and model evidence on the dominant regional contribution to fine particulate matter levels in the Paris megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S.H. Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Drewnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Pandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/EN14154⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (16), pp.9577-9591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-9577-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199267v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01285053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of organic tracer compounds in PM2.5 at a semi-urban site in Beirut, Lebanon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Exploring the seasonal NMHC distribution in an urban area of the Middle East during ECOCEM campaigns: very high loadings dominated by local emissions and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Imad El-Haddad</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 143, pp.85-94. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (3), pp.316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/EN14154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01141731v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the unknown HONO daytime source at a European suburban site during the MEGAPOLI summer and winter field campaigns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Strong HONO formation in a suburban site during snowy days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-2805-2014⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, pp.155-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01142138v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01207077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of non-methane hydrocarbons (NMHCs) from anthropogenic sources in Beirut, Lebanon</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the unknown HONO daytime source at a European suburban site during the MEGAPOLI summer and winter field campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Miet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2978-5⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.2805-2822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-2805-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199148v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01142138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal variability of measured anthropogenic non-methane hydrocarbons in urban atmospheres : Implication on emission ratios</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speciation of non-methane hydrocarbons (NMHCs) from anthropogenic sources in Beirut, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.09.039⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (18), pp.10867-10877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2978-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00878765v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile and intermediate volatility organic compounds in suburban Paris: variability, origin and importance for SOA formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Warda Ait-Helal</w:t>
+                <w:t xml:space="preserve">Spatial and seasonal variability of measured anthropogenic non-methane hydrocarbons in urban atmospheres : Implication on emission ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Barletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Meinardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-10439-2014⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82, pp.258-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119963v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the impact of urban emissions on regional aerosol particles: airborne measurements during the MEGAPOLI experiment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Volatile and intermediate volatility organic compounds in suburban Paris: variability, origin and importance for SOA formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warda Ait-Helal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost De A. Gouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (3), pp.1397-1412. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-1397-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14, pp.10439- 10464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-10439-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752029v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and source apportionment of organic aerosol in Beirut, Lebanon, during winter 2012</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Chevaillier</w:t>
+                <w:t xml:space="preserve">Characterizing the impact of urban emissions on regional aerosol particles: airborne measurements during the MEGAPOLI experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2013.831975⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.1397-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-1397-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948593v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol particle measurements at three stationary sites in the megacity of Paris during summer 2009: Meteorology and air mass origin dominate aerosol particle composition and size distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monica Crippa</w:t>
+                <w:t xml:space="preserve">Characterization of organic tracer compounds in PM2.5 at a semi-urban site in Beirut, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El-Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-933-2013⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143, pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089505v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of organic aerosol in the Paris region during the MEGAPOLI summer campaign : evaluation of the volatility-basis-set approach within the CHIMERE model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition and source apportionment of organic aerosol in Beirut, Lebanon, during winter 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Drewnick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Schneider</w:t>
+                <w:t xml:space="preserve">A. Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-5767-2013⟩</w:t>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (11), pp.1258-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2013.831975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862410v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission ratios of anthropogenic volatile organic compounds in northern mid-latitude megacities: Observations versus emission inventories in Los Angeles and Paris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Chevaillier</w:t>
+                <w:t xml:space="preserve">Formation of organic aerosol in the Paris region during the MEGAPOLI summer campaign : evaluation of the volatility-basis-set approach within the CHIMERE model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Drewnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Freutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrd.50059⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (11), pp.5767-5790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-5767-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117331v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling air pollution in Lebanon: evaluation at a suburban site in Beirut in summer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Sartelet</w:t>
+                <w:t xml:space="preserve">Aerosol particle measurements at three stationary sites in the megacity of Paris during summer 2009: Meteorology and air mass origin dominate aerosol particle composition and size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Freutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodi Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Drewnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-L. von Der Weiden-Reinmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Crippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13, pp.5873-5886. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-5873-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 13 (2), pp.933-959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-933-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945405v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical budget analysis in a suburban European site during the MEGAPOLI summer field campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Modeling air pollution in Lebanon: evaluation at a suburban site in Beirut in summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngseob Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sartelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (24), pp.11951-11974. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-12-11951-2012⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 13, pp.5873-5886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-5873-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712273v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and chemistry of formaldehyde by mesoscale convective systems in West Africa during AMMA 2006</w:t>
+                <w:t xml:space="preserve">Emission ratios of anthropogenic volatile organic compounds in northern mid-latitude megacities: Observations versus emission inventories in Los Angeles and Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gilman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ruiz</w:t>
+                <w:t xml:space="preserve">W. Kuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Bechara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Chong</w:t>
+                <w:t xml:space="preserve">N. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 117 (D12), pp.D12301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JD017121⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.2041-2057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrd.50059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708982v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric composition of West Africa: highlights from the AMMA international program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport and chemistry of formaldehyde by mesoscale convective systems in West Africa during AMMA 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline H. Mari</w:t>
+                <w:t xml:space="preserve">Bernard Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire E. Reeves</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maria Dolores Dolores Andrés-Hernández</w:t>
+                <w:t xml:space="preserve">M. Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asl.289⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (D12), pp.D12301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JD017121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569542v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the impact of deep convection on reactive Volatile Organic Compounds in the upper tropical troposphere during the AMMA experiment in West Africa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Radical budget analysis in a suburban European site during the MEGAPOLI summer field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Camredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 10 (21), pp.10321-10334. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-10-10321-2010⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 12 (24), pp.11951-11974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-12-11951-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986892v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and aerosol characterisation of the troposphere over West Africa during the monsoon period as part of AMMA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Atmospheric composition of West Africa: highlights from the AMMA international program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline H. Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire E. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy S. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dolores Dolores Andrés-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-10-7575-2010⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.13-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asl.289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469942v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of regional-scale and convective transports on tropospheric ozone chemistry revealed by aircraft observations during the wet season of the AMMA campaign</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+                <w:t xml:space="preserve">Evidence of the impact of deep convection on reactive Volatile Organic Compounds in the upper tropical troposphere during the AMMA experiment in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.E. Perros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 9 (2), pp.383-411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-9-383-2009⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 10 (21), pp.10321-10334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-10321-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355175v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chemical and aerosol characterisation of the troposphere over West Africa during the monsoon period as part of AMMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. E. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Attié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (16), pp.7575-7601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-7575-2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of regional-scale and convective transports on tropospheric ozone chemistry revealed by aircraft observations during the wet season of the AMMA campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (2), pp.383-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-9-383-2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in Beirut : air quality implication and effects of local emissions and long range transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chelala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Adjizian-Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Quality, Atmosphere &amp; Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (3), pp.167-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11869-008-0022-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00400201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10251,2331 +10519,2331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Secondary Organic Aerosols in an urban forest in São Paulo, Brazil, using CHARON-PTR-ToF-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olatunde Murana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Jamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions and chemistry of industrial and non-industrial anthropogenic terpenoids by combining worldwide urban VOC databases over the last decade: insights from the DATAbASE project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Dusanter</w:t>
+                <w:t xml:space="preserve">Continuous Variation Of VOCs In A Forest Conservation Area: The Pollution In São Paulo Influenced By Biogenic And Anthropogenic Emissions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixin Xian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fombelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junteng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTRIS Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACTRIS, May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">the 6th SINO-FRENCH WORKSHOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Associated Laboratory of Environmental Processes and Remediation (IAL – LEPR), Jul 2024, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637235v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Variation Of VOCs In A Forest Conservation Area: The Pollution In São Paulo Influenced By Biogenic And Anthropogenic Emissions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brugere</w:t>
+                <w:t xml:space="preserve">Emissions and chemistry of industrial and non-industrial anthropogenic terpenoids by combining worldwide urban VOC databases over the last decade: insights from the DATAbASE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 6th SINO-FRENCH WORKSHOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The International Associated Laboratory of Environmental Processes and Remediation (IAL – LEPR), Jul 2024, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">ACTRIS Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACTRIS, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777648v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A interação entre emissões de vegetação e humana e seu efeito na qualidade do ar em São Paulo em um contexto de mudanças climáticas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACTRIS – France GT6 Gaz Trace Réactifs In-situ: modélisation et perspective d’un Service National d'Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Dialogues francolusophones : Villes en temps de crises démocratiques et climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire ACTRIS France-GT6 avec les modélisateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146479v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of the PM2.5 carbonaceous fraction in an urban site in Greater Cairo Area</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sypros Bezantakos</w:t>
+                <w:t xml:space="preserve">Overview of CHARON-PTRMS deployment during the ACROSS campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olatunde Murana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Jamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third annual online scientific workshop – Climate and atmosphere research and innovation in the Eastern Mediterranean and Middle East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Cyprus Institute, Nov 2023, Online, Cyprus</w:t>
+              <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388467v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS – France GT6 Gaz Trace Réactifs In-situ: modélisation et perspective d’un Service National d'Observation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do Anthropogenic Terpenoids mAtter in Atmospheric Chemistry?: highlights from the DATAbASE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ACTRIS France-GT6 avec les modélisateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, En ligne, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union (AGU) General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484499v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of CHARON-PTRMS deployment during the ACROSS campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+                <w:t xml:space="preserve">Speciation of the PM2.5 carbonaceous fraction in an urban site in Greater Cairo Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nansi Fakhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sypros Bezantakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">Third annual online scientific workshop – Climate and atmosphere research and innovation in the Eastern Mediterranean and Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Cyprus Institute, Nov 2023, Online, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251718v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Anthropogenic Terpenoids mAtter in Atmospheric Chemistry?: highlights from the DATAbASE project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+                <w:t xml:space="preserve">A interação entre emissões de vegetação e humana e seu efeito na qualidade do ar em São Paulo em um contexto de mudanças climáticas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amauri Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union (AGU) General Assembly 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t>
+              <w:t xml:space="preserve">7. Dialogues francolusophones : Villes en temps de crises démocratiques et climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494186v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GT6 –Gaz réactifs: Synthèse de 3 sessions d’ateliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution de l’air en milieu méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean: scientific expertise for decision-makers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MISTRALS programme; MedECC; Plan Bleu, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving emission knowledge using high quality monitoring datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Emissions InitiAtive (GEIA) Web conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: two-wheelers as a major driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bologna (ITALY), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions and ageing of volatile organic compounds in West-Africa from their airborne observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 15749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the impact of anthropogenic emissions on biogenic SOA formation above West Africa: results from DACCIWA aircraft field campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 19th EGU General Assembly, EGU2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01660685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-road measurements of VOCs and NOx: determination of light-duty vehicles emission factors from tunnel studies in Brussel city center, 5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Boreave</w:t>
+                <w:t xml:space="preserve">The application of long-term observations of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and CO to constrain a global emissions inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian C. Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Civerolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t>
+              <w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583450v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of long-term observations of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and CO to constrain a global emissions inventory</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Granier</w:t>
+                <w:t xml:space="preserve">On-road measurements of VOCs and NOx: determination of light-duty vehicles emission factors from tunnel studies in Brussel city center, 5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ait-Hetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beeldens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t>
+              <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388174v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chemistry-Aerosol Mediterranean Experiment, ChArMEx: the interplay between anthropogenic and natural emissions in a complex system with high policy impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cholakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th General Assmbly International Union of Geodesy and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Prague, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling perspective of the summer 2013 CHARMEX chemistry intensive campaign : origin of photo-oxidant and aerosol formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arineh Cholakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-10753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QCQA ESCOMPTE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fréjafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ESCOMPTE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00142246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12585,1797 +12853,1797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of semi-volatile organic species in the particulate and gaseous phases in São Paulo, Brazil, and in the vicinity of Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olatunde Murana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Jamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samara Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest fire plumes in the Paris region (France) during summer 2022, the spoor of a schorching summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2023 - The 25th European Geosciences Union General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest fire plumes in the Paris region (France) during summer 2022, the spoor of a schorching summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU European General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the industrial origin of terpenoids in a coastal city in northern France : a source-apportionment approach of Volatile Organic Compounds (VOCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid determination of ultra-traces of PCBs in water based on microextraction and high resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaly Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soilahoudine Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on RECENT ADVANCES IN FOOD ANALYSIS, November 5-8, 2019, Prague, Czech Republic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, prague, Czech Republic. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions in the East Mediterranean/Middle East Region : the case of Lebanon with a focus on road-transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San francisco, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the importance of photochemistry within urban plumes in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye T. P. Thera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. , 20, pp.2018 - 17855, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution, optical properties, and radiative effect of pollution aerosols in the western mediter- ranean basin from TRAQA and SAFMED airborne observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gaimoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gaimoz</w:t>
+                <w:t xml:space="preserve">Noël Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Grand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Aerosol Conference (EAC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France. , p1-aas-aap-050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01387173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of anthropogenic VOC emis- sions from observations in contrasted urban environments: a basis for emission inventory evaluation and the definition of CMIP (Coupled Model Intercomparison Project) historical emission inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Common Future under Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.P-1114-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Biogenic Volatile Organic Compounds on Total OH reactivity at a remote site in the Mediterranean basin during summer 2013, 2014 Biogenic Hydrocarbons and the Atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Zannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Sarda Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinayak Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS mass closure experiments for gaseous and particulate carbons at different sites in Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Werner</w:t>
+                <w:t xml:space="preserve">Characterisation of primary and secondary biogenic volatile organic compounds (BVOCs) in Corsica during the ChArMEx experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerise Kalogridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Plass-Duelmer</w:t>
+                <w:t xml:space="preserve">Bernard Bonsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ACTRIS General Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 2014</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04306146v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of primary and secondary biogenic volatile organic compounds (BVOCs) in Corsica during the ChArMEx experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
+                <w:t xml:space="preserve">ACTRIS mass closure experiments for gaseous and particulate carbons at different sites in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Hoerger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plass-Duelmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, vienne, Austria</w:t>
+              <w:t xml:space="preserve">4th ACTRIS General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632785v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04306146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring atmospheric concentrations of formic, acetic, and butyric acids by PTR-ToFMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International PTR-MS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The project ChArMEx - Chemistry Aerosol Mediterranean Experiment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Athier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGAC 2008 : 10ème conférence internationale sur la chimie de l’atmosphère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14385,703 +14653,703 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summary of recent progress and recommendations for future research regarding air pollution sources, processes, and impacts in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hamonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kanakidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.543-571, 2022, 978-3-030-82384-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic Emissions of Reactive Compounds in the Mediterranean Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye Toulaye P. Thera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Panopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.79-103, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modelling Perspective of the Summer 2013 and 2014 ChArMEx/SAFMED Chemistry Intensive Campaigns: Origin of Photo-Oxidant and Aerosol Formation over the Western Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arineh Cholakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steyn D., Chaumerliac N. (eds) Air Pollution Modeling and its Application XXIV. Springer Proceedings in Complexity. Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-90, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-24478-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4. Air quality and climate in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hamonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezak Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Ancona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean Region Under Climate Change - A Scientific Update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-7099-2219-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Trace Gas Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Mcquaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Schlager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Andrés-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen G Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Wendisch and J.-L. Brenguier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Airborne Measurements for Environmental Research: Methods and Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 3, Wiley-VCH Verlag GmbH &amp; Co. KGaA, Weinheim, Germany., 2013, 9783527409969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527653218.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01335089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15091,147 +15359,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into tropical cloud chemistry at Reunion Island (Indian Ocean): results from the BIO-MAÏDO campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15241,105 +15509,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CARBONE ORGANIQUE GAZEUX TROPOSPHERIQUE : COMPOSITION, SOURCES ET DEVENIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Clermont-Auvergne, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02183302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId498"/>
+      <w:footerReference w:type="default" r:id="rId505"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15486,51 +15754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Farah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Mansour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa K. Hassan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120495" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pailler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sartelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ea00112e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagaud Julien Eymard Bahino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Keita" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Doumbia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Adon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44408-025-00049-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Humberto de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciele Daiane Diniz Soares" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Duarte Mendes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Anselmo-Moreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ruiz Brand&#227;o da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35952-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172098" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525176v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Christodoulou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Bezantakos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Bourtsoukidis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Stavroulas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pikridas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108610" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552396v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123797" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586267v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173311" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Jonas Ferreira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Pereira de Oliveira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cardoso da Silveira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Codato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256553v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boraiy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossad El-Metwally" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wheida" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El-Nazer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Hassan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-023-09449-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256544v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boraiy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Metwally" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-05077-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629412v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika von Schneidemesser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C Mcdonald" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van der Gon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guizzardi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037906" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256524v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Saad-Hussein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Adel Helmy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Samir Ellaithy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Nazer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22431-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037566" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tailine dos Santos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Pedrosa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Coelho" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Nogueira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153728" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03670986v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Thera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ea00093d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454050v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perroux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fleuret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104844" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456442v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11020140" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796239v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139790" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913603v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102361" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913580v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15131-2019" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311560v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira N. Mostafa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Adel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia El Leithy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2019.100225" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311573v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauduin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perrussel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2018.100003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311545v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11721-2019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01756486v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01408" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169151v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7691-2018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Nasser" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Borbon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gehad Abo El Ata" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.09.028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299752v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dhaini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9000-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02179077v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janssen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsimpidi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karydis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pozzer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lelieveld" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD026402" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199504v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.261" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFM6ZC23-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02183400v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-193-2017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328697v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710553v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauduin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallares" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.06.059" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980999v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lamorthe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Canonici" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166725v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Andrade" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371221v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hassler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Mcdonald" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Frost" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Carslaw" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069894" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02314896v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-3595-2016" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207077v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.06.040" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806056v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pikridas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10219-2015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277430v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Helal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeldens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.09.066" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133230v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaimoz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9611-2015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285053v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drewnick" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sciare" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pandis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9577-2015" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199267v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14154" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01141731v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Haddad" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.02.006" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLGX83Z4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199148v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2978-5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878765v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barletta" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Meinardi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.09.039" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCQ2Z7Q6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119963v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost De A. Gouw" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10439-2014" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2013.831975" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089505v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Freutel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drewnick" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-933-2013" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862410v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schneider" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5767-2013" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117331v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kuster" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50059" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00945405v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5873-2013" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708982v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bechara" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aumont" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chong" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017121" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569542v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line H. Mari" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Reeves" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Dolores Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.289" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986892v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechara" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jambert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Perros" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10321-2010" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469942v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Reeves" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7575-2010" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355175v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leclair de Bellevue" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nedelec" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-383-2009" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400201v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chelala" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-008-0022-y" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206896v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637235v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deguillaume" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777648v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Xian" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fombelle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146479v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Oliveira" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Souza" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388467v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sypros Bezantakos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484499v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494186v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484007v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144029v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144214v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482957v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583450v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Hetal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388174v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Civerolo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855492v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142246v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494086v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Carbone" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chiari" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6109" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223896v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278481v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15788" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738301v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilahoudine Allaoui" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482958v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169476v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387173v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183406v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634528v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda Est&#232;ve" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Sinha" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04306146v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Hoerger" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werner" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632785v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863132v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touati" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337152v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221593v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Toulaye P. Thera" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_5" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997305v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_14" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221770v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Alkama" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ancona" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335089v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mcquaid" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schlager" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G Ball" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527653218.ch3" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409642v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-02183302v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Farah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan R Dhaini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Oikonomou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121905" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagaud Julien Eymard Bahino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Keita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Doumbia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Adon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44408-025-00049-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pailler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sartelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ea00112e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Mansour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa K. Hassan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120495" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379682v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Humberto de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciele Daiane Diniz Soares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Duarte Mendes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Anselmo-Moreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ruiz Brand&#227;o da Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35952-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minas Iakovides" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16101214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525176v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Christodoulou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Bezantakos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Bourtsoukidis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Stavroulas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pikridas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108610" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Jonas Ferreira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Pereira de Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cardoso da Silveira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Codato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123797" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173311" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172098" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika von Schneidemesser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C Mcdonald" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van der Gon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guizzardi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037906" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boraiy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Metwally" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-05077-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256524v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Saad-Hussein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Adel Helmy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Samir Ellaithy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wheida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Nazer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22431-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030509v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037566" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boraiy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossad El-Metwally" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El-Nazer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Hassan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-023-09449-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03670986v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Thera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ea00093d" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tailine dos Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Pedrosa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Coelho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Nogueira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153728" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fleuret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104844" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796239v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139790" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11020140" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102361" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira N. Mostafa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Adel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia El Leithy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2019.100225" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauduin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perrussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2018.100003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11721-2019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15131-2019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01756486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01408" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169151v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7691-2018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568599v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Nasser" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Borbon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gehad Abo El Ata" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.09.028" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02183400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-193-2017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199504v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dhaini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.261" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFM6ZC23-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9000-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299752v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02179077v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janssen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsimpidi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karydis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pozzer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lelieveld" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD026402" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710553v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauduin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallares" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.06.059" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980999v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lamorthe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Canonici" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166725v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Andrade" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371221v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hassler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Mcdonald" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Frost" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Carslaw" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069894" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02314896v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-3595-2016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806056v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pikridas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10219-2015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133230v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaimoz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9611-2015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277430v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Helal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeldens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.09.066" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285053v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drewnick" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sciare" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pandis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9577-2015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199267v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14154" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207077v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.06.040" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199148v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2978-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878765v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barletta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Meinardi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.09.039" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCQ2Z7Q6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119963v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost De A. Gouw" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10439-2014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01141731v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Haddad" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.02.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLGX83Z4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948593v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2013.831975" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862410v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drewnick" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schneider" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5767-2013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089505v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Freutel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-933-2013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00945405v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5873-2013" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117331v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kuster" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50059" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708982v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bechara" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aumont" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chong" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017121" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569542v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line H. Mari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Reeves" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Dolores Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.289" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986892v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechara" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jambert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Perros" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10321-2010" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469942v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Reeves" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7575-2010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355175v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leclair de Bellevue" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nedelec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-383-2009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400201v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chelala" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-008-0022-y" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206896v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777648v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Xian" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fombelle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637235v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deguillaume" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484499v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494186v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388467v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sypros Bezantakos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146479v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Oliveira" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Souza" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484007v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144029v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144214v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482957v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388174v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Civerolo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583450v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Hetal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855492v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142246v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494086v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Carbone" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chiari" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6109" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223896v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278481v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15788" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738301v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilahoudine Allaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482958v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169476v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387173v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183406v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634528v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda Est&#232;ve" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Sinha" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632785v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04306146v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Hoerger" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werner" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863132v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touati" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337152v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221593v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Toulaye P. Thera" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_5" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997305v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_14" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221770v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Alkama" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ancona" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335089v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mcquaid" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schlager" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G Ball" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527653218.ch3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409642v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-02183302v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>