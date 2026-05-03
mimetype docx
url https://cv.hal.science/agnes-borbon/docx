--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BIOMASP+ project on biosphere-atmosphere exchanges and their role in air pollution in the subtropical megacity of São Paulo: motivations, methods and preliminary observations</w:t>
+                <w:t xml:space="preserve">Insights into air pollution at an urban site in the Greater Cairo Megacity : Minor PM2.5 sources with significant health risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Eliane Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adalgiza Fornaro</w:t>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amauri P Oliveira</w:t>
+                <w:t xml:space="preserve">Nansi Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia R Souza</w:t>
+                <w:t xml:space="preserve">Hassan R Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel F de Brito</w:t>
+                <w:t xml:space="preserve">Konstantina Oikonomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 373, pp.121905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429213v1</w:t>
+                <w:t xml:space="preserve">hal-05535036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into air pollution at an urban site in the Greater Cairo Megacity : Minor PM2.5 sources with significant health risks</w:t>
+                <w:t xml:space="preserve">The BIOMASP+ project on biosphere-atmosphere exchanges and their role in air pollution in the subtropical megacity of São Paulo: motivations, methods and preliminary observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Farah</w:t>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fadel</w:t>
+                <w:t xml:space="preserve">Adalgiza Fornaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nansi Fakhri</w:t>
+                <w:t xml:space="preserve">Amauri P Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan R Dhaini</w:t>
+                <w:t xml:space="preserve">Silvia R Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantina Oikonomou</w:t>
+                <w:t xml:space="preserve">Joel F de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 373, pp.121905. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 107 (4), pp.E902-E921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2026.121905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535036v1</w:t>
+                <w:t xml:space="preserve">hal-05429213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of volcanic emissions on the air quality during the 2021 volcanic eruption of Tajogaite, La Palma: Implications for population exposure to volcanic pollutants</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,632 +636,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of anthropogenic terpenoids in urban secondary pollution under summer conditions by a box modeling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to 'Unveiling the organic chemical composition and sources of organic carbon in PM2.5 at an urban site in Greater Cairo (Egypt): A comprehensive analysis of primary and secondary compounds' [Environ. Res. 263-P3 (2024) 120118]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Farhat</w:t>
+                <w:t xml:space="preserve">Gihane Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nansi Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pailler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Sartelet</w:t>
+                <w:t xml:space="preserve">Salwa K. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ea00112e⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 265, pp.120495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202936v1</w:t>
+                <w:t xml:space="preserve">insu-05099844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to 'Unveiling the organic chemical composition and sources of organic carbon in PM2.5 at an urban site in Greater Cairo (Egypt): A comprehensive analysis of primary and secondary compounds' [Environ. Res. 263-P3 (2024) 120118]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Fadel</w:t>
+                <w:t xml:space="preserve">Investigating the role of anthropogenic terpenoids in urban secondary pollution under summer conditions by a box modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Camredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gihane Mansour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nansi Fakhri</w:t>
+                <w:t xml:space="preserve">Alice Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa K. Hassan</w:t>
+                <w:t xml:space="preserve">K. Sartelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 265, pp.120495. </w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.574-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4ea00112e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05099844v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pollution affects the morphoanatomical and physiological responses of plants in urban Atlantic Forest remnants</w:t>
+                <w:t xml:space="preserve">Silex : une campagne de mesures aéroportées pour l’étude des feux de forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Humberto de Araújo</w:t>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graciele Daiane Diniz Soares</w:t>
+                <w:t xml:space="preserve">Sophie Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlia Duarte Mendes</w:t>
+                <w:t xml:space="preserve">Quentin Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Anselmo-Moreira</w:t>
+                <w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ruiz Brandão da Costa</w:t>
+                <w:t xml:space="preserve">Quentin Libois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (8), pp.4567-4587. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131, pp.011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-35952-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2025-0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379682v1</w:t>
+                <w:t xml:space="preserve">hal-05447426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silex : une campagne de mesures aéroportées pour l’étude des feux de forêt</w:t>
+                <w:t xml:space="preserve">Atmospheric pollution affects the morphoanatomical and physiological responses of plants in urban Atlantic Forest remnants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+                <w:t xml:space="preserve">Hugo Humberto de Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pelletier</w:t>
+                <w:t xml:space="preserve">Graciele Daiane Diniz Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rodier</w:t>
+                <w:t xml:space="preserve">Júlia Duarte Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t>
+                <w:t xml:space="preserve">Fernanda Anselmo-Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Libois</w:t>
+                <w:t xml:space="preserve">Bruno Ruiz Brandão da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 131, pp.011. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (8), pp.4567-4587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2025-0080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-35952-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447426v1</w:t>
+                <w:t xml:space="preserve">hal-05379682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Health Risk Assessment of PM2.5 Chemical Composition in an Urban Megacity : A Case Study from Greater Cairo Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan R Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nansi Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minas Iakovides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Enrique Fuentes Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Zwirner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 127, 105680 [13 p.]. </w:t>
@@ -1440,295 +1440,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
+                <w:t xml:space="preserve">Submicron aerosol pollution in Greater Cairo (Egypt): A new type of urban haze?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Leriche</w:t>
+                <w:t xml:space="preserve">Aliki Christodoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Spyros Bezantakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+                <w:t xml:space="preserve">Efstratios Bourtsoukidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+                <w:t xml:space="preserve">Iasonas Stavroulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Michael Pikridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, pp.4129-4155. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.108610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135443v4</w:t>
+                <w:t xml:space="preserve">hal-04525176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicron aerosol pollution in Greater Cairo (Egypt): A new type of urban haze?</w:t>
+                <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliki Christodoulou</w:t>
+                <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyros Bezantakos</w:t>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efstratios Bourtsoukidis</w:t>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iasonas Stavroulas</w:t>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Pikridas</w:t>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.108610. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.4129-4155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525176v1</w:t>
+                <w:t xml:space="preserve">hal-04135443v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface energy balance in a suburban area of the megacity of São Paulo - Seasonal variation and closure</w:t>
               </w:r>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Cardoso da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Codato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalgiza Fornaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 56, pp.102008. </w:t>
@@ -1842,261 +1842,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light oxygenated volatile organic compound concentrations in an Eastern Mediterranean urban atmosphere rivalling those in megacities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Composition and chemical processing of volatile organic compounds in boundary layer polluted plumes: Insights from an airborne Q-PTR-MS on-board the French ATR-42 aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baye T. P. Thera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123797⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 941, pp.173311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552396v1</w:t>
+                <w:t xml:space="preserve">hal-04586267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and chemical processing of volatile organic compounds in boundary layer polluted plumes: Insights from an airborne Q-PTR-MS on-board the French ATR-42 aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+                <w:t xml:space="preserve">Light oxygenated volatile organic compound concentrations in an Eastern Mediterranean urban atmosphere rivalling those in megacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baye T. P. Thera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 941, pp.173311. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 350, pp.123797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586267v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VELVET: an enclosure vegetation system to measure BVOC emission fingerprints in temperate and tropical climates</w:t>
               </w:r>
@@ -2121,64 +2121,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, </w:t>
@@ -2229,64 +2229,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the industrial origin of terpenoids in a coastal city in northern France: A source apportionment combining anthropogenic, biogenic, and oxygenated VOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,51 +2752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquity of anthropogenic terpenoids in cities worldwide: Emission ratios, emission quantification and implications for urban atmospheric chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2804,51 +2804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Panopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128 (7), pp.e2022JD037566. </w:t>
@@ -3072,51 +3072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (10), pp.2412-2431. </w:t>
@@ -3180,64 +3180,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3314,51 +3314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye Thera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3850,64 +3850,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalgiza Fornaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.139790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3954,51 +3954,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of volatile organic compounds during the OCTAVE campaign: sources and distributions of formaldehyde on Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4088,64 +4088,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,51 +4248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4650,51 +4650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sekou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bahino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Liousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4745,103 +4745,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and variability of gaseous organic pollution in the port megacity of Istanbul: source attribution, emission ratios, and inventory evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye T. P. Thera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Öztürk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (23), pp.15131-15156. </w:t>
@@ -4918,51 +4918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie L. Haslett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5013,77 +5013,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Traffic Still an Important Emitter of Monoaromatic Organic Compounds in European Urban Areas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5141,791 +5141,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01756486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle and VOC emission factor measurements for anthropogenic sources in West Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathy Liousse</w:t>
+                <w:t xml:space="preserve">Tackling the mortality from long-term exposure to outdoor air pollution in megacities: Lessons from the Greater Cairo case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Wheida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Yoboué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+                <w:t xml:space="preserve">Amira Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Nazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Guinot</w:t>
+                <w:t xml:space="preserve">Agnes Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gehad Abo El Ata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-7691-2018⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.223-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169151v1</w:t>
+                <w:t xml:space="preserve">hal-04568599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling the mortality from long-term exposure to outdoor air pollution in megacities: Lessons from the Greater Cairo case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mostafa El Nazer</w:t>
+                <w:t xml:space="preserve">Aerosol composition and the contribution of SOA formation over Mediterranean forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Borbon</w:t>
+                <w:t xml:space="preserve">Mounir Chrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gehad Abo El Ata</w:t>
+                <w:t xml:space="preserve">Kouji Adachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 160, pp.223-231. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (10), pp.7041 - 7056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.09.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-7041-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568599v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol composition and the contribution of SOA formation over Mediterranean forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Sellegri</w:t>
+                <w:t xml:space="preserve">Particle and VOC emission factor measurements for anthropogenic sources in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Liousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Chrit</w:t>
+                <w:t xml:space="preserve">Véronique Yoboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouji Adachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Brito</w:t>
+                <w:t xml:space="preserve">Benjamin Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (10), pp.7041 - 7056. </w:t>
+              <w:t xml:space="preserve">, 2018, 18 (10), pp.7691-7708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-7041-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-7691-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806752v1</w:t>
+                <w:t xml:space="preserve">hal-02169151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of gaseous organic carbon during ECOCEM in Beirut, Lebanon: new observational constraints for VOC anthropogenic emission evaluation in the Middle East</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Ambient air pollution in beirut: Attributable cancer risk and mortality burden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-193-2017⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 280, pp.S95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183400v1</w:t>
+                <w:t xml:space="preserve">hal-04199504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient air pollution in beirut: Attributable cancer risk and mortality burden</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Composition of gaseous organic carbon during ECOCEM in Beirut, Lebanon: new observational constraints for VOC anthropogenic emission evaluation in the Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.261⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.193-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-193-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04199504v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t>
@@ -5963,103 +5963,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t>
@@ -6257,51 +6257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6359,338 +6359,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year levels and trends of non-methane hydrocarbon concentrations observed in ambient air in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">NitroMAC: An instrument for the measurement of HONO and intercomparison with a long-path absorption photometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gauduin</w:t>
+                <w:t xml:space="preserve">Corinne Jambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pallares</w:t>
+                <w:t xml:space="preserve">Gregory Eyglunent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 141, pp.263-275. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.105-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.06.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03710553v1</w:t>
+                <w:t xml:space="preserve">hal-03577508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NitroMAC: An instrument for the measurement of HONO and intercomparison with a long-path absorption photometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Afif</w:t>
+                <w:t xml:space="preserve">Multi-year levels and trends of non-methane hydrocarbon concentrations observed in ambient air in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Jambert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Julie Gauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Eyglunent</w:t>
+                <w:t xml:space="preserve">Cyril Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40, pp.105-113. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.263-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.06.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577508v1</w:t>
+                <w:t xml:space="preserve">insu-03710553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safire : des avions au service de la recherche en environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lamorthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Schwarzenboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6767,77 +6767,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Fatima Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalgiza Fornaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 142, pp.371-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6910,51 +6910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian C. Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory J. Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Carslaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7005,90 +7005,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source apportionment vs. emission inventories of non-methane hydrocarbons (NMHC) in an urban area of the Middle East: local and global perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7805,90 +7805,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the seasonal NMHC distribution in an urban area of the Middle East during ECOCEM campaigns: very high loadings dominated by local emissions and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7965,77 +7965,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116, pp.155-158. </w:t>
@@ -8086,64 +8086,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the unknown HONO daytime source at a European suburban site during the MEGAPOLI summer and winter field campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Miet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8207,51 +8207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of non-methane hydrocarbons (NMHCs) from anthropogenic sources in Beirut, Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8350,64 +8350,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and seasonal variability of measured anthropogenic non-methane hydrocarbons in urban atmospheres : Implication on emission ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Barletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8496,90 +8496,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile and intermediate volatility organic compounds in suburban Paris: variability, origin and importance for SOA formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warda Ait-Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost De A. Gouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.10439- 10464. </w:t>
@@ -8656,64 +8656,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (3), pp.1397-1412. </w:t>
@@ -8751,64 +8751,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of organic tracer compounds in PM2.5 at a semi-urban site in Beirut, Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8910,51 +8910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and source apportionment of organic aerosol in Beirut, Lebanon, during winter 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9293,325 +9293,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling air pollution in Lebanon: evaluation at a suburban site in Beirut in summer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Waked</w:t>
+                <w:t xml:space="preserve">Emission ratios of anthropogenic volatile organic compounds in northern mid-latitude megacities: Observations versus emission inventories in Los Angeles and Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Seigneur</w:t>
+                <w:t xml:space="preserve">J. Gilman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Couvidat</w:t>
+                <w:t xml:space="preserve">W. Kuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youngseob Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Sartelet</w:t>
+                <w:t xml:space="preserve">N. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-5873-2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.2041-2057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrd.50059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945405v1</w:t>
+                <w:t xml:space="preserve">hal-03117331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission ratios of anthropogenic volatile organic compounds in northern mid-latitude megacities: Observations versus emission inventories in Los Angeles and Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Modeling air pollution in Lebanon: evaluation at a suburban site in Beirut in summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gilman</w:t>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Kuster</w:t>
+                <w:t xml:space="preserve">Youngseob Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Chevaillier</w:t>
+                <w:t xml:space="preserve">Karine Sartelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 118 (4), pp.2041-2057. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.5873-5886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgrd.50059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-5873-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117331v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport and chemistry of formaldehyde by mesoscale convective systems in West Africa during AMMA 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9727,77 +9727,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Camredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (24), pp.11951-11974. </w:t>
@@ -10008,51 +10008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Perros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10125,51 +10125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10367,77 +10367,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in Beirut : air quality implication and effects of local emissions and long range transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chelala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10697,51 +10697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Fombelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junteng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Brugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10783,51 +10783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions and chemistry of industrial and non-industrial anthropogenic terpenoids by combining worldwide urban VOC databases over the last decade: insights from the DATAbASE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10908,64 +10908,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTRIS – France GT6 Gaz Trace Réactifs In-situ: modélisation et perspective d’un Service National d'Observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ACTRIS France-GT6 avec les modélisateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11128,64 +11128,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Anthropogenic Terpenoids mAtter in Atmospheric Chemistry?: highlights from the DATAbASE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11234,333 +11234,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of the PM2.5 carbonaceous fraction in an urban site in Greater Cairo Area</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Fadel</w:t>
+                <w:t xml:space="preserve">A interação entre emissões de vegetação e humana e seu efeito na qualidade do ar em São Paulo em um contexto de mudanças climáticas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nansi Fakhry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aliki Christodoulou</w:t>
+                <w:t xml:space="preserve">Amauri Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sypros Bezantakos</w:t>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third annual online scientific workshop – Climate and atmosphere research and innovation in the Eastern Mediterranean and Middle East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Cyprus Institute, Nov 2023, Online, Cyprus</w:t>
+              <w:t xml:space="preserve">7. Dialogues francolusophones : Villes en temps de crises démocratiques et climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388467v1</w:t>
+                <w:t xml:space="preserve">hal-04146479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A interação entre emissões de vegetação e humana e seu efeito na qualidade do ar em São Paulo em um contexto de mudanças climáticas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amauri Oliveira</w:t>
+                <w:t xml:space="preserve">Speciation of the PM2.5 carbonaceous fraction in an urban site in Greater Cairo Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Staudt</w:t>
+                <w:t xml:space="preserve">Nansi Fakhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Christodoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Souza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+                <w:t xml:space="preserve">Sypros Bezantakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Dialogues francolusophones : Villes en temps de crises démocratiques et climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Third annual online scientific workshop – Climate and atmosphere research and innovation in the Eastern Mediterranean and Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Cyprus Institute, Nov 2023, Online, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146479v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GT6 –Gaz réactifs: Synthèse de 3 sessions d’ateliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11710,77 +11710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving emission knowledge using high quality monitoring datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11835,51 +11835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: two-wheelers as a major driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11973,51 +11973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions and ageing of volatile organic compounds in West-Africa from their airborne observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12111,51 +12111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12204,277 +12204,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01660685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application of long-term observations of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and CO to constrain a global emissions inventory</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-road measurements of VOCs and NOx: determination of light-duty vehicles emission factors from tunnel studies in Brussel city center, 5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Civerolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Granier</w:t>
+                <w:t xml:space="preserve">W. Ait-Hetal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beeldens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t>
+              <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388174v1</w:t>
+                <w:t xml:space="preserve">hal-03583450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-road measurements of VOCs and NOx: determination of light-duty vehicles emission factors from tunnel studies in Brussel city center, 5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The application of long-term observations of NO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; and CO to constrain a global emissions inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian C. Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Civerolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Ait-Hetal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Boreave</w:t>
+                <w:t xml:space="preserve">Claire Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t>
+              <w:t xml:space="preserve">IGAC 2016 Science Conference (International Global Atmospheric Chemistry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Breckenridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583450v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chemistry-Aerosol Mediterranean Experiment, ChArMEx: the interplay between anthropogenic and natural emissions in a complex system with high policy impact</w:t>
               </w:r>
@@ -12637,51 +12637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-10753</w:t>
@@ -12736,51 +12736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fréjafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13273,51 +13273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the industrial origin of terpenoids in a coastal city in northern France : a source-apportionment approach of Volatile Organic Compounds (VOCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13562,51 +13562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San francisco, USA, United States</w:t>
@@ -13635,90 +13635,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the importance of photochemistry within urban plumes in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye T. P. Thera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13898,51 +13898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of anthropogenic VOC emis- sions from observations in contrasted urban environments: a basis for emission inventory evaluation and the definition of CMIP (Coupled Model Intercomparison Project) historical emission inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14424,64 +14424,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International PTR-MS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Obergurgl, Austria</w:t>
@@ -14693,51 +14693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hamonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kanakidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14814,77 +14814,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic Emissions of Reactive Compounds in the Mediterranean Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye Toulaye P. Thera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14996,51 +14996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Petetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Steyn D., Chaumerliac N. (eds) Air Pollution Modeling and its Application XXIV. Springer Proceedings in Complexity. Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-90, 2016, </w:t>
@@ -15104,51 +15104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hamonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezak Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15255,51 +15255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Andrés-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen G Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Wendisch and J.-L. Brenguier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Airborne Measurements for Environmental Research: Methods and Instruments</w:t>
@@ -15523,51 +15523,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE CARBONE ORGANIQUE GAZEUX TROPOSPHERIQUE : COMPOSITION, SOURCES ET DEVENIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Clermont-Auvergne, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15754,51 +15754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Farah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan R Dhaini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Oikonomou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121905" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagaud Julien Eymard Bahino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Keita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Doumbia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Adon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44408-025-00049-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pailler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sartelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ea00112e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Mansour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa K. Hassan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120495" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379682v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Humberto de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciele Daiane Diniz Soares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Duarte Mendes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Anselmo-Moreira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ruiz Brand&#227;o da Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35952-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minas Iakovides" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16101214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525176v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Christodoulou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Bezantakos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Bourtsoukidis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Stavroulas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pikridas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108610" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Jonas Ferreira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Pereira de Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cardoso da Silveira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Codato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123797" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586267v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173311" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172098" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika von Schneidemesser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C Mcdonald" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van der Gon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guizzardi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037906" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boraiy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Metwally" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-05077-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256524v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Saad-Hussein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Adel Helmy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Samir Ellaithy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wheida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Nazer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22431-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030509v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037566" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boraiy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossad El-Metwally" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El-Nazer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Hassan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-023-09449-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03670986v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Thera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ea00093d" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tailine dos Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Pedrosa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Coelho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Nogueira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153728" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fleuret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104844" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796239v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139790" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11020140" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102361" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira N. Mostafa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Adel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia El Leithy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2019.100225" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauduin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perrussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2018.100003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11721-2019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15131-2019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01756486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01408" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169151v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7691-2018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568599v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Nasser" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Borbon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gehad Abo El Ata" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.09.028" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02183400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-193-2017" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199504v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dhaini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.261" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFM6ZC23-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9000-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299752v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02179077v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janssen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsimpidi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karydis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pozzer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lelieveld" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD026402" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710553v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauduin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallares" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.06.059" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980999v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lamorthe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Canonici" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166725v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Andrade" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371221v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hassler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Mcdonald" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Frost" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Carslaw" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069894" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02314896v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-3595-2016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806056v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pikridas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10219-2015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133230v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaimoz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9611-2015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277430v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Helal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeldens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.09.066" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285053v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drewnick" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sciare" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pandis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9577-2015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199267v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14154" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207077v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.06.040" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199148v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2978-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878765v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barletta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Meinardi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.09.039" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCQ2Z7Q6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119963v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost De A. Gouw" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10439-2014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01141731v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Haddad" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.02.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLGX83Z4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948593v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2013.831975" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862410v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drewnick" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schneider" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5767-2013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089505v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Freutel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-933-2013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00945405v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5873-2013" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117331v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kuster" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50059" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708982v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bechara" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aumont" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chong" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017121" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569542v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line H. Mari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Reeves" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Dolores Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.289" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986892v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechara" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jambert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Perros" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10321-2010" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469942v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Reeves" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7575-2010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355175v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leclair de Bellevue" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nedelec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-383-2009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400201v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chelala" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-008-0022-y" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206896v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777648v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Xian" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fombelle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637235v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deguillaume" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484499v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494186v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388467v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sypros Bezantakos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146479v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Oliveira" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Souza" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484007v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144029v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144214v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482957v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388174v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Civerolo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583450v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Hetal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855492v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142246v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494086v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Carbone" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chiari" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6109" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223896v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278481v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15788" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738301v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilahoudine Allaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482958v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169476v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387173v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183406v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634528v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda Est&#232;ve" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Sinha" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632785v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04306146v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Hoerger" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werner" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863132v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touati" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337152v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221593v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Toulaye P. Thera" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_5" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997305v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_14" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221770v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Alkama" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ancona" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335089v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mcquaid" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schlager" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G Ball" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527653218.ch3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409642v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-02183302v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Farah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan R Dhaini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Oikonomou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121905" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagaud Julien Eymard Bahino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Keita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Doumbia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Adon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44408-025-00049-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Mansour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa K. Hassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120495" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202936v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pailler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sartelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ea00112e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Humberto de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciele Daiane Diniz Soares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Duarte Mendes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Anselmo-Moreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ruiz Brand&#227;o da Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35952-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minas Iakovides" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16101214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Christodoulou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Bezantakos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Bourtsoukidis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Stavroulas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pikridas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108610" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Jonas Ferreira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Pereira de Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cardoso da Silveira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Codato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173311" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552396v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123797" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172098" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika von Schneidemesser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C Mcdonald" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van der Gon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guizzardi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037906" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boraiy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Metwally" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-05077-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256524v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Saad-Hussein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Adel Helmy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Samir Ellaithy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wheida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Nazer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22431-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030509v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037566" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boraiy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossad El-Metwally" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El-Nazer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Hassan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-023-09449-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03670986v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Thera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ea00093d" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tailine dos Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Pedrosa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Coelho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Nogueira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153728" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fleuret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104844" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796239v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139790" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11020140" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102361" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira N. Mostafa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Adel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia El Leithy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2019.100225" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauduin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perrussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2018.100003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11721-2019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15131-2019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01756486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01408" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568599v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Nasser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Borbon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gehad Abo El Ata" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.09.028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169151v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7691-2018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dhaini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.261" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFM6ZC23-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02183400v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-193-2017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9000-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299752v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02179077v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janssen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsimpidi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karydis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pozzer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lelieveld" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD026402" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710553v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauduin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallares" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.06.059" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980999v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lamorthe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Canonici" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166725v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Andrade" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371221v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hassler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Mcdonald" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Frost" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Carslaw" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069894" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02314896v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-3595-2016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806056v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pikridas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10219-2015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133230v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaimoz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9611-2015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277430v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Helal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeldens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.09.066" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285053v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drewnick" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sciare" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pandis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9577-2015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199267v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14154" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207077v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.06.040" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199148v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2978-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878765v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barletta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Meinardi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.09.039" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCQ2Z7Q6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119963v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost De A. Gouw" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10439-2014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01141731v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Haddad" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.02.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLGX83Z4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948593v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2013.831975" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862410v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drewnick" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schneider" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5767-2013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089505v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Freutel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-933-2013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117331v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kuster" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50059" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00945405v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5873-2013" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708982v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bechara" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aumont" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chong" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017121" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569542v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line H. Mari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Reeves" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Dolores Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.289" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986892v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechara" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jambert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Perros" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10321-2010" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469942v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Reeves" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7575-2010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355175v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leclair de Bellevue" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nedelec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-383-2009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400201v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chelala" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-008-0022-y" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206896v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777648v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Xian" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fombelle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637235v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deguillaume" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484499v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494186v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146479v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Oliveira" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Souza" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388467v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhry" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sypros Bezantakos" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484007v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144029v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144214v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482957v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583450v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Hetal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388174v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Civerolo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855492v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142246v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494086v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Carbone" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chiari" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6109" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223896v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278481v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15788" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738301v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilahoudine Allaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482958v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169476v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387173v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183406v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634528v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda Est&#232;ve" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Sinha" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632785v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04306146v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Hoerger" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werner" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863132v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touati" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337152v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221593v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Toulaye P. Thera" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_5" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997305v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_14" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221770v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Alkama" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ancona" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335089v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mcquaid" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schlager" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G Ball" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527653218.ch3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409642v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-02183302v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>