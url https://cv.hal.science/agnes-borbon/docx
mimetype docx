--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to 'Unveiling the organic chemical composition and sources of organic carbon in PM2.5 at an urban site in Greater Cairo (Egypt): A comprehensive analysis of primary and secondary compounds' [Environ. Res. 263-P3 (2024) 120118]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the role of anthropogenic terpenoids in urban secondary pollution under summer conditions by a box modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gihane Mansour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nansi Fakhri</w:t>
+                <w:t xml:space="preserve">M. Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa K. Hassan</w:t>
+                <w:t xml:space="preserve">L. Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Camredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sartelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120495⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.574-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ea00112e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05099844v1</w:t>
+                <w:t xml:space="preserve">hal-05202936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of anthropogenic terpenoids in urban secondary pollution under summer conditions by a box modeling approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Camredon</w:t>
+                <w:t xml:space="preserve">Corrigendum to 'Unveiling the organic chemical composition and sources of organic carbon in PM2.5 at an urban site in Greater Cairo (Egypt): A comprehensive analysis of primary and secondary compounds' [Environ. Res. 263-P3 (2024) 120118]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Maison</w:t>
+                <w:t xml:space="preserve">Gihane Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nansi Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sartelet</w:t>
+                <w:t xml:space="preserve">Salwa K. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.574-590. </w:t>
+              <w:t xml:space="preserve">Environmental Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 265, pp.120495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4ea00112e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202936v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05099844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silex : une campagne de mesures aéroportées pour l’étude des feux de forêt</w:t>
               </w:r>
@@ -1440,2578 +1440,2578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicron aerosol pollution in Greater Cairo (Egypt): A new type of urban haze?</w:t>
+                <w:t xml:space="preserve">Investigating the industrial origin of terpenoids in a coastal city in northern France: A source apportionment combining anthropogenic, biogenic, and oxygenated VOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliki Christodoulou</w:t>
+                <w:t xml:space="preserve">Mariana Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyros Bezantakos</w:t>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efstratios Bourtsoukidis</w:t>
+                <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iasonas Stavroulas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Pikridas</w:t>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108610⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 928, pp.172098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525176v1</w:t>
+                <w:t xml:space="preserve">hal-04550559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Submicron aerosol pollution in Greater Cairo (Egypt): A new type of urban haze?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Leriche</w:t>
+                <w:t xml:space="preserve">Spyros Bezantakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Efstratios Bourtsoukidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+                <w:t xml:space="preserve">Iasonas Stavroulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Burnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Michael Pikridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.108610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135443v4</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface energy balance in a suburban area of the megacity of São Paulo - Seasonal variation and closure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Jonas Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Jonas Ferreira</w:t>
+                <w:t xml:space="preserve">Amauri Pereira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amauri Pereira de Oliveira</w:t>
+                <w:t xml:space="preserve">Lucas Cardoso da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Codato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalgiza Fornaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 56, pp.102008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.uclim.2024.102008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and chemical processing of volatile organic compounds in boundary layer polluted plumes: Insights from an airborne Q-PTR-MS on-board the French ATR-42 aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+                <w:t xml:space="preserve">Measurement Report: Bio-physicochemistry of tropical clouds at Maïdo (Réunion Island, Indian Ocean): overview of results from the BIO-MAÏDO campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baye T. P. Thera</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173311⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.4129-4155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-4129-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586267v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135443v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light oxygenated volatile organic compound concentrations in an Eastern Mediterranean urban atmosphere rivalling those in megacities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition and chemical processing of volatile organic compounds in boundary layer polluted plumes: Insights from an airborne Q-PTR-MS on-board the French ATR-42 aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baye T. P. Thera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123797⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 941, pp.173311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552396v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VELVET: an enclosure vegetation system to measure BVOC emission fingerprints in temperate and tropical climates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Rocco</w:t>
+                <w:t xml:space="preserve">Light oxygenated volatile organic compound concentrations in an Eastern Mediterranean urban atmosphere rivalling those in megacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Brugere</w:t>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Magand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 350, pp.123797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1372931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578994v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the industrial origin of terpenoids in a coastal city in northern France: A source apportionment combining anthropogenic, biogenic, and oxygenated VOC</w:t>
+                <w:t xml:space="preserve">VELVET: an enclosure vegetation system to measure BVOC emission fingerprints in temperate and tropical climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Farhat</w:t>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 928, pp.172098. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1372931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550559v1</w:t>
+                <w:t xml:space="preserve">hal-04578994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Urban Anthropogenic NMVOC Measurements With Representation in Emission Inventories—A Global Perspective</w:t>
+                <w:t xml:space="preserve">Statistical analysis of the variability of reactive trace gases (SO2, NO2 and ozone) in Greater Cairo during dust storm events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika von Schneidemesser</w:t>
+                <w:t xml:space="preserve">Mohamed Boraiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian C Mcdonald</w:t>
+                <w:t xml:space="preserve">Mossad El-Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Denier van der Gon</w:t>
+                <w:t xml:space="preserve">Ali Wheida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Crippa</w:t>
+                <w:t xml:space="preserve">Mostafa El-Nazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Guizzardi</w:t>
+                <w:t xml:space="preserve">Salwa Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022jd037906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10874-023-09449-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629412v1</w:t>
+                <w:t xml:space="preserve">hal-04256553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental ratios as tracers of the sources of mineral dust in north-eastern Sahara</w:t>
+                <w:t xml:space="preserve">Comparing Urban Anthropogenic NMVOC Measurements With Representation in Emission Inventories—A Global Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boraiy</w:t>
+                <w:t xml:space="preserve">Erika von Schneidemesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El-Metwally</w:t>
+                <w:t xml:space="preserve">Brian C Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borbon</w:t>
+                <w:t xml:space="preserve">Hugo Denier van der Gon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chevaillier</w:t>
+                <w:t xml:space="preserve">Monica Crippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Laurent</w:t>
+                <w:t xml:space="preserve">Diego Guizzardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13762-023-05077-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022jd037906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256544v1</w:t>
+                <w:t xml:space="preserve">hal-04629412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trend of diarrhea morbidity rate with climate change: Egypt as a case study</w:t>
+                <w:t xml:space="preserve">Elemental ratios as tracers of the sources of mineral dust in north-eastern Sahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Saad-Hussein</w:t>
+                <w:t xml:space="preserve">M. Boraiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Adel Helmy</w:t>
+                <w:t xml:space="preserve">M. El-Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Samir Ellaithy</w:t>
+                <w:t xml:space="preserve">A. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Wheida</w:t>
+                <w:t xml:space="preserve">S. Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa El Nazer</w:t>
+                <w:t xml:space="preserve">B. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (2), pp.5059-5075. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-22431-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13762-023-05077-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256524v1</w:t>
+                <w:t xml:space="preserve">hal-04256544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquity of anthropogenic terpenoids in cities worldwide: Emission ratios, emission quantification and implications for urban atmospheric chemistry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal trend of diarrhea morbidity rate with climate change: Egypt as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Panopoulou</w:t>
+                <w:t xml:space="preserve">Amal Saad-Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+                <w:t xml:space="preserve">Mona Adel Helmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Samir Ellaithy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Wheida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Nazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022jd037566⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (2), pp.5059-5075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-22431-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030509v1</w:t>
+                <w:t xml:space="preserve">hal-04256524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of the variability of reactive trace gases (SO2, NO2 and ozone) in Greater Cairo during dust storm events</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Wheida</w:t>
+                <w:t xml:space="preserve">Ubiquity of anthropogenic terpenoids in cities worldwide: Emission ratios, emission quantification and implications for urban atmospheric chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa El-Nazer</w:t>
+                <w:t xml:space="preserve">Anastasia Panopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa Hassan</w:t>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (7), pp.e2022JD037566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10874-023-09449-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022jd037566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256553v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Sources, Precursors, and Processing of Aerosols at a High-Altitude Tropical Site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isoprene in urban Atlantic forests: Variability, origin, and implications on the air quality of a subtropical megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tailine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Giselle Pedrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Monique Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00149⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.153728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777980v1</w:t>
+                <w:t xml:space="preserve">hal-03574638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Dynamical Analysis of Volatile Organic Compounds (VOC) Measurements During the BIO‐MAÏDO Field Campaign (Réunion Island, Indian Ocean)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the Sources, Precursors, and Processing of Aerosols at a High-Altitude Tropical Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chevassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (10), pp.2412-2431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021jd035570⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03566407v1</w:t>
+                <w:t xml:space="preserve">hal-03777980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O3–NOy photochemistry in boundary layer polluted plumes: insights from the MEGAPOLI (Paris), ChArMEx/SAFMED (North West Mediterranean) and DACCIWA (southern West Africa) aircraft campaigns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Resolution Dynamical Analysis of Volatile Organic Compounds (VOC) Measurements During the BIO‐MAÏDO Field Campaign (Réunion Island, Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baye Thera</w:t>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (4), pp.e2021JD035570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021jd035570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ea00093d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03670986v2</w:t>
+                <w:t xml:space="preserve">hal-03566407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into tropical cloud chemistry in Réunion (Indian Ocean): results from the BIO-MAÏDO campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O3–NOy photochemistry in boundary layer polluted plumes: insights from the MEGAPOLI (Paris), ChArMEx/SAFMED (North West Mediterranean) and DACCIWA (southern West Africa) aircraft campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baye Thera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelica Bianco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-505-2022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (4), pp.659-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ea00093d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543373v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoprene in urban Atlantic forests: Variability, origin, and implications on the air quality of a subtropical megacity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into tropical cloud chemistry in Réunion (Indian Ocean): results from the BIO-MAÏDO campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giselle Pedrosa</w:t>
+                <w:t xml:space="preserve">Pascal Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Coelho</w:t>
+                <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Nogueira</w:t>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.153728. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.505-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-505-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574638v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic and biogenic hydrophobic VOCs detected in clouds at the puy de Dôme station using Stir Bar Sorptive Extraction: Deviation from the Henry's law prediction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One decade of VOCs measurements in São Paulo megacity: Composition, variability, and emission evaluation in a biofuel usage context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Nogueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adalgiza Fornaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2020.104844⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.139790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454050v1</w:t>
+                <w:t xml:space="preserve">hal-02796239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One decade of VOCs measurements in São Paulo megacity: Composition, variability, and emission evaluation in a biofuel usage context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+                <w:t xml:space="preserve">Anthropogenic and biogenic hydrophobic VOCs detected in clouds at the puy de Dôme station using Stir Bar Sorptive Extraction: Deviation from the Henry's law prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Nogueira</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angelica Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.139790. </w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.104844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2020.104844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796239v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of volatile organic compounds during the OCTAVE campaign: sources and distributions of formaldehyde on Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crist Amelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4075,77 +4075,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cézeaux-Aulnat-Opme-Puy De Dôme: a multi-site for the long-term survey of the tropospheric composition and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Sellegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4337,563 +4337,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past (1950–2017) and future (−2100) temperature and precipitation trends in Egypt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition and variability of gaseous organic pollution in the port megacity of Istanbul: source attribution, emission ratios, and inventory evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baye T. P. Thera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira N. Mostafa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lamia El Leithy</w:t>
+                <w:t xml:space="preserve">Fatma Öztürk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather and Climate Extremes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wace.2019.100225⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (23), pp.15131-15156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-15131-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311560v1</w:t>
+                <w:t xml:space="preserve">hal-02913580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: Two-wheelers as a major driver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Sauvage</w:t>
+                <w:t xml:space="preserve">Past (1950–2017) and future (−2100) temperature and precipitation trends in Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira N. Mostafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Wheida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Nazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Locoge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Perrussel</w:t>
+                <w:t xml:space="preserve">Lamia El Leithy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2018.100003⟩</w:t>
+              <w:t xml:space="preserve">Weather and Climate Extremes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.100225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wace.2019.100225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311573v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic VOCs in Abidjan, southern West Africa: from source quantification to atmospheric impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+                <w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: Two-wheelers as a major driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sekou Keita</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cathy Liousse</w:t>
+                <w:t xml:space="preserve">O. Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-11721-2019⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.100003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2018.100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311545v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and variability of gaseous organic pollution in the port megacity of Istanbul: source attribution, emission ratios, and inventory evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthropogenic VOCs in Abidjan, southern West Africa: from source quantification to atmospheric impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bahino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Öztürk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+                <w:t xml:space="preserve">Cathy Liousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (23), pp.15131-15156. </w:t>
+              <w:t xml:space="preserve">, 2019, 19 (18), pp.11721-11741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-19-15131-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-11721-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913580v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the role of anthropogenic and biogenic sources on PM&amp;lt;sub&amp;gt;1&amp;lt;/sub&amp;gt;over southern West Africa using aircraft measurements</w:t>
               </w:r>
@@ -5039,51 +5039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5147,77 +5147,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling the mortality from long-term exposure to outdoor air pollution in megacities: Lessons from the Greater Cairo case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Wheida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa El Nazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5415,64 +5415,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle and VOC emission factor measurements for anthropogenic sources in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sekou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Liousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Yoboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5543,912 +5543,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient air pollution in beirut: Attributable cancer risk and mortality burden</w:t>
+                <w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 280, pp.S95. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199504v1</w:t>
+                <w:t xml:space="preserve">hal-04299752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of gaseous organic carbon during ECOCEM in Beirut, Lebanon: new observational constraints for VOC anthropogenic emission evaluation in the Middle East</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+                <w:t xml:space="preserve">Influence of local production and vertical transport on the organic aerosol budget over Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Leonardis</w:t>
+                <w:t xml:space="preserve">A. Tsimpidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karydis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pozzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lelieveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-193-2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (15), pp.8276-8296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JD026402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183400v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02179077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Organic carbon at a remote site of the western Mediterranean Basin: sources and chemistry during the ChArMEx SOP2 field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (14), pp.8837 - 8865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-8837-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328697v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t>
+                <w:t xml:space="preserve">Ambient air pollution in beirut: Attributable cancer risk and mortality burden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 280, pp.S95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299752v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of local production and vertical transport on the organic aerosol budget over Paris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Lelieveld</w:t>
+                <w:t xml:space="preserve">Composition of gaseous organic carbon during ECOCEM in Beirut, Lebanon: new observational constraints for VOC anthropogenic emission evaluation in the Middle East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.193-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-193-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JD026402⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02179077v1</w:t>
+                <w:t xml:space="preserve">hal-02183400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic carbon at a remote site of the western Mediterranean Basin: sources and chemistry during the ChArMEx SOP2 field experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+                <w:t xml:space="preserve">Quantitative cancer risk assessment and local mortality burden for ambient air pollution in an eastern Mediterranean City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Dhaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-8837-2017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (16), pp.14151-14162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9000-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584197v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NitroMAC: An instrument for the measurement of HONO and intercomparison with a long-path absorption photometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Eyglunent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6512,51 +6512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year levels and trends of non-methane hydrocarbon concentrations observed in ambient air in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6754,51 +6754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-year of NMHCs hourly observations in São Paulo megacity: meteorological and traffic emissions effects in a large ethanol burning context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7005,77 +7005,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source apportionment vs. emission inventories of non-methane hydrocarbons (NMHC) in an urban area of the Middle East: local and global perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7129,1871 +7129,1871 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ formation and spatial variability of particle number concentration in a European megacity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. von Der Weiden-Reinmüller</w:t>
+                <w:t xml:space="preserve">Strong HONO formation in a suburban site during snowy days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-10219-2015⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, pp.155-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806056v1</w:t>
+                <w:t xml:space="preserve">insu-01207077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of secondary organic aerosol in the Paris pollution plume and its impact on surrounding regions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
+                <w:t xml:space="preserve">Continental pollution in the western Mediterranean basin: vertical profiles of aerosol and trace gases measured over the sea during TRAQA 2012 and SAFMED 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gaimoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (24), pp.13973-13992. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-13973-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 15 (16), pp.9611-9630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-9611-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981030v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental pollution in the western Mediterranean basin: vertical profiles of aerosol and trace gases measured over the sea during TRAQA 2012 and SAFMED 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ formation and spatial variability of particle number concentration in a European megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pikridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Freutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Doppler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+                <w:t xml:space="preserve">S. von Der Weiden-Reinmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (16), pp.9611-9630. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-9611-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 15 (17), pp.10219 - 10237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-10219-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133230v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-road measurements of NMVOCs and NOX: Determination of light-duty vehicles emission factors from tunnel studies in Brussels city center</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Boreave</w:t>
+                <w:t xml:space="preserve">Formation of secondary organic aerosol in the Paris pollution plume and its impact on surrounding regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.09.066⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (24), pp.13973-13992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-13973-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277430v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ, satellite measurement and model evidence on the dominant regional contribution to fine particulate matter levels in the Paris megacity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Pandis</w:t>
+                <w:t xml:space="preserve">On-road measurements of NMVOCs and NOX: Determination of light-duty vehicles emission factors from tunnel studies in Brussels city center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ait-Helal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beeldens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-9577-2015⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.799-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.09.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01285053v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the seasonal NMHC distribution in an urban area of the Middle East during ECOCEM campaigns: very high loadings dominated by local emissions and dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+                <w:t xml:space="preserve">In situ, satellite measurement and model evidence on the dominant regional contribution to fine particulate matter levels in the Paris megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S.H. Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Drewnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Pandis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (3), pp.316. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (16), pp.9577-9591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/EN14154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-9577-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199267v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01285053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong HONO formation in a suburban site during snowy days</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Exploring the seasonal NMHC distribution in an urban area of the Middle East during ECOCEM campaigns: very high loadings dominated by local emissions and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 116, pp.155-158. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (3), pp.316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.06.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/EN14154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01207077v1</w:t>
+                <w:t xml:space="preserve">hal-04199267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the unknown HONO daytime source at a European suburban site during the MEGAPOLI summer and winter field campaigns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Characterization of organic tracer compounds in PM2.5 at a semi-urban site in Beirut, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Miet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El-Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-2805-2014⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 143, pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01142138v1</w:t>
+                <w:t xml:space="preserve">hal-01141731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of non-methane hydrocarbons (NMHCs) from anthropogenic sources in Beirut, Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the unknown HONO daytime source at a European suburban site during the MEGAPOLI summer and winter field campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Salameh</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Miet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2978-5⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.2805-2822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-2805-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199148v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01142138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal variability of measured anthropogenic non-methane hydrocarbons in urban atmospheres : Implication on emission ratios</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Speciation of non-methane hydrocarbons (NMHCs) from anthropogenic sources in Beirut, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.09.039⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (18), pp.10867-10877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2978-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00878765v1</w:t>
+                <w:t xml:space="preserve">hal-04199148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile and intermediate volatility organic compounds in suburban Paris: variability, origin and importance for SOA formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Warda Ait-Helal</w:t>
+                <w:t xml:space="preserve">Spatial and seasonal variability of measured anthropogenic non-methane hydrocarbons in urban atmospheres : Implication on emission ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost De A. Gouw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+                <w:t xml:space="preserve">Barbara Barletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Meinardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-10439-2014⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82, pp.258-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119963v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the impact of urban emissions on regional aerosol particles: airborne measurements during the MEGAPOLI experiment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Volatile and intermediate volatility organic compounds in suburban Paris: variability, origin and importance for SOA formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warda Ait-Helal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost De A. Gouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (3), pp.1397-1412. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 14, pp.10439- 10464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-10439-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-14-1397-2014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03752029v1</w:t>
+                <w:t xml:space="preserve">hal-01119963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of organic tracer compounds in PM2.5 at a semi-urban site in Beirut, Lebanon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Imad El-Haddad</w:t>
+                <w:t xml:space="preserve">Characterizing the impact of urban emissions on regional aerosol particles: airborne measurements during the MEGAPOLI experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sellegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2014.02.006⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (3), pp.1397-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-1397-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01141731v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and source apportionment of organic aerosol in Beirut, Lebanon, during winter 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (11), pp.1258-1266. </w:t>
@@ -9031,90 +9031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of organic aerosol in the Paris region during the MEGAPOLI summer campaign : evaluation of the volatility-basis-set approach within the CHIMERE model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Drewnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Freutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9217,51 +9217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Drewnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-L. von Der Weiden-Reinmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Crippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2), pp.933-959. </w:t>
@@ -9293,563 +9293,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission ratios of anthropogenic volatile organic compounds in northern mid-latitude megacities: Observations versus emission inventories in Los Angeles and Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Modeling air pollution in Lebanon: evaluation at a suburban site in Beirut in summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gilman</w:t>
+                <w:t xml:space="preserve">Christian Seigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Kuster</w:t>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Chevaillier</w:t>
+                <w:t xml:space="preserve">Youngseob Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sartelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrd.50059⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.5873-5886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-5873-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117331v1</w:t>
+                <w:t xml:space="preserve">hal-00945405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling air pollution in Lebanon: evaluation at a suburban site in Beirut in summer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Seigneur</w:t>
+                <w:t xml:space="preserve">Emission ratios of anthropogenic volatile organic compounds in northern mid-latitude megacities: Observations versus emission inventories in Los Angeles and Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Couvidat</w:t>
+                <w:t xml:space="preserve">J. Gilman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youngseob Kim</w:t>
+                <w:t xml:space="preserve">W. Kuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sartelet</w:t>
+                <w:t xml:space="preserve">N. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13, pp.5873-5886. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.2041-2057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-13-5873-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgrd.50059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945405v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and chemistry of formaldehyde by mesoscale convective systems in West Africa during AMMA 2006</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radical budget analysis in a suburban European site during the MEGAPOLI summer field campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Camredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011JD017121⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (24), pp.11951-11974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-12-11951-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708982v1</w:t>
+                <w:t xml:space="preserve">hal-00712273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical budget analysis in a suburban European site during the MEGAPOLI summer field campaign</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Michoud</w:t>
+                <w:t xml:space="preserve">Transport and chemistry of formaldehyde by mesoscale convective systems in West Africa during AMMA 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kukui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">M. Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (24), pp.11951-11974. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (D12), pp.D12301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-12-11951-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2011JD017121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712273v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric composition of West Africa: highlights from the AMMA international program</w:t>
               </w:r>
@@ -9874,51 +9874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire E. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy S. Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dolores Dolores Andrés-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9982,77 +9982,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the impact of deep convection on reactive Volatile Organic Compounds in the upper tropical troposphere during the AMMA experiment in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bechara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Perros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10125,64 +10125,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E. Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10233,51 +10233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of regional-scale and convective transports on tropospheric ozone chemistry revealed by aircraft observations during the wet season of the AMMA campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Leclair de Bellevue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10285,51 +10285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (2), pp.383-411. </w:t>
@@ -10367,51 +10367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in Beirut : air quality implication and effects of local emissions and long range transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chelala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10546,51 +10546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Secondary Organic Aerosols in an urban forest in São Paulo, Brazil, using CHARON-PTR-ToF-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olatunde Murana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10652,915 +10652,915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Variation Of VOCs In A Forest Conservation Area: The Pollution In São Paulo Influenced By Biogenic And Anthropogenic Emissions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emissions and chemistry of industrial and non-industrial anthropogenic terpenoids by combining worldwide urban VOC databases over the last decade: insights from the DATAbASE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weixin Xian</w:t>
+                <w:t xml:space="preserve">L. Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Fombelle</w:t>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junteng Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Brugere</w:t>
+                <w:t xml:space="preserve">S. Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 6th SINO-FRENCH WORKSHOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The International Associated Laboratory of Environmental Processes and Remediation (IAL – LEPR), Jul 2024, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">ACTRIS Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACTRIS, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777648v1</w:t>
+                <w:t xml:space="preserve">hal-04637235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions and chemistry of industrial and non-industrial anthropogenic terpenoids by combining worldwide urban VOC databases over the last decade: insights from the DATAbASE project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous Variation Of VOCs In A Forest Conservation Area: The Pollution In São Paulo Influenced By Biogenic And Anthropogenic Emissions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Deguillaume</w:t>
+                <w:t xml:space="preserve">Weixin Xian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+                <w:t xml:space="preserve">Pauline Fombelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dusanter</w:t>
+                <w:t xml:space="preserve">Junteng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTRIS Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACTRIS, May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">the 6th SINO-FRENCH WORKSHOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Associated Laboratory of Environmental Processes and Remediation (IAL – LEPR), Jul 2024, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637235v1</w:t>
+                <w:t xml:space="preserve">hal-04777648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTRIS – France GT6 Gaz Trace Réactifs In-situ: modélisation et perspective d’un Service National d'Observation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Speciation of the PM2.5 carbonaceous fraction in an urban site in Greater Cairo Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nansi Fakhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliki Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sypros Bezantakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ACTRIS France-GT6 avec les modélisateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, En ligne, France</w:t>
+              <w:t xml:space="preserve">Third annual online scientific workshop – Climate and atmosphere research and innovation in the Eastern Mediterranean and Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Cyprus Institute, Nov 2023, Online, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484499v1</w:t>
+                <w:t xml:space="preserve">hal-04388467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of CHARON-PTRMS deployment during the ACROSS campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+                <w:t xml:space="preserve">A interação entre emissões de vegetação e humana e seu efeito na qualidade do ar em São Paulo em um contexto de mudanças climáticas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amauri Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Staudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">7. Dialogues francolusophones : Villes en temps de crises démocratiques et climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251718v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Anthropogenic Terpenoids mAtter in Atmospheric Chemistry?: highlights from the DATAbASE project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACTRIS – France GT6 Gaz Trace Réactifs In-situ: modélisation et perspective d’un Service National d'Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union (AGU) General Assembly 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t>
+              <w:t xml:space="preserve">Séminaire ACTRIS France-GT6 avec les modélisateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494186v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A interação entre emissões de vegetação e humana e seu efeito na qualidade do ar em São Paulo em um contexto de mudanças climáticas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+                <w:t xml:space="preserve">Overview of CHARON-PTRMS deployment during the ACROSS campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olatunde Murana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Jamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Dialogues francolusophones : Villes en temps de crises démocratiques et climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146479v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of the PM2.5 carbonaceous fraction in an urban site in Greater Cairo Area</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Anthropogenic Terpenoids mAtter in Atmospheric Chemistry?: highlights from the DATAbASE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliki Christodoulou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sypros Bezantakos</w:t>
+                <w:t xml:space="preserve">Mariana Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third annual online scientific workshop – Climate and atmosphere research and innovation in the Eastern Mediterranean and Middle East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Cyprus Institute, Nov 2023, Online, Cyprus</w:t>
+              <w:t xml:space="preserve">American Geophysical Union (AGU) General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388467v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GT6 –Gaz réactifs: Synthèse de 3 sessions d’ateliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11585,51 +11585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution de l’air en milieu méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11637,51 +11637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean: scientific expertise for decision-makers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MISTRALS programme; MedECC; Plan Bleu, Nov 2020, Online, France</w:t>
@@ -11710,64 +11710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving emission knowledge using high quality monitoring datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11835,103 +11835,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variability of BTEX in Paris megacity: two-wheelers as a major driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTRIS WP3 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Bologna (ITALY), Italy</w:t>
@@ -11973,51 +11973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions and ageing of volatile organic compounds in West-Africa from their airborne observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12111,51 +12111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Freney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12223,90 +12223,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-road measurements of VOCs and NOx: determination of light-duty vehicles emission factors from tunnel studies in Brussel city center, 5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Ait-Hetal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beeldens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boreave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Xi'An, China</w:t>
@@ -12585,51 +12585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling perspective of the summer 2013 CHARMEX chemistry intensive campaign : origin of photo-oxidant and aerosol formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arineh Cholakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12880,51 +12880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of semi-volatile organic species in the particulate and gaseous phases in São Paulo, Brazil, and in the vicinity of Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olatunde Murana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Jamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13014,51 +13014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest fire plumes in the Paris region (France) during summer 2022, the spoor of a schorching summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13139,51 +13139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest fire plumes in the Paris region (France) during summer 2022, the spoor of a schorching summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13260,103 +13260,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the industrial origin of terpenoids in a coastal city in northern France : a source-apportionment approach of Volatile Organic Compounds (VOCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, New Orleans (LA), United States</w:t>
@@ -13549,64 +13549,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San francisco, USA, United States</w:t>
@@ -13648,77 +13648,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the importance of photochemistry within urban plumes in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye T. P. Thera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13760,90 +13760,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution, optical properties, and radiative effect of pollution aerosols in the western mediter- ranean basin from TRAQA and SAFMED airborne observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaimoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13937,51 +13937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Common Future under Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. pp.P-1114-08</w:t>
@@ -14174,51 +14174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Locoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14398,77 +14398,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring atmospheric concentrations of formic, acetic, and butyric acids by PTR-ToFMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouwen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14693,77 +14693,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hamonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kanakidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14827,90 +14827,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic Emissions of Reactive Compounds in the Mediterranean Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye Toulaye P. Thera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Panopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.79-103, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14957,51 +14957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modelling Perspective of the Summer 2013 and 2014 ChArMEx/SAFMED Chemistry Intensive Campaigns: Origin of Photo-Oxidant and Aerosol Formation over the Western Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arineh Cholakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15104,51 +15104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hamonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezak Alkama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15386,90 +15386,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into tropical cloud chemistry at Reunion Island (Indian Ocean): results from the BIO-MAÏDO campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Vaïtilingom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelica Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15754,51 +15754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Farah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan R Dhaini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Oikonomou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121905" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagaud Julien Eymard Bahino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Keita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Doumbia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Adon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44408-025-00049-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Mansour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa K. Hassan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120495" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202936v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pailler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sartelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ea00112e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Humberto de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciele Daiane Diniz Soares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Duarte Mendes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Anselmo-Moreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ruiz Brand&#227;o da Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35952-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minas Iakovides" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16101214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525176v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Christodoulou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Bezantakos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Bourtsoukidis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Stavroulas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pikridas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108610" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Jonas Ferreira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Pereira de Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cardoso da Silveira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Codato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173311" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552396v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123797" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172098" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika von Schneidemesser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C Mcdonald" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van der Gon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guizzardi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037906" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256544v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boraiy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Metwally" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-05077-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256524v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Saad-Hussein" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Adel Helmy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Samir Ellaithy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wheida" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Nazer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22431-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030509v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037566" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boraiy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossad El-Metwally" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El-Nazer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Hassan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-023-09449-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03670986v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Thera" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ea00093d" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tailine dos Santos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Pedrosa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Coelho" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Nogueira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153728" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fleuret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104844" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796239v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139790" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11020140" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102361" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira N. Mostafa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Adel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia El Leithy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2019.100225" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311573v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauduin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perrussel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2018.100003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11721-2019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913580v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15131-2019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01756486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01408" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568599v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Nasser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Borbon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gehad Abo El Ata" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.09.028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169151v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7691-2018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dhaini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.261" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFM6ZC23-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02183400v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-193-2017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328697v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9000-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299752v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02179077v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janssen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsimpidi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karydis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pozzer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lelieveld" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD026402" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710553v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauduin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallares" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.06.059" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980999v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lamorthe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Canonici" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166725v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Andrade" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371221v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hassler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Mcdonald" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Frost" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Carslaw" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069894" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02314896v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-3595-2016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806056v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pikridas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10219-2015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133230v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaimoz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9611-2015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277430v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Helal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeldens" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.09.066" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285053v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drewnick" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sciare" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pandis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9577-2015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199267v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14154" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207077v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.06.040" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199148v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2978-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878765v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barletta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Meinardi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.09.039" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCQ2Z7Q6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119963v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost De A. Gouw" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10439-2014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01141731v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Haddad" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.02.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLGX83Z4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948593v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2013.831975" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862410v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drewnick" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schneider" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5767-2013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089505v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Freutel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-933-2013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117331v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kuster" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50059" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00945405v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5873-2013" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708982v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bechara" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aumont" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chong" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017121" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569542v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line H. Mari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Reeves" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Dolores Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.289" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986892v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechara" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jambert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Perros" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10321-2010" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469942v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Reeves" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7575-2010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355175v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leclair de Bellevue" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nedelec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-383-2009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400201v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chelala" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-008-0022-y" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206896v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777648v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Xian" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fombelle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637235v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deguillaume" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484499v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494186v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146479v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Oliveira" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Souza" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388467v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhry" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sypros Bezantakos" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484007v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144029v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144214v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482957v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583450v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Hetal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388174v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Civerolo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855492v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142246v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494086v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Carbone" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chiari" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6109" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223896v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278481v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15788" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738301v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilahoudine Allaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482958v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169476v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387173v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183406v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634528v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda Est&#232;ve" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Sinha" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632785v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04306146v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Hoerger" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werner" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863132v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touati" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337152v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221593v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Toulaye P. Thera" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_5" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997305v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_14" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221770v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Alkama" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ancona" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335089v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mcquaid" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schlager" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G Ball" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527653218.ch3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409642v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-02183302v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535036v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Farah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan R Dhaini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Oikonomou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2026.121905" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagaud Julien Eymard Bahino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Keita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Doumbia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Adon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44408-025-00049-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pailler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camredon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sartelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ea00112e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Mansour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa K. Hassan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120495" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Humberto de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciele Daiane Diniz Soares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Duarte Mendes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Anselmo-Moreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ruiz Brand&#227;o da Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-35952-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minas Iakovides" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16101214" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05282105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourgassie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cristo Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Enrique Fuentes Ferrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zwirner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2025.105680" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Farhat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouwen Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172098" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525176v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Christodoulou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Bezantakos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstratios Bourtsoukidis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Stavroulas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pikridas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108610" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968671v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Jonas Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Pereira de Oliveira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cardoso da Silveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Codato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135443v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leriche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4129-2024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye T. P. Thera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173311" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552396v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123797" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04578994v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rocco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brugere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1372931" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256553v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boraiy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossad El-Metwally" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Wheida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El-Nazer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Hassan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-023-09449-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629412v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika von Schneidemesser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C Mcdonald" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Denier van der Gon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Crippa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Guizzardi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037906" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256544v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boraiy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Metwally" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borbon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevaillier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laurent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-05077-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04256524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Saad-Hussein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Adel Helmy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Samir Ellaithy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Nazer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22431-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030509v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panopoulou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd037566" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574638v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tailine dos Santos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Pedrosa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Coelho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Nogueira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153728" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777980v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chevassus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00149" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566407v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd035570" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03670986v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Thera" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ea00093d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03543373v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Va&#239;tilingom" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Bianco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-505-2022" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139790" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454050v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fleuret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bouvier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2020.104844" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11020140" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdallah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afif" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salameh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102361" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913580v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma &#214;zt&#252;rk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15131-2019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira N. Mostafa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Adel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia El Leithy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wace.2019.100225" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311573v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gauduin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perrussel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2018.100003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02311545v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bahino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11721-2019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575042v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brito" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L. Haslett" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-757-2018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01756486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gros" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01408" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568599v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Nasser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Borbon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gehad Abo El Ata" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.09.028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806752v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouji Adachi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7041-2018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169151v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Yobou&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7691-2018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299752v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Dhaini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9000-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02179077v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janssen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsimpidi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karydis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pozzer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lelieveld" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD026402" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199504v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.261" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFM6ZC23-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02183400v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leonardis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-193-2017" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328697v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sauvage" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577508v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Eyglunent" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710553v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauduin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallares" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.06.059" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980999v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lamorthe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Schwarzenboeck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Canonici" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166725v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Fatima Andrade" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.08.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371221v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Hassler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. Mcdonald" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J. Frost" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Carslaw" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL069894" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02314896v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-3595-2016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01207077v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.06.040" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133230v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaimoz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9611-2015" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806056v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pikridas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freutel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10219-2015" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981030v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-13973-2015" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277430v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Helal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beeldens" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boreave" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.09.066" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285053v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.H. Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Drewnick" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sciare" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pandis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9577-2015" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199267v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN14154" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01141731v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Haddad" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2014.02.006" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLGX83Z4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142138v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2805-2014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199148v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2978-5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878765v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Barletta" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Meinardi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.09.039" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCQ2Z7Q6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01119963v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Ait-Helal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost De A. Gouw" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10439-2014" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752029v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1397-2014" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948593v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2013.831975" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862410v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drewnick" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Schneider" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5767-2013" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089505v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Freutel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-L. von Der Weiden-Reinm&#252;ller" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-933-2013" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00945405v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seigneur" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-5873-2013" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117331v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gilman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kuster" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50059" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712273v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kukui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11951-2012" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708982v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bechara" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aumont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chong" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD017121" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569542v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line H. Mari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Reeves" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Dolores Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.289" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986892v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bechara" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jambert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Perros" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-10321-2010" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469942v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Reeves" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7575-2010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355175v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Leclair de Bellevue" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nedelec" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-383-2009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00400201v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chelala" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11869-008-0022-y" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206896v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatunde Murana" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Jamar" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637235v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deguillaume" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusanter" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777648v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Xian" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fombelle" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junteng Wu" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388467v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nansi Fakhry" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sypros Bezantakos" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146479v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Oliveira" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Staudt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Souza" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484499v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251718v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494186v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484007v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144029v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144214v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leonardis" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482957v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169484v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Reeves" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660685v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dupuy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583450v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ait-Hetal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388174v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Civerolo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Granier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855492v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arineh Cholakian" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142246v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fr&#233;jafon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494086v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samara Carbone" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chiari" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6109" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223896v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278481v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15788" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151476v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738301v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Klein" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilahoudine Allaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482958v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169476v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387173v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183406v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauvage" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634528v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda Est&#232;ve" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Sinha" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632785v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04306146v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Hoerger" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reimann" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hill" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Werner" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plass-Duelmer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863132v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Touati" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337152v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Athier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221593v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Toulaye P. Thera" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_5" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997305v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_14" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04221770v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Alkama" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ancona" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335089v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Mcquaid" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Schlager" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Andr&#233;s-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G Ball" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527653218.ch3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409642v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-02183302v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>