--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -510,1074 +510,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which barcode to decipher freshwater microalgal assemblages? Tests on mock communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diatom endemism and taxonomic turnover: Assessment in high-altitude alpine lakes covering a large geographical range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Canino</w:t>
+                <w:t xml:space="preserve">Eveline Pinseel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Lemonnier</w:t>
+                <w:t xml:space="preserve">Bella Japoshvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Alric</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levan Mumladze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59, pp.8. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 871, pp.161970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/limn/2023008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210529v1</w:t>
+                <w:t xml:space="preserve">hal-04247525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom endemism and taxonomic turnover: Assessment in high-altitude alpine lakes covering a large geographical range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">eDNA metabarcoding from aquatic biofilms allows studying spatial and temporal fluctuations of fish communities from Lake Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinziana F Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Levan Mumladze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.161970⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), pp.570-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247525v1</w:t>
+                <w:t xml:space="preserve">hal-04213758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eDNA metabarcoding from aquatic biofilms allows studying spatial and temporal fluctuations of fish communities from Lake Geneva</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental filtering and mass effect are two important processes driving lake benthic diatoms: Results of a DNA metabarcoding study in a large lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Canino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofana Chonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinziana F Rivera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Julie Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (3), pp.570-581. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.124-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/edn3.413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213758v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental filtering and mass effect are two important processes driving lake benthic diatoms: Results of a DNA metabarcoding study in a large lake</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of Bacterial Community Coalescence between Freshwater and Discharged tpm-Harboring Bacterial Taxa from Hospital and Domestic Wastewater Treatment Plants among Epilithic Biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rayan Bouchali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marjolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teofana Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ribun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16737⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11040922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881952v1</w:t>
+                <w:t xml:space="preserve">hal-04154873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Bacterial Community Coalescence between Freshwater and Discharged tpm-Harboring Bacterial Taxa from Hospital and Domestic Wastewater Treatment Plants among Epilithic Biofilms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Marjolet</w:t>
+                <w:t xml:space="preserve">Which barcode to decipher freshwater microalgal assemblages? Tests on mock communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Canino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Mondamert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teofana Chonova</w:t>
+                <w:t xml:space="preserve">Clarisse Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ribun</w:t>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (4), pp.922. </w:t>
+              <w:t xml:space="preserve">International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59, pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11040922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/limn/2023008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154873v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy for successful integration of DNA-based methods in aquatic monitoring</w:t>
+                <w:t xml:space="preserve">Environmental DNA metabarcoding for benthic monitoring: A review of sediment sampling and DNA extraction methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blancher</w:t>
+                <w:t xml:space="preserve">J. Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lefrançois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+                <w:t xml:space="preserve">K. Bruce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Argillier</w:t>
+                <w:t xml:space="preserve">K. Panksep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.I. Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amalfitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/mbmg.6.85652⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 818, pp.151783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976834v1</w:t>
+                <w:t xml:space="preserve">hal-03977006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for the preservation of environmental samples in diatom metabarcoding studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Baricevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kahlert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satu Maaria Karjalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Maric Pfannkuchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (e85844), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/mbmg.6.85844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental DNA metabarcoding for benthic monitoring: A review of sediment sampling and DNA extraction methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A strategy for successful integration of DNA-based methods in aquatic monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Panksep</w:t>
+                <w:t xml:space="preserve">Philippe Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.I. Aguirre</w:t>
+                <w:t xml:space="preserve">Estelle Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Amalfitano</w:t>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 818, pp.151783. </w:t>
+              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (e85652), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/mbmg.6.85652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977006v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03976834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive sampling of environmental DNA in aquatic environments using 3D‐printed hydroxyapatite samplers</w:t>
               </w:r>
@@ -1829,3100 +1829,3104 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystems monitoring powered by environmental genomics: a review of current strategies with an implementation roadmap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metadata standards and practical guidelines for specimen and DNA curation when building barcode reference libraries for aquatic life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cordier</w:t>
+                <w:t xml:space="preserve">Eva Aylagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Alonso‐sáez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Bohan</w:t>
+                <w:t xml:space="preserve">Ángel Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Canino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15472⟩</w:t>
+              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.e58056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/mbmg.5.58056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860583v1</w:t>
+                <w:t xml:space="preserve">pasteur-03159791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the ecological status of rivers with diatom eDNA metabarcoding: a comparison of taxonomic markers and analytical approaches for the inference of a molecular diatom index</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Guéguen</w:t>
+                <w:t xml:space="preserve">Fish eDNA metabarcoding from aquatic biofilm samples: Methodological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinziana Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15646⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955898v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish eDNA metabarcoding from aquatic biofilm samples: Methodological aspects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+                <w:t xml:space="preserve">Expanding ecological assessment by integrating microorganisms into routine freshwater biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sagova-Mareckova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boenigk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Vautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">T. Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.116767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.116767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03510613v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metadata standards and practical guidelines for specimen and DNA curation when building barcode reference libraries for aquatic life</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How can integrated morphotaxonomy- and metabarcoding-based diatom assemblage analyses best contribute to the ecological assessment of streams?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel Borja</w:t>
+                <w:t xml:space="preserve">Panayiota Pissaridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cantonati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Canino</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iakovos Tziortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Dörflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5, pp.e58056. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/mbmg.5.58056⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 5, pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/MBMG.5.68438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03159791v1</w:t>
+                <w:t xml:space="preserve">hal-03528828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytool, a ShinyApp to homogenise taxonomy of freshwater microalgae from DNA barcodes and microscopic observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Canino</w:t>
+                <w:t xml:space="preserve">Herbicide-Induced Shifts in the Periphyton Community Composition Indirectly Affect Feeding Activity and Physiology of the Gastropod Grazer Physella acuta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Konschak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Zubrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Duque Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/mbmg.5.74096⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (21), pp.14699-14709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c01819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484541v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbicide-Induced Shifts in the Periphyton Community Composition Indirectly Affect Feeding Activity and Physiology of the Gastropod Grazer Physella acuta</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tomás Duque Acosta</w:t>
+                <w:t xml:space="preserve">Phytool, a ShinyApp to homogenise taxonomy of freshwater microalgae from DNA barcodes and microscopic observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Canino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c01819⟩</w:t>
+              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.199-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/mbmg.5.74096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510646v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding ecological assessment by integrating microorganisms into routine freshwater biomonitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Boenigk</w:t>
+                <w:t xml:space="preserve">Monitoring the ecological status of rivers with diatom eDNA metabarcoding: a comparison of taxonomic markers and analytical approaches for the inference of a molecular diatom index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Apothéloz‐perret‐gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Chonova</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Cordonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.116767⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (13), pp.2959-2968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03487093v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can integrated morphotaxonomy- and metabarcoding-based diatom assemblage analyses best contribute to the ecological assessment of streams?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Cyprus’ diatom diversity and the association of environmental and anthropogenic influences for ecological assessment of rivers using DNA metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayiota Pissaridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iakovos Tziortzis</w:t>
+                <w:t xml:space="preserve">Andreas Christou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofana Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Dörflinger</w:t>
+                <w:t xml:space="preserve">Athina Papatheodoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, pp.111-120. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 272, pp.129814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/MBMG.5.68438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.129814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528828v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprus’ diatom diversity and the association of environmental and anthropogenic influences for ecological assessment of rivers using DNA metabarcoding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panayiota Pissaridou</w:t>
+                <w:t xml:space="preserve">Exploring the capacity of aquatic biofilms to act as environmental DNA samplers: Test on macroinvertebrate communities in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinziana Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Christou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teofana Chonova</w:t>
+                <w:t xml:space="preserve">Nathalie Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athina Papatheodoulou</w:t>
+                <w:t xml:space="preserve">Olivier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.129814⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 763, pp.144208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03303887v1</w:t>
+                <w:t xml:space="preserve">hal-03103971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of exact sequence variants (ESVs) to interpret and assess the impact of agricultural pressure on stream diatom assemblages revealed by DNA metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kálmán Tapolczai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géza Selmeczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beáta Szabó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktória B-Béres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 122, pp.107322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the capacity of aquatic biofilms to act as environmental DNA samplers: Test on macroinvertebrate communities in rivers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pilot experiment to assess the efficiency of pharmaceutical plant wastewater treatment and the decreasing effluent toxicity to periphytic biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Monnier</w:t>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Rimet</w:t>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 411, pp.125121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103971v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking our understanding of intermittent rivers and ephemeral streams with genomic tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosetta C Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lefébure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (10), pp.574-583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fee.2404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot experiment to assess the efficiency of pharmaceutical plant wastewater treatment and the decreasing effluent toxicity to periphytic biofilms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+                <w:t xml:space="preserve">Ecosystems monitoring powered by environmental genomics: a review of current strategies with an implementation roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Miège</w:t>
+                <w:t xml:space="preserve">Laura Alonso‐sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Apothéloz‐perret‐gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Aylagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Masson</w:t>
+                <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 411, pp.125121. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (13), pp.2937-2958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.125121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03238813v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental filtering and limiting similarity as main forces driving diatom community structure in Mediterranean and continental temporary and perennial streams</w:t>
+                <w:t xml:space="preserve">Benthic diatom community dynamics in Mediterranean intermittent streams: Effects of water availability and their potential as indicators of dry-phase ecological status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gábor Várbíró</w:t>
+                <w:t xml:space="preserve">Maria Helena Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabor Borics</w:t>
+                <w:t xml:space="preserve">Eduardo F Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Helena Novais</w:t>
+                <w:t xml:space="preserve">Alexandra Marchã Penha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Manuela Morais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Miguel Potes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 741, pp.140459. </w:t>
+              <w:t xml:space="preserve">, 2020, 719, pp.137462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901285v1</w:t>
+                <w:t xml:space="preserve">hal-02520259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key questions for next-generation biomonitoring</w:t>
+                <w:t xml:space="preserve">The vertical distribution of tetA and intI1 in a deep lake is rather due to sedimentation than to resuspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Makiola</w:t>
+                <w:t xml:space="preserve">Andrea Di cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacchaeus  G. Compson</w:t>
+                <w:t xml:space="preserve">Ester Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald J Baird</w:t>
+                <w:t xml:space="preserve">Camille Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew A. Barnes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sam Philip Boerlijst</w:t>
+                <w:t xml:space="preserve">Cristiana Callieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00197⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402296v1</w:t>
+                <w:t xml:space="preserve">hal-02569099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vertical distribution of tetA and intI1 in a deep lake is rather due to sedimentation than to resuspension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A taxonomy-free approach based on machine learning to assess the quality of rivers with diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria João Feio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Di cesare</w:t>
+                <w:t xml:space="preserve">Sonia R.Q. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester Eckert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Cottin</w:t>
+                <w:t xml:space="preserve">Andreia Mortágua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristiana Callieri</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa002⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 722, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569099v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic diatom community dynamics in Mediterranean intermittent streams: Effects of water availability and their potential as indicators of dry-phase ecological status</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Miguel Potes</w:t>
+                <w:t xml:space="preserve">Evaluation and sensitivity analysis of diatom DNA metabarcoding for WFD bioassessment of Mediterranean rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez-Burillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Trobajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 719, pp.137462. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137462⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 727, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520259v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A taxonomy-free approach based on machine learning to assess the quality of rivers with diatoms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andreia Mortágua</w:t>
+                <w:t xml:space="preserve">Diatom metabarcoding applied to large scale monitoring networks: Optimization of bioinformatics strategies using Mothur software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinziana Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137900⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520169v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom metabarcoding applied to large scale monitoring networks: Optimization of bioinformatics strategies using Mothur software</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+                <w:t xml:space="preserve">Environmental filtering and limiting similarity as main forces driving diatom community structure in Mediterranean and continental temporary and perennial streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Várbíró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Borics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Helena Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Manuela Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105775⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 741, pp.140459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518194v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and sensitivity analysis of diatom DNA metabarcoding for WFD bioassessment of Mediterranean rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Key questions for next-generation biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Makiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacchaeus  G. Compson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald J Baird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Pérez-Burillo</w:t>
+                <w:t xml:space="preserve">Matthew A. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Trobajo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+                <w:t xml:space="preserve">Sam Philip Boerlijst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 727, </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02557859v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of OTU sequence similarity threshold on diatom-based bioassessment: A case study of the rivers of Mayotte (France, Indian Ocean)</w:t>
+                <w:t xml:space="preserve">Recommandations d'un collectif franco-suisse d'experts pour une meilleure évaluation de la qualité écotoxicologique des sédiments par l'étude des communautés benthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalman Tapolczai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csilla Stenger-Kovács</w:t>
+                <w:t xml:space="preserve">J.D. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judit Padisák</w:t>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Apotheloz Perret Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.4701⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.hs.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619428v1</w:t>
+                <w:t xml:space="preserve">hal-02609267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing the heterogeneity of benthic diatom communities along the shoreline of natural alpine lakes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
+                <w:t xml:space="preserve">Applicability of DNA metabarcoding approach in the bioassessment of Portuguese rivers using diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Mortágua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dambrine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ricardo Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-019-03999-z⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.105470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618767v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing pollution of aquatic environments with diatoms' DNA metabarcoding: experience and developments from France Water Framework Directive networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+                <w:t xml:space="preserve">Diatom DNA metabarcoding for biomonitoring: strategies to avoid major taxonomical and bioinformatical biases Llmiting molecular indices capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kálmán Tapolczai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kahlert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3, </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/mbmg.3.39646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148548v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diat.barcode, an open-access curated barcode library for diatoms</w:t>
               </w:r>
@@ -4934,51 +4938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenuy Gusev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kahlert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyn G. Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5042,51 +5046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic Diatom Communities in an Alpine River Impacted by Waste Water Treatment Effluents as Revealed Using DNA Metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofana Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kurmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5170,5640 +5174,5636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations d'un collectif franco-suisse d'experts pour une meilleure évaluation de la qualité écotoxicologique des sédiments par l'étude des communautés benthiques</w:t>
+                <w:t xml:space="preserve">A comparison of biotic groups as dry-phase indicators of ecological quality in intermittent rivers and ephemeral streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+                <w:t xml:space="preserve">R. Stubbington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Ferrari</w:t>
+                <w:t xml:space="preserve">A. Paillex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnineau</w:t>
+                <w:t xml:space="preserve">J. England</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Casado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Apotheloz Perret Gentil</w:t>
+                <w:t xml:space="preserve">A. Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.hs.04⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.165-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.09.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609267v1</w:t>
+                <w:t xml:space="preserve">hal-02608198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of DNA metabarcoding approach in the bioassessment of Portuguese rivers using diatoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+                <w:t xml:space="preserve">Autumn drought drives functional diversity of benthic diatom assemblages of continental intermittent streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktória B-Béres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béla Tóthmérész</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Oliveira</w:t>
+                <w:t xml:space="preserve">István Bácsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Borics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Elias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chardon</w:t>
+                <w:t xml:space="preserve">András Abonyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 106, pp.105470. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.129-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623986v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom DNA metabarcoding for biomonitoring: strategies to avoid major taxonomical and bioinformatical biases Llmiting molecular indices capacities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Molecular versus morphological data for benthic diatoms biomonitoring in Northern Europe freshwater and consequences for ecological status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnie Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Keck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Kahlert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00409⟩</w:t>
+              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/mbmg.3.34002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624302v1</w:t>
+                <w:t xml:space="preserve">hal-02432989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of biotic groups as dry-phase indicators of ecological quality in intermittent rivers and ephemeral streams</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA barcode reference libraries for the monitoring of aquatic biota in Europe: Gap-analysis and recommendations for future work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barthes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+                <w:t xml:space="preserve">Hannah Weigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne J. Beermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe O. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Csabai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.09.061⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 678, pp.499-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02608198v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autumn drought drives functional diversity of benthic diatom assemblages of continental intermittent streams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">András Abonyi</w:t>
+                <w:t xml:space="preserve">Connecting the morphological and molecular species concepts to facilitate species identification within the genus Fragilaria (Bacillariophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kahlert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyn G. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinya Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (4), pp.948-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.02.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02619814v1</w:t>
+                <w:t xml:space="preserve">hal-02628803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular versus morphological data for benthic diatoms biomonitoring in Northern Europe freshwater and consequences for ecological status</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bonnie Bailet</w:t>
+                <w:t xml:space="preserve">Factors influencing the heterogeneity of benthic diatom communities along the shoreline of natural alpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marcel Dorioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/mbmg.3.34002⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 839 (1), pp.103-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-019-03999-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432989v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcode reference libraries for the monitoring of aquatic biota in Europe: Gap-analysis and recommendations for future work</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of OTU sequence similarity threshold on diatom-based bioassessment: A case study of the rivers of Mayotte (France, Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltán Csabai</w:t>
+                <w:t xml:space="preserve">Kalman Tapolczai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Duarte</w:t>
+                <w:t xml:space="preserve">Csilla Stenger-Kovács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Padisák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.247⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.166-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02626077v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting the morphological and molecular species concepts to facilitate species identification within the genus Fragilaria (Bacillariophyta)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David G. Mann</w:t>
+                <w:t xml:space="preserve">Assessing pollution of aquatic environments with diatoms' DNA metabarcoding: experience and developments from France Water Framework Directive networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinya Sato</w:t>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (4), pp.948-970. </w:t>
+              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpy.12886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/mbmg.3.39646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628803v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of biotic indices in the ecogenomic era: Integrating (e)DNA metabarcoding in biological assessment of aquatic ecosystems</w:t>
+                <w:t xml:space="preserve">Sensitivities of seven algal species to triclosan, fluoxetine and their mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Pawlowski</w:t>
+                <w:t xml:space="preserve">Ran Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Kelly-Quinn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Altermatt</w:t>
+                <w:t xml:space="preserve">Xiangfeng Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Apothéloz-Perret-Gentil</w:t>
+                <w:t xml:space="preserve">Lei Mu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Beja</w:t>
+                <w:t xml:space="preserve">Liping Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33785-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629210v1</w:t>
+                <w:t xml:space="preserve">hal-02621712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River biofilm community changes related to pharmaceutical loads emitted by a wastewater treatment plant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
+                <w:t xml:space="preserve">Do we similarly assess diversity with microscopy and high-throughput sequencing? Case of microalgae in lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cècile Chardon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbara A.-Keszte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (10), pp.9254-9264. </w:t>
+              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.51-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-0024-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13127-018-0359-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859406v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and implementation of eco-genomic tools for aquatic ecosystem biomonitoring: the SYNAQUA French-Swiss program</w:t>
+                <w:t xml:space="preserve">Boosting DNA metabarcoding for biomonitoring with phylogenetic estimation of OTUs' ecological profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blancher</w:t>
+                <w:t xml:space="preserve">F Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Botreau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Kahlert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (34), pp.33858-33866. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (6), pp.1299-1309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2172-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916342v1</w:t>
+                <w:t xml:space="preserve">hal-02625977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIPIBEL : un site pilote pour l’étude des effluents hospitaliers et urbains. Les grands enseignements après cinq ans de suivi et de recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+                <w:t xml:space="preserve">Metabarcoding of lake benthic diatoms: from structure assemblages to ecological assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. F. Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dagot</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ariztegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2017.1074⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 807 (1), pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-017-3381-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825316v1</w:t>
+                <w:t xml:space="preserve">hal-02621047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation options for DNA-based identification into ecological status assessment under the european water framework directive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angel Borja</w:t>
+                <w:t xml:space="preserve">DNA metabarcoding and microscopic analyses of sea turtles biofilms: Complementary to understand turtle behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinziana Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Iwan Jones</w:t>
+                <w:t xml:space="preserve">Katia Ballorain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Pont</w:t>
+                <w:t xml:space="preserve">Alice Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Boets</w:t>
+                <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 138, pp.192-205. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0195770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02626478v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabarcoding of lake benthic diatoms: from structure assemblages to ecological assessment</w:t>
+                <w:t xml:space="preserve">Development and implementation of eco-genomic tools for aquatic ecosystem biomonitoring: the SYNAQUA French-Swiss program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. F. Rivera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+                <w:t xml:space="preserve">Laure Apothéloz-Perret-Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ariztegui</w:t>
+                <w:t xml:space="preserve">Samuel Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 807 (1), pp.37-51. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (34), pp.33858-33866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-017-3381-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2172-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621047v1</w:t>
+                <w:t xml:space="preserve">hal-02916342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting DNA metabarcoding for biomonitoring with phylogenetic estimation of OTUs' ecological profiles</w:t>
+                <w:t xml:space="preserve">Implementation options for DNA-based identification into ecological status assessment under the european water framework directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Keck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+                <w:t xml:space="preserve">Daniel Hering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kahlert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angel Borja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Iwan Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Boets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12919⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, pp.192-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625977v1</w:t>
+                <w:t xml:space="preserve">hal-02626478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA metabarcoding and microscopic analyses of sea turtles biofilms: Complementary to understand turtle behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
+                <w:t xml:space="preserve">SIPIBEL : un site pilote pour l’étude des effluents hospitaliers et urbains. Les grands enseignements après cinq ans de suivi et de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195770⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (S1), pp.59-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2017.1074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624564v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivities of seven algal species to triclosan, fluoxetine and their mixtures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitive vs. tolerant Nitzschia palea (Kützing) W. Smith strains to atrazine: a biochemical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Mu</w:t>
+                <w:t xml:space="preserve">S M Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liping Hou</w:t>
+                <w:t xml:space="preserve">S F P Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenhua Liu</w:t>
+                <w:t xml:space="preserve">S Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.860-870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33785-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-018-1953-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621712v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do we similarly assess diversity with microscopy and high-throughput sequencing? Case of microalgae in lakes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barbara A.-Keszte</w:t>
+                <w:t xml:space="preserve">The SIPIBEL project: treatment of hospital and urban wastewater in a conventional urban wastewater treatment plant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofana Chonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13127-018-0359-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (10), pp.9197-9206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9302-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625205v1</w:t>
+                <w:t xml:space="preserve">hal-01606931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive vs. tolerant Nitzschia palea (Kützing) W. Smith strains to atrazine: a biochemical perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potential of High-Throughput Sequencing (HTS) of natural samples as a source of primary taxonomic information for reference libraries of diatom barcodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelida Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S M Esteves</w:t>
+                <w:t xml:space="preserve">Wolf-Henning Kusber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S F P Almeida</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+                <w:t xml:space="preserve">Regine Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-018-1953-1⟩</w:t>
+              <w:t xml:space="preserve">Fottea (Praha)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.37-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5507/fot.2017.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623950v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SIPIBEL project: treatment of hospital and urban wastewater in a conventional urban wastewater treatment plant.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+                <w:t xml:space="preserve">ECOTOX, new questions for terrestrial and aquatic ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (10), pp.9197-9206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9302-0⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 25 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3179-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606931v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of High-Throughput Sequencing (HTS) of natural samples as a source of primary taxonomic information for reference libraries of diatom barcodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Regine Jahn</w:t>
+                <w:t xml:space="preserve">The future of biotic indices in the ecogenomic era: Integrating (e)DNA metabarcoding in biological assessment of aquatic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Kelly-Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Apothéloz-Perret-Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Beja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fottea (Praha)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5507/fot.2017.013⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 637-638, pp.1295-1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02624468v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOTOX, new questions for terrestrial and aquatic ecotoxicology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Garric</w:t>
+                <w:t xml:space="preserve">River biofilm community changes related to pharmaceutical loads emitted by a wastewater treatment plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofana Chonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cècile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 25 (34), </w:t>
+              <w:t xml:space="preserve">, 2018, 25 (10), pp.9254-9264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-3179-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-0024-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878281v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic diatom communities in high altitude lakes: a large scale study in the French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Féret</w:t>
+                <w:t xml:space="preserve">Assessing ecological status with diatoms DNA metabarcoding: Scaling-up on a WFD monitoring network (Mayotte island, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalman Tapolczai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53, pp.411-423. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/limn/2017025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619291v1</w:t>
+                <w:t xml:space="preserve">hal-02622658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freshwater biomonitoring in the Information age</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Variations of Marine Biofilm Communities Colonizing Artificial Substrata Including Antifouling Coatings in Contrasted French Coastal Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Keck</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fee.1490⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (3), pp.585 - 598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-017-0966-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604509v1</w:t>
+                <w:t xml:space="preserve">hal-01599314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomy- or trait-based ecological assessment for tropical rivers? Case study on benthic diatoms in Mayotte island (France, Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalman Tapolczai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csilla Stenger-Kovács</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Padisák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 607-608, pp.1293-1303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing ecological status with diatoms DNA metabarcoding: Scaling-up on a WFD monitoring network (Mayotte island, France)</w:t>
+                <w:t xml:space="preserve">Application of high-throughput sequencing (HTS) metabarcoding to diatom biomonitoring: Do DNA extraction methods matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kalman Tapolczai</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kahlert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.06.024⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1), pp.162-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/690649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622658v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Variations of Marine Biofilm Communities Colonizing Artificial Substrata Including Antifouling Coatings in Contrasted French Coastal Environments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we predict diatoms herbicide sensitivities with phylogeny? Influence of intraspecific and interspecific variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Urvois</w:t>
+                <w:t xml:space="preserve">Sara Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etelvina Lourenço Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-017-0966-2⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-017-1834-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599314v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of high-throughput sequencing (HTS) metabarcoding to diatom biomonitoring: Do DNA extraction methods matter?</w:t>
+                <w:t xml:space="preserve">Avoiding quantification bias in metabarcoding: Application of a cell biovolume correction factor in diatom molecular biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Trobajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/690649⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (4), pp.1060-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606868v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we predict diatoms herbicide sensitivities with phylogeny? Influence of intraspecific and interspecific variability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Freshwater biomonitoring in the Information age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etelvina Lourenço Figueira</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalman Tapolczai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (8), </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (5), pp.266-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-017-1834-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fee.1490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604474v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding quantification bias in metabarcoding: Application of a cell biovolume correction factor in diatom molecular biomonitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+                <w:t xml:space="preserve">Benthic diatom communities in high altitude lakes: a large scale study in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (4), pp.1060-1069. </w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.411-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/limn/2017025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916343v1</w:t>
+                <w:t xml:space="preserve">hal-02619291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separate treatment of hospital and urban wastewaters: A real scale comparison of effluents and their effect on microbial communities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+                <w:t xml:space="preserve">Trait-based ecological classifications for benthic algae: review and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kálmán Tapolczai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Stenger-Kovács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Padisák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.161⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 776 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-016-2736-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445038v1</w:t>
+                <w:t xml:space="preserve">hal-02631412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOTOX, the INRA’s network of ecotoxicologists, a major structure involved for the coordination and structuring of the French research in ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Comparison of specific versus literature species sensitivity distributions for herbicides risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 23 (4), pp.2969-2973. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5948-7⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.3042-3052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5430-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634692v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the fifth meeting of INRA’s national network of ecotoxicologists, ECOTOX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">Linking phylogenetic similarity and pollution sensitivity to develop ecological assessment methods: a test with river diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (4), pp.2974-2976. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (3), pp.856-864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4279-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512225v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking phylogenetic similarity and pollution sensitivity to develop ecological assessment methods: a test with river diatoms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Franc</w:t>
+                <w:t xml:space="preserve">Pollution-induced community tolerance (PICT) as a tool for monitoring Lake Geneva long-term in situ ecotoxic restoration from herbicide contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12624⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.4301-4311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5302-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426853v1</w:t>
+                <w:t xml:space="preserve">hal-01293534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution-induced community tolerance (PICT) as a tool for monitoring Lake Geneva long-term in situ ecotoxic restoration from herbicide contamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Larras</w:t>
+                <w:t xml:space="preserve">Phylogenetic signal in diatom ecology: perspectives for aquatic ecosystems biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5302-0⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.861 - 872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/14-1966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293534v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of specific versus literature species sensitivity distributions for herbicides risk assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Larras</w:t>
+                <w:t xml:space="preserve">Pollution-induced community tolerance (PICT): towards an ecologically relevant risk assessment of chemicals in aquatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gregorio</w:t>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Blanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Cassio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5430-6⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (12, SI), pp.2141-2151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637650v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait-based ecological classifications for benthic algae: review and perspectives</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R-Syst::diatom: an open-access and curated barcode database for diatoms and freshwater monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.baw016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/baw016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-016-2736-4⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02631412v1</w:t>
+                <w:t xml:space="preserve">hal-01426772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic signal in diatom ecology: perspectives for aquatic ecosystems biomonitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Franc</w:t>
+                <w:t xml:space="preserve">Rejets d'effluents hospitaliers : évaluation de la persistance environnementale des médicaments et des bactéries pathogènes: La démarche du projet Persist-Env</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/14-1966⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201606022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426854v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution-induced community tolerance (PICT): towards an ecologically relevant risk assessment of chemicals in aquatic systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hans Blanck</w:t>
+                <w:t xml:space="preserve">Spatial heterogeneity of littoral benthic diatoms in a large lake: monitoring implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kálmán Tapolczai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12558⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 771 (1), pp.179-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-015-2629-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473127v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-Syst::diatom: an open-access and curated barcode database for diatoms and freshwater monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">phylosignal: an R package to measure, test, and explore the phylogenetic signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016, pp.baw016. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (9), pp.2774 - 2780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/database/baw016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426772v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial heterogeneity of littoral benthic diatoms in a large lake: monitoring implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Report on the fifth meeting of INRA’s national network of ecotoxicologists, ECOTOX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-015-2629-y⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.2974-2976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4279-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634391v1</w:t>
+                <w:t xml:space="preserve">hal-01512225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejets d'effluents hospitaliers : évaluation de la persistance environnementale des médicaments et des bactéries pathogènes: La démarche du projet Persist-Env</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Chonova</w:t>
+                <w:t xml:space="preserve">ECOTOX, the INRA’s network of ecotoxicologists, a major structure involved for the coordination and structuring of the French research in ecotoxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201606022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.2969-2973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5948-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466014v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">phylosignal: an R package to measure, test, and explore the phylogenetic signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Separate treatment of hospital and urban wastewaters: A real scale comparison of effluents and their effect on microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofana Chonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 542, pp.965-975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.2051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01426773v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic diatoms and phytoplankton to assess nutrients in a large lake: Complementarity of their use in Lake Geneva (France–Switzerland)</w:t>
               </w:r>
@@ -10815,51 +10815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53, pp.231-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10899,653 +10899,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A next-generation sequencing approach to river biomonitoring using benthic diatoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+                <w:t xml:space="preserve">Comparative sensitivity to the fungicide tebuconazole of biofilm and plankton microbial communities in freshwater ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pascault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chastaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/675079⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 468-469, pp.326-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.08.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632667v1</w:t>
+                <w:t xml:space="preserve">hal-00995683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative sensitivity to the fungicide tebuconazole of biofilm and plankton microbial communities in freshwater ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Pascault</w:t>
+                <w:t xml:space="preserve">Antifouling Coatings Influence both Abundance and Community Structure of Colonizing Biofilms: a Case Study in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Debroas</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (16), pp.4821-4831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00948-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.08.074⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00995683v2</w:t>
+                <w:t xml:space="preserve">hal-03183971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifouling Coatings Influence both Abundance and Community Structure of Colonizing Biofilms: a Case Study in the Northwestern Mediterranean Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
+                <w:t xml:space="preserve">Seasonal shift in the sensitivity of a natural benthic microalgal community to a herbicide mixture: impact on the protective level of thresholds derived from species sensitivity distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 80 (16), pp.4821-4831. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (6), pp.1109-1123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00948-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-014-1254-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183971v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal shift in the sensitivity of a natural benthic microalgal community to a herbicide mixture: impact on the protective level of thresholds derived from species sensitivity distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+                <w:t xml:space="preserve">A next-generation sequencing approach to river biomonitoring using benthic diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (6), pp.1109-1123. </w:t>
+              <w:t xml:space="preserve">Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1), pp.349-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-014-1254-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/675079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636768v1</w:t>
+                <w:t xml:space="preserve">hal-02632667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When is sampling complete? The effects of geographical range and marker choice on perceived diversity in Nitzschia palea (Bacillariophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Trobajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David.G. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 165 (3), pp.245-259. </w:t>
@@ -11595,77 +11595,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking diatom sensitivity to herbicides to phylogeny: a step forward for biomonitoring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11751,64 +11751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11853,286 +11853,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of herbicide contamination on diversity and ecological guilds of river diatoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next-generation sequencing to inventory taxonomic diversity in eukaryotic communities: a test for freshwater diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Marcel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.607-619</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644367v1</w:t>
+                <w:t xml:space="preserve">bioemco-00840234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-generation sequencing to inventory taxonomic diversity in eukaryotic communities: a test for freshwater diatoms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of toxicity thresholds in aquatic environments: Does benthic growth of diatoms affect their exposure and sensitivity to herbicides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 463, pp.469 - 477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.06.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00840234v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Evidence of the Existence of Semi-Cryptic Species and of a Phylogeographic Structure in the Gomphonema parvulum (Kutzing) Kutzing Complex (Bacillariophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12211,2692 +12223,2680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of toxicity thresholds in aquatic environments: Does benthic growth of diatoms affect their exposure and sensitivity to herbicides?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Next-generation sequencing to inventory taxonomic diversity in eukaryotic communities: a test for freshwater diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 463, pp.469 - 477. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (4), pp.607-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.06.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652453v1</w:t>
+                <w:t xml:space="preserve">hal-02644189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-generation sequencing to inventory taxonomic diversity in eukaryotic communities: a test for freshwater diatoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Franc</w:t>
+                <w:t xml:space="preserve">The effect of temperature and a herbicide mixture on freshwater periphytic algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12105⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98, pp.162-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2013.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644189v1</w:t>
+                <w:t xml:space="preserve">hal-02599031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of temperature and a herbicide mixture on freshwater periphytic algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Larras</w:t>
+                <w:t xml:space="preserve">Mangrove microbial diversity and the impact of trophic contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pascault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cècile Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Lambert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2013.09.007⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 66 (1-2), pp. 39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599031v1</w:t>
+                <w:t xml:space="preserve">hal-00956925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove microbial diversity and the impact of trophic contamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of herbicide contamination on diversity and ecological guilds of river diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 66 (1-2), pp. 39-46. </w:t>
+              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (2), pp.169 - 183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7872/crya.v34.iss2.2013.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956925v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-forms, cell-sizes and ecological guilds of diatoms in European rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using bioassays and species sensitivity distributions to assess herbicide toxicity towards benthic diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 406, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae/2012018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650771v1</w:t>
+                <w:t xml:space="preserve">hal-02643239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The submillimeter spectrum of deuterated glycolaldehydes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk of herbicide mixtures as a key parameter to explain phytoplankton fluctuation in a great lake: the case of Lake Geneva, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Buechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Walters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118701⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (8), pp.2306 - 2318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-012-0987-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904702v1</w:t>
+                <w:t xml:space="preserve">hal-02644910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioneer marine biofilms on artificial surfaces including antifouling coatings immersed in two contrasting French Mediterranean coast sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Djeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Djeridi</w:t>
+                <w:t xml:space="preserve">Stéphane Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (5), pp.453--463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08927014.2012.688957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using bioassays and species sensitivity distributions to assess herbicide toxicity towards benthic diatoms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The submillimeter spectrum of deuterated glycolaldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Margulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Motiyenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044458⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 540, pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643239v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of herbicide mixtures as a key parameter to explain phytoplankton fluctuation in a great lake: the case of Lake Geneva, Switzerland</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomonitoring river diatoms : implications of taxonomic resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (8), pp.2306 - 2318. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.92-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-012-0987-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644910v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring river diatoms : implications of taxonomic resolution</w:t>
+                <w:t xml:space="preserve">Life-forms, cell-sizes and ecological guilds of diatoms in European rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2012018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.09.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02651506v1</w:t>
+                <w:t xml:space="preserve">hal-02650771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using diatom life-forms and ecological guilds to assess organic pollution and trophic level in rivers : a case study of rivers in south-eastern France</w:t>
+                <w:t xml:space="preserve">Molecular phylogeny of the family Bacillariaceae based on 18S rDNA sequences: focus on freshwater Nitzschia of the section Lanceolatae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Berthon</w:t>
+                <w:t xml:space="preserve">Frédéric Rimet Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg L. Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien L. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Ector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-011-0786-1⟩</w:t>
+              <w:t xml:space="preserve">Diatom Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26, pp.273-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0269249X.2011.597988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650841v1</w:t>
+                <w:t xml:space="preserve">hal-00956037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of diatom life-forms and ecological guilds to assess pesticide contamination in rivers : lotic mesocosm approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Effects of organic herbicides on phototrophic microbial communities in freshwater ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2010.07.004⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 214, p. 87 - p. 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-0668-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648538v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of the family Bacillariaceae based on 18S rDNA sequences: focus on freshwater Nitzschia of the section Lanceolatae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lenaïg L. Kermarrec</w:t>
+                <w:t xml:space="preserve">A preliminary phylogenetic analysis of the Cymbellales based on 18S rDNA gene sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatom Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 26, pp.273-291. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0269249X.2011.597988⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 26 (3), pp.305 - 315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0269249X.2011.633255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956037v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Effects of Two Herbicides and an Insecticide on Tropical Freshwater Plankton in Microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61 (4), pp.599-613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00244-011-9653-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of organic herbicides on phototrophic microbial communities in freshwater ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Pesce</w:t>
+                <w:t xml:space="preserve">Use of diatom life-forms and ecological guilds to assess pesticide contamination in rivers : lotic mesocosm approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 214, p. 87 - p. 124. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.489-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-0668-6_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2010.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655976v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary phylogenetic analysis of the Cymbellales based on 18S rDNA gene sequencing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Ector</w:t>
+                <w:t xml:space="preserve">Impact of chronic and acute pesticide exposures on periphyton communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucien Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diatom Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0269249X.2011.633255⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409 (11), pp.2102-2113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648431v1</w:t>
+                <w:t xml:space="preserve">hal-01319985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chronic and acute pesticide exposures on periphyton communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">In-situ interactions between the effects of season, current velocity and pollution on a river biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 409 (11), pp.2102-2113. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (11), pp.2245-2259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.01.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2011.02649.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01319985v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ interactions between the effects of season, current velocity and pollution on a river biofilm</w:t>
+                <w:t xml:space="preserve">Effects of flow regime and pesticides on periphytic communities : evolution and role of biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Villeneuve</w:t>
+                <w:t xml:space="preserve">Aurélie Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 56 (11), pp.2245-2259. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (1), pp.123-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2011.02649.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595328v1</w:t>
+                <w:t xml:space="preserve">hal-02646239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flow regime and pesticides on periphytic communities : evolution and role of biodiversity</w:t>
+                <w:t xml:space="preserve">Using diatom life-forms and ecological guilds to assess organic pollution and trophic level in rivers : a case study of rivers in south-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Villeneuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+                <w:t xml:space="preserve">Vincent Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 102 (1), pp.123-133. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 673, pp.259-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2011.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-011-0786-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646239v1</w:t>
+                <w:t xml:space="preserve">hal-02650841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of slight differences in environmental conditions (light, hydrodynamics) on the structure and function of periphyton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">Transplantation of Microbenthic Algal assemblages to Assess Structural and Functional Recovery After Diuron Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Dorigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-009-0108-0⟩</w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (4), pp.555-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00244-010-9511-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594603v1</w:t>
+                <w:t xml:space="preserve">hal-02593840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplantation of Microbenthic Algal assemblages to Assess Structural and Functional Recovery After Diuron Exposure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Berard</w:t>
+                <w:t xml:space="preserve">Influence of slight differences in environmental conditions (light, hydrodynamics) on the structure and function of periphyton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 59 (4), pp.555-563. </w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72 (1), pp.33-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00244-010-9511-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00027-009-0108-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593840v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ assessment of periphyton recovery in a river contaminated by pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 98 (4), pp.396-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14930,77 +14930,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The periphyton as a multimetric bioindicator for assessing the impact of land use on rivers: an overview of the Ardières-Morcille experimental watershed (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Volat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15231,64 +15231,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of chronically contaminated biofilms to short pluses of diuron: an experimental study simulating flooding events in a small river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Margoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15631,51 +15631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotic biofilm community structure and pesticide tolerance along a contamination gradient in a vineyard area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15683,51 +15683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50 (1), pp.91-102. </w:t>
@@ -16324,51 +16324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16449,51 +16449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Diatomistes de Langue Française (ADLaF), Sep 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16518,90 +16518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of benthic microbial communities to pharmaceuticals and resulting adaptation including tolerance, biodegradation and antibiotic resistance: advances and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16682,51 +16682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16887,428 +16887,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANTIBIO-TOOLS : Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bonnineau</w:t>
+                <w:t xml:space="preserve">Effluents hospitaliers et stations d'épuration urbaines : sept années de suivi, d'études et de recherche sur SIPIBEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Bouchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Martin Laurent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Brelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire PNREST : Séminaire de présentation des projets APR2017 (ANSES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Maisons-Alfort, France. pp.39</w:t>
+              <w:t xml:space="preserve">23èmes JIE – Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Poitiers, France. pp.03-1 - 03-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608136v1</w:t>
+                <w:t xml:space="preserve">hal-01948652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effluents hospitaliers et stations d'épuration urbaines : sept années de suivi, d'études et de recherche sur SIPIBEL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rayan Bouchali</w:t>
+                <w:t xml:space="preserve">Évaluation in situ de l'efficacité d'une station de traitement de l'industrie pharmaceutique et de la toxicité des effluents qui en résultent sur la diversité et l'activité des biofilms microbiens aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Brivet</w:t>
+                <w:t xml:space="preserve">C. Rosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes JIE – Journées Information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Poitiers, France. pp.03-1 - 03-18</w:t>
+              <w:t xml:space="preserve">4ème Journées d'Ecotoxicologie Microbienne - Forum Santé Environnement &amp; Molécules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Valence, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948652v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation in situ de l'efficacité d'une station de traitement de l'industrie pharmaceutique et de la toxicité des effluents qui en résultent sur la diversité et l'activité des biofilms microbiens aquatiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Bonnineau</w:t>
+                <w:t xml:space="preserve">Flux Polluants, Ecotoxicologie, Ecosystèmes du bassin du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Naffrechoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées d'Ecotoxicologie Microbienne - Forum Santé Environnement &amp; Molécules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Valence, France. pp.1</w:t>
+              <w:t xml:space="preserve">ZABR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608050v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water intermittency on diatom (Bacillariophyta) and invertebrate (aquatic and terrestrial) communities in streams of southern Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Helena Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alexandra Penha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17383,152 +17344,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux Polluants, Ecotoxicologie, Ecosystèmes du bassin du Rhône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANTIBIO-TOOLS : Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Naffrechoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+                <w:t xml:space="preserve">F. Martin Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZABR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire PNREST : Séminaire de présentation des projets APR2017 (ANSES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Maisons-Alfort, France. pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995510v1</w:t>
+                <w:t xml:space="preserve">hal-02608136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tolérance et l'adaptation des communautés microbiennes aux micropolluants comme indicateur de l'état des milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17592,90 +17592,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOTOX, le Réseau des écotoxicologues de l'INRA et de ses partenaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum ECO-TOX, Ecoparc Rovaltain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Alixan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17700,103 +17700,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaps to fill when analyzing freshwater diatom diversity with DNA barcoding – notes from a boreal region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kahlert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Londres, United Kingdom. </w:t>
@@ -17834,90 +17834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre la phylogénie des diatomées et leur sensibilité aux herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17981,51 +17981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18074,346 +18074,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine biofilm communities colonizing antifouling paints in the Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Le Berre</w:t>
+                <w:t xml:space="preserve">metaMatch: un algorithme pour l'assignation taxonomique en métagénomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress : The power of the small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Copenhagen, INT., Aug 2012, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807526v1</w:t>
+                <w:t xml:space="preserve">hal-00766072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metaMatch: un algorithme pour l'assignation taxonomique en métagénomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Marine biofilm communities colonizing antifouling paints in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International Congress : The power of the small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Copenhagen, INT., Aug 2012, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766072v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Biomonitoring Approaches based on Next Generation Sequencing : a Test for Freshwater Diatom Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18455,103 +18455,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifouling coatings : in vitro bioassay vs marine biofilm communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress on Marine Corrosion and Fouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité International Permanent pour la Recherche sur la Préservation des Matériaux en Milieu Marin ((COIPM).). Seattle, INT., Jun 2012, Seattle, United States</w:t>
@@ -18574,1458 +18574,1441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic resolution of river diatoms: structuring impact of environmental parameters and implications for biomonitoring</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of the impact of tebuconazol (fungicide) on lake and stream bacterial communities using a 16S rRNA pyrosequencing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pascault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Tadonleke Dzatchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catalan Institute for Water Research (ICRA). Girona, ESP., Jun 2011, Girona, Spain. pp.2</w:t>
+              <w:t xml:space="preserve">12. Symposium on Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2011, Rostock, Germany. 121 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806457v1</w:t>
+                <w:t xml:space="preserve">hal-02749915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of 3 genetic markers to determine the composition of a diatom assemblage using next generation sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des bioindicateurs pour évaluer l’impact ou la restauration vis-à-vis des pesticides - Diatomées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4thInternational Barcode of Life Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Adelaide. Adélaide, AUS., Nov 2011, Adélaide, Australia. 1p</w:t>
+              <w:t xml:space="preserve">Colloque ONEMA Les méthodes d'évaluation de l'état des eaux: situation et perspectives dans le contexte de la DCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805342v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic Microbial community responses to pesticides in lake littoral zones</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A pipeline for automatic taxonomic community inventories on data from NGS : an example with freshwater diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg L. Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. ﻿Symposium on Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Rostock, Germany</w:t>
+              <w:t xml:space="preserve">4th International Barcode of Life Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Adelaide. Adélaide, AUS., Nov 2011, Adélaide, Australia. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745822v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of tebuconazol (fungicide) on lake and stream bacterial communities using a 16S rRNA pyrosequencing method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Sensibility of aquatic bacterial communities to contaminants in wine-producing watersheds: Approach in rivers and lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pascault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chastain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Voyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Symposium on Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2011, Rostock, Germany. 121 p</w:t>
+              <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749915v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bioindicateurs pour évaluer l’impact ou la restauration vis-à-vis des pesticides - Diatomées</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking changes in microbial communities to trophic variations in a tropical mangrove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pascault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cècile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ONEMA Les méthodes d'évaluation de l'état des eaux: situation et perspectives dans le contexte de la DCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France. 20 p</w:t>
+              <w:t xml:space="preserve">12. Symposium on Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453828v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking changes in microbial communities to trophic variations in a tropical mangrove</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic Microbial community responses to pesticides in lake littoral zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Symposium on Aquatic Microbial Ecology</w:t>
+              <w:t xml:space="preserve">12. ﻿Symposium on Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748180v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibility of aquatic bacterial communities to contaminants in wine-producing watersheds: Approach in rivers and lakes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of chronic and pulse pesticide exposures on periphyton communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">SEFS7 Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Girona, Spain. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595337v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pipeline for automatic taxonomic community inventories on data from NGS : an example with freshwater diatoms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des bioindicateurs pour évaluer l’impact ou la restauration vis-à-vis des pesticides – Invertébrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Roucaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Barcode of Life Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Adelaide. Adélaide, AUS., Nov 2011, Adélaide, Australia. 1p</w:t>
+              <w:t xml:space="preserve">Colloque ONEMA Les méthodes d'évaluation de l'état des eaux : situation et perspectives dans le contexte de la DCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999998v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bioindicateurs pour évaluer l’impact ou la restauration vis-à-vis des pesticides – Invertébrés</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prédire l’impact des herbicides en mélange et à faible concentration sur les communautés algales planctoniques et benthiques lacustres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ONEMA Les méthodes d'évaluation de l'état des eaux : situation et perspectives dans le contexte de la DCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France. 20 p</w:t>
+              <w:t xml:space="preserve">Pesticides &amp; Environnement : entre science et décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453818v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of chronic and pulse pesticide exposures on periphyton communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taxonomic resolution of river diatoms: structuring impact of environmental parameters and implications for biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFS7 Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Girona, Spain. 17 p</w:t>
+              <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catalan Institute for Water Research (ICRA). Girona, ESP., Jun 2011, Girona, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809233v1</w:t>
+                <w:t xml:space="preserve">hal-02806457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire l’impact des herbicides en mélange et à faible concentration sur les communautés algales planctoniques et benthiques lacustres</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficiency of 3 genetic markers to determine the composition of a diatom assemblage using next generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticides &amp; Environnement : entre science et décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. 1 p</w:t>
+              <w:t xml:space="preserve">4thInternational Barcode of Life Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Adelaide. Adélaide, AUS., Nov 2011, Adélaide, Australia. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804368v1</w:t>
+                <w:t xml:space="preserve">hal-02805342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets de trois pesticides sur des communautés planctoniques tropicales : une approche en microcosmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt de différents traits biologiques des diatomées pour l'évaluation des niveaux de saprobie et de trophie en rivières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753912v1</w:t>
+                <w:t xml:space="preserve">hal-02758478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using diatom life-forms and ecological guilds to assess organic and nutrient concentrations in rivers : a case study in rivers in south-eastern France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Evaluation du risque des mélanges de substances chimiques : application au cas du phytoplancton du Léman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Grégorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th CE-Diatom Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Reichenau, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818242v1</w:t>
+                <w:t xml:space="preserve">hal-02751329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic resolution of river diatoms : structuring impact of environmental parameters and implications for biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20041,428 +20024,415 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des effets de trois pesticides sur des communautés planctoniques tropicales : une approche en microcosmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème congrès scientifique du Groupe Français des Pesticides.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Banyuls, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du risque des mélanges de substances chimiques : application au cas du phytoplancton du Léman</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valéry Grégorio</w:t>
+                <w:t xml:space="preserve">Diatomées et bioindication : perspectives pour les milieux tropicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Colloque sur la Bioindication et la biodiversité des écosystèmes d’eau douce en milieu tropical, Martinique (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Fort de France, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751329v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de différents traits biologiques des diatomées pour l'évaluation des niveaux de saprobie et de trophie en rivières</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Rimet</w:t>
+                <w:t xml:space="preserve">Genetic diversity within the Gomphonema Parvulum complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
+              <w:t xml:space="preserve">21th International Diatom Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mineapolis, usa., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758478v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotypic and morphometric characterization of temperate and tropical Gomphonema parvulum isolates (Bacillariophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20507,618 +20477,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity within the Gomphonema Parvulum complex.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What is the influence of the nature of submerged artificial surfaces on the structure of microbial biofilms communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Djeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Diatom Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mineapolis, usa., 2010</w:t>
+              <w:t xml:space="preserve">15th International Congress on Marine Corrosion and Fouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité International Permanent pour la Recherche sur la Préservation des Matériaux en Milieu Marin ((COIPM).). Newcastle, INT., Jun 2010, Newcastle, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814475v1</w:t>
+                <w:t xml:space="preserve">hal-02816267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatomées et bioindication : perspectives pour les milieux tropicaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Biofilms et évaluation d'impact chimique en milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur la Bioindication et la biodiversité des écosystèmes d’eau douce en milieu tropical, Martinique (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Fort de France, France. 1 p</w:t>
+              <w:t xml:space="preserve">Ecologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.125-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816150v1</w:t>
+                <w:t xml:space="preserve">hal-02593811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the influence of the nature of submerged artificial surfaces on the structure of microbial biofilms communities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of diatom life-forms and ecological guilds to assess pesticide contamination in rivers: lotic mesocosm approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress on Marine Corrosion and Fouling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité International Permanent pour la Recherche sur la Préservation des Matériaux en Milieu Marin ((COIPM).). Newcastle, INT., Jun 2010, Newcastle, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">4th CE-Diatom Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Reichenau, Germany. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816267v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilms et évaluation d'impact chimique en milieux aquatiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
+                <w:t xml:space="preserve">Using diatom life-forms and ecological guilds to assess organic and nutrient concentrations in rivers : a case study in rivers in south-eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.125-125</w:t>
+              <w:t xml:space="preserve">4th CE-Diatom Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Reichenau, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593811v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of diatom life-forms and ecological guilds to assess pesticide contamination in rivers: lotic mesocosm approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation des effets de trois pesticides sur des communautés planctoniques tropicales : une approche en microcosmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th CE-Diatom Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Reichenau, Germany. 2 p</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817780v1</w:t>
+                <w:t xml:space="preserve">hal-02753912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of pollution-induced community tolerance (PICT) approach based on river biofilms for assessing environmental toxicant impact and remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21285,64 +21285,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of pesticide impacted biofilms in a translocation experiments in river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21410,77 +21410,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pesticides (Diuron and Azoxystrobin) on microbial aquatic biodiversity and functions. An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. symposium for european freshwater sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21505,77 +21505,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of pesticide impacted biofilms in a translocation experiment in river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Volat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21624,920 +21624,920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of herbicides by Advanced Oxidation Processes</w:t>
+                <w:t xml:space="preserve">Comparison of advanced oxidation processes (AOPs) for decontamination of water containing Diuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Las Palmas de Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">First European Conference on Environmental Applications of Advanced Oxidation Processes, EAAOP-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chania, Greece. 7-9 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174715v1</w:t>
+                <w:t xml:space="preserve">hal-00018215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of advanced oxidation processes (AOPs) for decontamination of water containing Diuron</w:t>
+                <w:t xml:space="preserve">Toxic effects of degradated Diuron by advanced oxidation processes (AOPs) on microalgae and rotifere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Pétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Conference on Environmental Applications of Advanced Oxidation Processes, EAAOP-1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chania, Greece. 7-9 septembre</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry and Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018215v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un herbicide sur la diversité microbienne aquatique. Une approche expérimentale</w:t>
+                <w:t xml:space="preserve">The PICT method, application on various systems and with various microalgae communities. Implication in ecotoxicological assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Dorigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Séminaire d'Ecotoxicologie de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Dinard, France</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry and Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Geneve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754142v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic effects of degradated Diuron by advanced oxidation processes (AOPs) on microalgae and rotifere</w:t>
+                <w:t xml:space="preserve">Toxic effect of degradated Diuron by Advanced Oxidation Processes (AOPs) on microalgae and rotifere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Ponticelli</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ponticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry and Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">Workshop Analytical Chemistry and Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757222v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PICT method, application on various systems and with various microalgae communities. Implication in ecotoxicological assessment</w:t>
+                <w:t xml:space="preserve">Impact d'un herbicide sur la diversité microbienne aquatique. Une approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annette Berard</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry and Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Geneve, France</w:t>
+              <w:t xml:space="preserve">3. Séminaire d'Ecotoxicologie de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754023v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic effect of degradated Diuron by Advanced Oxidation Processes (AOPs) on microalgae and rotifere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Carrier</w:t>
+                <w:t xml:space="preserve">Impact des facteurs physiques sur la biodiversité bactérienne et phytobenthique et le fonctionnement des communautés en &amp;quot;rivières&amp;quot; expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ponticelli</w:t>
+                <w:t xml:space="preserve">J.F. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Analytical Chemistry and Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Conférence Internationale des Limnologues d'Expression Française CILEF, Hammamet, TUN, 17-21 mars 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013593v1</w:t>
+                <w:t xml:space="preserve">hal-02588942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des facteurs physiques sur la biodiversité bactérienne et phytobenthique et le fonctionnement des communautés en &amp;quot;rivières&amp;quot; expérimentales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+                <w:t xml:space="preserve">Treatment of herbicides by Advanced Oxidation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Humbert</w:t>
+                <w:t xml:space="preserve">C. Petrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale des Limnologues d'Expression Française CILEF, Hammamet, TUN, 17-21 mars 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.13</w:t>
+              <w:t xml:space="preserve">4th European Meeting on Solar Chemistry and Photocatalysis: Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Las Palmas de Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588942v1</w:t>
+                <w:t xml:space="preserve">hal-00174715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparition de clones de microalgues résistants sous l'effet d'un herbicide. Caractérisation et coût de la résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22965,103 +22965,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple tools for antibiotics and AMR characterisation in aquatic ecosystems a 2-years monitoring study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofana Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhague, Denmark. </w:t>
@@ -23209,484 +23209,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AntibiotoolS : Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bonnineau</w:t>
+                <w:t xml:space="preserve">Résistance aux antibiotiques et impact écologique chez les communautés microbiennes benthiques exposées a la contamination urbaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Devers</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème conférence Eau et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France. pp.1, 2019</w:t>
+              <w:t xml:space="preserve">Colloque 2019 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France, 24-25 juin 2019, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609885v1</w:t>
+                <w:t xml:space="preserve">hal-02790470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance aux antibiotiques et impact écologique chez les communautés microbiennes benthiques exposées a la contamination urbaine.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+                <w:t xml:space="preserve">Résistance aux antibiotiques et impact écologique chez les communautés microbiennes benthiques exposées à la contamination urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Devers</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2019 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France, 24-25 juin 2019, France. 2019</w:t>
+              <w:t xml:space="preserve">SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790470v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance aux antibiotiques et impact écologique chez les communautés microbiennes benthiques exposées à la contamination urbaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">AntibiotoolS : Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France. pp.1, 2019</w:t>
+              <w:t xml:space="preserve">7ème conférence Eau et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609884v1</w:t>
+                <w:t xml:space="preserve">hal-02609885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting similarity and environmental filtering under drought stress in streams, a case study on diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Várbíró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kálmán Tapolczai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Helena Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Diatom Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Berlin, Germany</w:t>
@@ -23715,103 +23715,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pilot experimental installation to evaluate the efficiency of a pharmaceutical industry treatment plant and the resulting decrease in effluents toxicity to aquatic microbial biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rosy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Microbial Ecotoxicology (EcotoxicoMic 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.1, 2017</w:t>
@@ -23840,77 +23840,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOTOX, le réseau des écotoxicologues de l’INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23948,51 +23948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using diatom taxonomic diversity to assess herbicide contamination in rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24056,51 +24056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme de l’impact des pesticides en cours d’eau : influence de la dynamique de l’exposition sur les effets biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24162,254 +24162,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic versus pesticides effects on periphyton in experimental stream</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
+                <w:t xml:space="preserve">Environmental physical factors impacts on biofilm in small experimental streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10.Symposium on Aquatic Microbial Ecology ; SAME 10</w:t>
+              <w:t xml:space="preserve">10. Symposium on Aquatic Microbial Ecology SAME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Faro, Portugal. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812653v1</w:t>
+                <w:t xml:space="preserve">hal-02821927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental physical factors impacts on biofilm in small experimental streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydraulic versus pesticides effects on periphyton in experimental stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Symposium on Aquatic Microbial Ecology SAME 10</w:t>
+              <w:t xml:space="preserve">10.Symposium on Aquatic Microbial Ecology ; SAME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Faro, Portugal. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821927v1</w:t>
+                <w:t xml:space="preserve">hal-02812653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of agricultural wastewater containing herbicides by Advanced Oxidation Processes</w:t>
+                <w:t xml:space="preserve">Treatment of agricultural wastewater containing herbicides by advanced oxidation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Besson</w:t>
@@ -24444,97 +24444,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Petrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Chemistry and Photocatalysis Environmental Applications 4th european meeting' SPEA Las Palmas (Canaria), 8-10 november 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Las Palmas (Canaria), Spain. 1 p, 2006</w:t>
+              <w:t xml:space="preserve">1. European Conference on Environmental Applications of Oxydation Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Chania, Greece. 1 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818341v1</w:t>
+                <w:t xml:space="preserve">hal-02818281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of agricultural wastewater containing herbicides by advanced oxidation processes</w:t>
+                <w:t xml:space="preserve">Treatment of agricultural wastewater containing herbicides by Advanced Oxidation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Besson</w:t>
@@ -24569,73 +24569,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Petrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Environmental Applications of Oxydation Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Chania, Greece. 1 p., 2006</w:t>
+              <w:t xml:space="preserve">Solar Chemistry and Photocatalysis Environmental Applications 4th european meeting' SPEA Las Palmas (Canaria), 8-10 november 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Las Palmas (Canaria), Spain. 1 p, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818281v1</w:t>
+                <w:t xml:space="preserve">hal-02818341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -24705,51 +24705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gassiole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFB. 2019, Guides et protocoles, 978-2-37785-016-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24767,103 +24767,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue « ECOTOX, the INRA's network of ecotoxicologists »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, pp.2969-3194, 2016, Environmental Science and Pollution Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24881,51 +24881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioindication : des outils pour évaluer l'état écologique des milieux aquatiques - Perspectives en vue du 2e cycle DCE - Eaux de surface continentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Spyratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24933,51 +24933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Basilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Onema, pp.56, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -25070,64 +25070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kessy Abarenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Generation Biomonitoring: Part 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, Elsevier, pp.63-99, 2018, Advances In Ecological Research, 978-0-12-813949-3</w:t>
@@ -25169,90 +25169,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFLUENTS HOSPITALIERS ET STATIONS D'EPURATION URBAINES : SEPT ANNEES DE SUIVI, D'ETUDES ET DE RECHERCHE SUR SIPIBEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Bouchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 23e Journées Information Eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -25281,77 +25281,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental River Biofilms as Biological Indicators of the Impact of Chemical Contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25389,90 +25389,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microorganismes travaillent pour nous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhône-Alpes et l'environnement : 100 questions pour la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cluster de recherche Rhône-Alpes Environnement CNRS Rhône Alpes Auvergne, 296 p., 2011, 978-2-7446-2968-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25497,100 +25497,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of organic herbicides on phototrophic microbial communities in freshwater ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 214, Springer, 2011, Reviews of Environmental Contamination and Toxicology, 978-1-4614-0667-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-0668-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811179v1</w:t>
@@ -25764,90 +25764,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan 2019 des activités du réseau ECOTOX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25865,103 +25865,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet ANTIBIO-TOOLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26286,51 +26286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MicPhyc; Office Francais de la Biodiversité; Inrae. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26348,90 +26348,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplancton des plans d'eau d'Outre-Mer: développement d'outils de monitoring basés sur l'ADN Livrable 3 : « Application de l'approche ADNe pour recenser le phytoplancton des plans d'eau d'Outre-Mer: méthodes et premiers résultats »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Canino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Mercedes Nicolosi-Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26505,51 +26505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MicPhyc; INRAE; OFB. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26567,103 +26567,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet Antibiotools - Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatique (PNREST Anses, 2017/3 ABR/22)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -26689,64 +26689,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplancton des plans d'eau d'Outre-Mer : développement d'outils de monitoring basés sur l'ADN - Livrable 2 : «Phytoplancton DOM : première application du protocole de terrain et comparaisons entre microscopie/ADNe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Canino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26803,90 +26803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse du séminaire « Quo vadis, la biosurveillance basée sur l’ADNe ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofana Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26921,64 +26921,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplancton des plans d'eau d'Outre-Mer : développement d'outils de monitoring basés sur l'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Canino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27048,51 +27048,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de vie, guildes écologiques et classes de tailles des diatomées d’eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27399,51 +27399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinziana Rivera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va &#193;cs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Baja Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andree" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.133264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Mora" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalina Stancheva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Abarca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cantoral-Uriza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nova_hedwigia/2024/0918" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lemonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2023008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Pinseel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Japoshvili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Mumladze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161970" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinziana F Rivera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.413" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16737" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040922" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03976834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.6.85652" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03976810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Baricevic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kahlert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Maaria Karjalainen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maric Pfannkuchen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.6.85844" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pawlowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bruce" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Panksep" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Aguirre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amalfitano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151783" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny&#8208;dupre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13604" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bournique" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pernin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107726" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso&#8208;s&#225;ez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz&#8208;perret&#8208;gentil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15472" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955898v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Cordonier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15646" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13568" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484541v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.74096" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Konschak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Zubrod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Duque Acosta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kroll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c01819" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03487093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sagova-Mareckova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boenigk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cermakova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chonova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116767" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Pissaridou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantonati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakovos Tziortzis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald D&#246;rflinger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/MBMG.5.68438" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Christou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Papatheodoulou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129814" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n Tapolczai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Selmeczy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta Szab&#243;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria B-B&#233;res" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107322" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103971v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mary" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Rimet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144208" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369170v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta C Blackman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2404" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125121" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901285v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor V&#225;rb&#237;r&#243;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Borics" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Novais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manuela Morais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140459" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569099v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di&#160;cesare" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Eckert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cottin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Callieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02520259v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo F Morales" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra March&#227; Penha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Potes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137462" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02520169v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Feio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia R.Q. Serra" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Mort&#225;gua" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137900" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518194v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105775" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557859v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Burillo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Trobajo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138445" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619428v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalman Tapolczai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Stenger-Kov&#225;cs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Padis&#225;k" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4701" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618767v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a F&#233;ret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-03999-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148548v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.3.39646" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenuy Gusev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn G. Kelly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kulikovskiy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51500-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381793v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kurmayer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00653" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ferrari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casado" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Apotheloz Perret Gentil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.04" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623986v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105470" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624302v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00409" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stubbington" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paillex" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. England" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.09.061" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619814v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la T&#243;thm&#233;r&#233;sz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n B&#225;csi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Abonyi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.02.010" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Bailet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.3.34002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626077v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weigand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne J. Beermann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe O. Costa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Duarte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.247" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628803v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Mann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sato" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12886" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629210v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pawlowski" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly-Quinn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz-Perret-Gentil" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Beja" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859406v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0024-0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916342v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Botreau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2172-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825316v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1074" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626478v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hering" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Iwan Jones" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Boets" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.03.003" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621047v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Rivera" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ariztegui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3381-2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625977v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Keck" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kahlert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12919" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624564v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ballorain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carpentier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195770" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621712v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Bi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Zeng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Liu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33785-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625205v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A.-Keszte" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-018-0359-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623950v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Esteves" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F P Almeida" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gon&#231;alves" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-1953-1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606931v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9302-0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624468v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelida Abarca" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Henning Kusber" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Jahn" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/fot.2017.013" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878281v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3179-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619291v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2017025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604509v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Keck" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1490" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604595v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.093" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622658v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.06.024" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599314v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Urvois" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0966-2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606868v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/690649" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604474v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Esteves" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Almeida" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etelvina Louren&#231;o Figueira" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-017-1834-z" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916343v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12960" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445038v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.161" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M56ZVJPL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634692v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5948-7" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512225v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4279-z" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426853v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12624" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293534v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gregorio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5302-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637650v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gregorio" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5430-6" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631412v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2736-4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426854v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1966" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473127v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Blanck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cassio" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12558" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426772v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Kermarrec" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw016" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634391v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2629-y" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02466014v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201606022" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426773v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2051" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636810v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.02.008" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G06Z5LK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632667v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675079" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995683v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pascault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastaine" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.08.074" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S50W3N5C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183971v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00948-14" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636768v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1254-2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640347v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David.G. Mann" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2014.03.005" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFRHZ042-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636747v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4045105" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110178v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12416" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644367v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marcel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v34.iss2.2013.169" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00840234v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645491v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.07.005" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P53VLZ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652453v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.06.063" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6XGJ7F7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644189v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12105" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJB6Q644-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599031v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lambert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.09.007" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956925v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.015" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650771v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2012018" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904702v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margul&#232;s" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Motiyenko" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walters" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118701" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643239v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044458" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644910v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buechi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0987-z" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651506v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.014" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1R0SDBH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650841v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0786-1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W8K3ZT7Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648538v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.07.004" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956037v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet Rimet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g L. Kermarrec" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien L. Hoffmann" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Ector" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2011.597988" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00681317v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-011-9653-3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7F77MHSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655976v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montuelle" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0668-6_5" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648431v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ector" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2011.633255" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319985v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.01.056" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ0JSR7Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595328v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villeneuve" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02649.x" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN2Z0CM6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646239v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villeneuve" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.01.004" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6L3WSL7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594603v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-009-0108-0" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJQ1815P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593840v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Dorigo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-010-9511-8" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KRBTP5W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593841v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.03.011" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593726v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Volat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0105-2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8157FA46B09B5FD3B98C6ABE65552A772C723D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657801v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.06.017" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVZKN0TH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590778v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.02.004" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C3807N3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590841v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655103v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Birolleau-Touchard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dourien" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0495-8" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8292723E39E36D2AD8AFB16827E336CD6877E6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590216v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01133" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670246v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698581v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686996v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714729v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719138v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Station de Biometrie Et Intelligence Artificielle" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009809v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481130v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982093v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145351v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bonnineau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charton" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172724v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608136v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin Laurent" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948652v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brivet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608050v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Motte" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138079v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandra Penha" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Morales" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Oliveira" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995510v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606718v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604659v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743082v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1069489" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743084v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209971v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807526v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766072v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gay" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807004v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805263v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806457v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805342v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745822v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749915v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonleke Dzatchou" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453828v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748180v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595337v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastain" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voyard" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999998v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Chaumeil" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Rimet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453818v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809233v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804368v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753912v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818242v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755745v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818396v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751329v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758478v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rimet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751055v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814475v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816150v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593811v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817780v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592823v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937999v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bontoux" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moll&#233;" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roche" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dubus" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754801v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Motte" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Vollat" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751956v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590243v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174715v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonze" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrier" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018215v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trier" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754142v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757222v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponticelli" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754023v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013593v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponticelli" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588942v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Humbert" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760691v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759533v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765840v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765460v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788502v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charton" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018019v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kolovi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Elisabeth" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609885v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charton" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devers" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790470v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609884v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138084v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606934v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601569v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804487v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606344v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812653v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821927v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818341v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Besson" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Guillard" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petrier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818281v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05024540v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630631v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598686v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Spyratos" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01984996v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leese" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessy Abarenkov" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386470v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599032v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810296v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Villeneuve" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811179v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318893v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144237v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788451v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602219v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Carpentier" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Charbonnier" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Alencastro" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204276v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04935349v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116746v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Mercedes Nicolosi-Gelis" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418123v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797468v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306176v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domaizon Isabelle" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904384v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305968v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824514v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857494v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinziana Rivera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va &#193;cs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Baja Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andree" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.133264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Mora" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalina Stancheva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Abarca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cantoral-Uriza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nova_hedwigia/2024/0918" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Pinseel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Japoshvili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Mumladze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161970" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinziana F Rivera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16737" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040922" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lemonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2023008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pawlowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bruce" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Panksep" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Aguirre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amalfitano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151783" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03976810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Baricevic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kahlert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Maaria Karjalainen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maric Pfannkuchen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.6.85844" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03976834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.6.85652" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny&#8208;dupre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13604" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bournique" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pernin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107726" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13568" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03487093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sagova-Mareckova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boenigk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cermakova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chonova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116767" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Pissaridou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantonati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakovos Tziortzis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald D&#246;rflinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/MBMG.5.68438" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Konschak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Zubrod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Duque Acosta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kroll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c01819" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.74096" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz&#8208;perret&#8208;gentil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Cordonier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15646" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Christou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Papatheodoulou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129814" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Rimet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144208" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n Tapolczai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Selmeczy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta Szab&#243;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria B-B&#233;res" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107322" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238813v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125121" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369170v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta C Blackman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2404" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860583v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso&#8208;s&#225;ez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15472" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02520259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Novais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo F Morales" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra March&#227; Penha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Potes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137462" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569099v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di&#160;cesare" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Eckert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cottin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Callieri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02520169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Feio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia R.Q. Serra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Mort&#225;gua" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137900" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Burillo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Trobajo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138445" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105775" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901285v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor V&#225;rb&#237;r&#243;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Borics" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manuela Morais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140459" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609267v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ferrari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casado" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Apotheloz Perret Gentil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.04" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623986v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105470" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624302v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00409" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenuy Gusev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn G. Kelly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kulikovskiy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51500-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381793v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kurmayer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00653" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608198v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stubbington" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paillex" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. England" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.09.061" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619814v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la T&#243;thm&#233;r&#233;sz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n B&#225;csi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Abonyi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.02.010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432989v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Bailet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.3.34002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626077v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weigand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne J. Beermann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe O. Costa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Duarte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.247" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628803v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Mann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sato" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12886" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618767v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a F&#233;ret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-03999-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619428v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalman Tapolczai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Stenger-Kov&#225;cs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Padis&#225;k" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4701" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148548v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.3.39646" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621712v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Bi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Zeng" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Liu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33785-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625205v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A.-Keszte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-018-0359-5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625977v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Keck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kahlert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12919" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621047v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Rivera" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ariztegui" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3381-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624564v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ballorain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carpentier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195770" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916342v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz-Perret-Gentil" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Botreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2172-2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626478v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hering" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Iwan Jones" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Boets" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.03.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1074" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623950v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Esteves" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F P Almeida" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gon&#231;alves" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-1953-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606931v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9302-0" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624468v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelida Abarca" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Henning Kusber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Jahn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/fot.2017.013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878281v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3179-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629210v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pawlowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly-Quinn" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Beja" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859406v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0024-0" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622658v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.06.024" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599314v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Urvois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0966-2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604595v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.093" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606868v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/690649" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604474v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Esteves" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Keck" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Almeida" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etelvina Louren&#231;o Figueira" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-017-1834-z" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916343v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12960" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604509v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1490" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619291v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2017025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631412v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2736-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637650v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gregorio" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5430-6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426853v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12624" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293534v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gregorio" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5302-0" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426854v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1966" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473127v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Blanck" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cassio" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12558" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426772v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Kermarrec" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw016" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02466014v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201606022" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634391v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2629-y" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426773v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2051" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512225v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4279-z" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634692v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5948-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445038v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.161" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M56ZVJPL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636810v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.02.008" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G06Z5LK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995683v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pascault" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastaine" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.08.074" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S50W3N5C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183971v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00948-14" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636768v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1254-2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632667v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675079" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640347v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David.G. Mann" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2014.03.005" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFRHZ042-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636747v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4045105" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110178v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12416" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00840234v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652453v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.06.063" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6XGJ7F7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645491v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.07.005" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P53VLZ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644189v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12105" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJB6Q644-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599031v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lambert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.09.007" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956925v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.015" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644367v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marcel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v34.iss2.2013.169" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643239v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044458" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644910v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buechi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0987-z" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904702v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margul&#232;s" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Motiyenko" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walters" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118701" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651506v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.014" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1R0SDBH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650771v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2012018" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956037v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet Rimet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g L. Kermarrec" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien L. Hoffmann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Ector" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2011.597988" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655976v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montuelle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0668-6_5" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648431v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ector" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2011.633255" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00681317v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-011-9653-3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7F77MHSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648538v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.07.004" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319985v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.01.056" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ0JSR7Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595328v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villeneuve" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02649.x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN2Z0CM6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646239v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villeneuve" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.01.004" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6L3WSL7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650841v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0786-1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W8K3ZT7Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593840v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Dorigo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-010-9511-8" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KRBTP5W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594603v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-009-0108-0" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJQ1815P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593841v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.03.011" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593726v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Volat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0105-2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8157FA46B09B5FD3B98C6ABE65552A772C723D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657801v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.06.017" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVZKN0TH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590778v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.02.004" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C3807N3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590841v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655103v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Birolleau-Touchard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dourien" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0495-8" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8292723E39E36D2AD8AFB16827E336CD6877E6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590216v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01133" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670246v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698581v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686996v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714729v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719138v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Station de Biometrie Et Intelligence Artificielle" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009809v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481130v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982093v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145351v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bonnineau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charton" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172724v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948652v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brivet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608050v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosy" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Motte" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995510v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138079v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandra Penha" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Morales" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Oliveira" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608136v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin Laurent" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606718v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604659v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743082v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1069489" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743084v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209971v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766072v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gay" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807526v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807004v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805263v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749915v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonleke Dzatchou" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453828v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999998v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Chaumeil" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Rimet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595337v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastain" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voyard" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748180v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745822v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809233v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453818v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804368v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806457v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805342v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758478v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rimet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751329v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755745v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818396v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816150v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814475v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751055v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593811v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817780v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818242v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753912v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592823v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937999v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bontoux" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moll&#233;" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roche" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dubus" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754801v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Motte" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Vollat" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751956v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590243v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018215v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonze" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trier" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757222v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponticelli" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754023v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013593v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponticelli" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754142v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588942v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Humbert" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174715v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrier" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760691v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759533v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765840v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765460v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788502v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charton" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018019v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kolovi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Elisabeth" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790470v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609884v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charton" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devers" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609885v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138084v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606934v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601569v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804487v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606344v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821927v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812653v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818281v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Besson" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Guillard" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petrier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818341v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05024540v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630631v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598686v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Spyratos" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01984996v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leese" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessy Abarenkov" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386470v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599032v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810296v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Villeneuve" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811179v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318893v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144237v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788451v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602219v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Carpentier" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Charbonnier" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Alencastro" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204276v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04935349v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116746v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Mercedes Nicolosi-Gelis" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418123v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797468v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306176v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domaizon Isabelle" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904384v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305968v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824514v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857494v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>