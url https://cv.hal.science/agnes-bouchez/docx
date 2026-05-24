--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1155,429 +1155,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental DNA metabarcoding for benthic monitoring: A review of sediment sampling and DNA extraction methods</w:t>
+                <w:t xml:space="preserve">A strategy for successful integration of DNA-based methods in aquatic monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pawlowski</w:t>
+                <w:t xml:space="preserve">Philippe Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bruce</w:t>
+                <w:t xml:space="preserve">Estelle Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Panksep</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Amalfitano</w:t>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151783⟩</w:t>
+              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (e85652), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/mbmg.6.85652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977006v1</w:t>
+                <w:t xml:space="preserve">hal-03976834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations for the preservation of environmental samples in diatom metabarcoding studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Baricevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Baricevic</w:t>
+                <w:t xml:space="preserve">Maria Kahlert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chardon</w:t>
+                <w:t xml:space="preserve">Satu Maaria Karjalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Maric Pfannkuchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (e85844), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/mbmg.6.85844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03976810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy for successful integration of DNA-based methods in aquatic monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental DNA metabarcoding for benthic monitoring: A review of sediment sampling and DNA extraction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bruce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blancher</w:t>
+                <w:t xml:space="preserve">K. Panksep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lefrançois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+                <w:t xml:space="preserve">F.I. Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Argillier</w:t>
+                <w:t xml:space="preserve">S. Amalfitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (e85652), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 818, pp.151783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/mbmg.6.85652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.151783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03976834v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive sampling of environmental DNA in aquatic environments using 3D‐printed hydroxyapatite samplers</w:t>
               </w:r>
@@ -1829,995 +1829,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metadata standards and practical guidelines for specimen and DNA curation when building barcode reference libraries for aquatic life</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring the ecological status of rivers with diatom eDNA metabarcoding: a comparison of taxonomic markers and analytical approaches for the inference of a molecular diatom index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Aylagas</w:t>
+                <w:t xml:space="preserve">Laure Apothéloz‐perret‐gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel Borja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Canino</w:t>
+                <w:t xml:space="preserve">Tristan Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Cordonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/mbmg.5.58056⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (13), pp.2959-2968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03159791v1</w:t>
+                <w:t xml:space="preserve">hal-02955898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish eDNA metabarcoding from aquatic biofilm samples: Methodological aspects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+                <w:t xml:space="preserve">Expanding ecological assessment by integrating microorganisms into routine freshwater biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sagova-Mareckova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boenigk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13568⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.116767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.116767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03510613v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding ecological assessment by integrating microorganisms into routine freshwater biomonitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Boenigk</w:t>
+                <w:t xml:space="preserve">How can integrated morphotaxonomy- and metabarcoding-based diatom assemblage analyses best contribute to the ecological assessment of streams?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayiota Pissaridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cantonati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Chonova</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iakovos Tziortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Dörflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2020.116767⟩</w:t>
+              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/MBMG.5.68438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03487093v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can integrated morphotaxonomy- and metabarcoding-based diatom assemblage analyses best contribute to the ecological assessment of streams?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerald Dörflinger</w:t>
+                <w:t xml:space="preserve">Fish eDNA metabarcoding from aquatic biofilm samples: Methodological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinziana Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/MBMG.5.68438⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528828v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbicide-Induced Shifts in the Periphyton Community Composition Indirectly Affect Feeding Activity and Physiology of the Gastropod Grazer Physella acuta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Konschak</w:t>
+                <w:t xml:space="preserve">Metadata standards and practical guidelines for specimen and DNA curation when building barcode reference libraries for aquatic life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Zubrod</w:t>
+                <w:t xml:space="preserve">Eva Aylagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomás Duque Acosta</w:t>
+                <w:t xml:space="preserve">Ángel Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Kroll</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Canino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c01819⟩</w:t>
+              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.e58056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/mbmg.5.58056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510646v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03159791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytool, a ShinyApp to homogenise taxonomy of freshwater microalgae from DNA barcodes and microscopic observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Canino</w:t>
+                <w:t xml:space="preserve">Herbicide-Induced Shifts in the Periphyton Community Composition Indirectly Affect Feeding Activity and Physiology of the Gastropod Grazer Physella acuta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Konschak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Zubrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Duque Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/mbmg.5.74096⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (21), pp.14699-14709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c01819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484541v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the ecological status of rivers with diatom eDNA metabarcoding: a comparison of taxonomic markers and analytical approaches for the inference of a molecular diatom index</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Apothéloz‐perret‐gentil</w:t>
+                <w:t xml:space="preserve">Phytool, a ShinyApp to homogenise taxonomy of freshwater microalgae from DNA barcodes and microscopic observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Canino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arielle Cordonier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Domaizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (13), pp.2959-2968. </w:t>
+              <w:t xml:space="preserve">Metabarcoding and Metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.199-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/mbmg.5.74096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955898v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprus’ diatom diversity and the association of environmental and anthropogenic influences for ecological assessment of rivers using DNA metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayiota Pissaridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3447,90 +3447,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystems monitoring powered by environmental genomics: a review of current strategies with an implementation roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Alonso‐sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Apothéloz‐perret‐gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Aylagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3579,295 +3579,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic diatom community dynamics in Mediterranean intermittent streams: Effects of water availability and their potential as indicators of dry-phase ecological status</w:t>
+                <w:t xml:space="preserve">The vertical distribution of tetA and intI1 in a deep lake is rather due to sedimentation than to resuspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Helena Novais</w:t>
+                <w:t xml:space="preserve">Andrea Di cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo F Morales</w:t>
+                <w:t xml:space="preserve">Ester Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Marchã Penha</w:t>
+                <w:t xml:space="preserve">Camille Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Potes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+                <w:t xml:space="preserve">Cristiana Callieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 719, pp.137462. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520259v1</w:t>
+                <w:t xml:space="preserve">hal-02569099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vertical distribution of tetA and intI1 in a deep lake is rather due to sedimentation than to resuspension</w:t>
+                <w:t xml:space="preserve">Benthic diatom community dynamics in Mediterranean intermittent streams: Effects of water availability and their potential as indicators of dry-phase ecological status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Di cesare</w:t>
+                <w:t xml:space="preserve">Maria Helena Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester Eckert</w:t>
+                <w:t xml:space="preserve">Eduardo F Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cottin</w:t>
+                <w:t xml:space="preserve">Alexandra Marchã Penha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Potes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristiana Callieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 96 (2), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 719, pp.137462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569099v1</w:t>
+                <w:t xml:space="preserve">hal-02520259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A taxonomy-free approach based on machine learning to assess the quality of rivers with diatoms</w:t>
               </w:r>
@@ -3981,278 +3981,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and sensitivity analysis of diatom DNA metabarcoding for WFD bioassessment of Mediterranean rivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosa Trobajo</w:t>
+                <w:t xml:space="preserve">Diatom metabarcoding applied to large scale monitoring networks: Optimization of bioinformatics strategies using Mothur software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinziana Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138445⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557859v1</w:t>
+                <w:t xml:space="preserve">hal-02518194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom metabarcoding applied to large scale monitoring networks: Optimization of bioinformatics strategies using Mothur software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sinziana Rivera</w:t>
+                <w:t xml:space="preserve">Evaluation and sensitivity analysis of diatom DNA metabarcoding for WFD bioassessment of Mediterranean rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez-Burillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Trobajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 109, </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 727, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518194v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental filtering and limiting similarity as main forces driving diatom community structure in Mediterranean and continental temporary and perennial streams</w:t>
               </w:r>
@@ -4264,51 +4264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gábor Várbíró</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Borics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Helena Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Manuela Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4504,697 +4504,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations d'un collectif franco-suisse d'experts pour une meilleure évaluation de la qualité écotoxicologique des sédiments par l'étude des communautés benthiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic Diatom Communities in an Alpine River Impacted by Waste Water Treatment Effluents as Revealed Using DNA Metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofana Chonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+                <w:t xml:space="preserve">Rainer Kurmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Ferrari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Apotheloz Perret Gentil</w:t>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.hs.04⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609267v1</w:t>
+                <w:t xml:space="preserve">hal-02381793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of DNA metabarcoding approach in the bioassessment of Portuguese rivers using diatoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chardon</w:t>
+                <w:t xml:space="preserve">Diat.barcode, an open-access curated barcode library for diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenuy Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kahlert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyn G. Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Kulikovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105470⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51500-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623986v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom DNA metabarcoding for biomonitoring: strategies to avoid major taxonomical and bioinformatical biases Llmiting molecular indices capacities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Kahlert</w:t>
+                <w:t xml:space="preserve">Recommandations d'un collectif franco-suisse d'experts pour une meilleure évaluation de la qualité écotoxicologique des sédiments par l'étude des communautés benthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Apotheloz Perret Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00409⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, HS, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.hs.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624302v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diat.barcode, an open-access curated barcode library for diatoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxim Kulikovskiy</w:t>
+                <w:t xml:space="preserve">Applicability of DNA metabarcoding approach in the bioassessment of Portuguese rivers using diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Mortágua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51500-6⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.105470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619171v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic Diatom Communities in an Alpine River Impacted by Waste Water Treatment Effluents as Revealed Using DNA Metabarcoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rainer Kurmayer</w:t>
+                <w:t xml:space="preserve">Diatom DNA metabarcoding for biomonitoring: strategies to avoid major taxonomical and bioinformatical biases Llmiting molecular indices capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kálmán Tapolczai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kahlert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381793v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of biotic groups as dry-phase indicators of ecological quality in intermittent rivers and ephemeral streams</w:t>
               </w:r>
@@ -5720,64 +5720,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting the morphological and molecular species concepts to facilitate species identification within the genus Fragilaria (Bacillariophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kahlert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyn G. Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David G. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6246,1350 +6246,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivities of seven algal species to triclosan, fluoxetine and their mixtures</w:t>
+                <w:t xml:space="preserve">Implementation options for DNA-based identification into ecological status assessment under the european water framework directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Bi</w:t>
+                <w:t xml:space="preserve">Daniel Hering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangfeng Zeng</w:t>
+                <w:t xml:space="preserve">Angel Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Mu</w:t>
+                <w:t xml:space="preserve">J.Iwan Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liping Hou</w:t>
+                <w:t xml:space="preserve">Didier Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenhua Liu</w:t>
+                <w:t xml:space="preserve">Pieter Boets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, pp.192-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33785-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621712v1</w:t>
+                <w:t xml:space="preserve">hal-02626478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do we similarly assess diversity with microscopy and high-throughput sequencing? Case of microalgae in lakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+                <w:t xml:space="preserve">SIPIBEL : un site pilote pour l’étude des effluents hospitaliers et urbains. Les grands enseignements après cinq ans de suivi et de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara A.-Keszte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13127-018-0359-5⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (S1), pp.59-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2017.1074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625205v1</w:t>
+                <w:t xml:space="preserve">hal-01825316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting DNA metabarcoding for biomonitoring with phylogenetic estimation of OTUs' ecological profiles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and implementation of eco-genomic tools for aquatic ecosystem biomonitoring: the SYNAQUA French-Swiss program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Kahlert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Lefrancois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Apothéloz-Perret-Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12919⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (34), pp.33858-33866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2172-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625977v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabarcoding of lake benthic diatoms: from structure assemblages to ecological assessment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivities of seven algal species to triclosan, fluoxetine and their mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ariztegui</w:t>
+                <w:t xml:space="preserve">Ran Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangfeng Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-017-3381-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33785-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621047v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA metabarcoding and microscopic analyses of sea turtles biofilms: Complementary to understand turtle behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sinziana Rivera</w:t>
+                <w:t xml:space="preserve">Do we similarly assess diversity with microscopy and high-throughput sequencing? Case of microalgae in lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vasselon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara A.-Keszte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organisms Diversity and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13127-018-0359-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195770⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02624564v1</w:t>
+                <w:t xml:space="preserve">hal-02625205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and implementation of eco-genomic tools for aquatic ecosystem biomonitoring: the SYNAQUA French-Swiss program</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabarcoding of lake benthic diatoms: from structure assemblages to ecological assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Botreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chardon</w:t>
+                <w:t xml:space="preserve">S. F. Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ariztegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2172-2⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 807 (1), pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-017-3381-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916342v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation options for DNA-based identification into ecological status assessment under the european water framework directive</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boosting DNA metabarcoding for biomonitoring with phylogenetic estimation of OTUs' ecological profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Iwan Jones</w:t>
+                <w:t xml:space="preserve">F Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Pont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Kahlert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2018.03.003⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (6), pp.1299-1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02626478v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIPIBEL : un site pilote pour l’étude des effluents hospitaliers et urbains. Les grands enseignements après cinq ans de suivi et de recherche</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+                <w:t xml:space="preserve">DNA metabarcoding and microscopic analyses of sea turtles biofilms: Complementary to understand turtle behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinziana Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Ballorain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
+                <w:t xml:space="preserve">Alice Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dagot</w:t>
+                <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (S1), pp.59-74. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0195770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2017.1074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0195770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825316v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive vs. tolerant Nitzschia palea (Kützing) W. Smith strains to atrazine: a biochemical perspective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">The SIPIBEL project: treatment of hospital and urban wastewater in a conventional urban wastewater treatment plant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teofana Chonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-018-1953-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (10), pp.9197-9206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9302-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623950v1</w:t>
+                <w:t xml:space="preserve">hal-01606931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SIPIBEL project: treatment of hospital and urban wastewater in a conventional urban wastewater treatment plant.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+                <w:t xml:space="preserve">Sensitive vs. tolerant Nitzschia palea (Kützing) W. Smith strains to atrazine: a biochemical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S M Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S F P Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (10), pp.9197-9206. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.860-870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9302-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-018-1953-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606931v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of High-Throughput Sequencing (HTS) of natural samples as a source of primary taxonomic information for reference libraries of diatom barcodes</w:t>
               </w:r>
@@ -7878,51 +7878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Kelly-Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Apothéloz-Perret-Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Beja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7990,64 +7990,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River biofilm community changes related to pharmaceutical loads emitted by a wastewater treatment plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofana Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cècile Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8105,408 +8105,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing ecological status with diatoms DNA metabarcoding: Scaling-up on a WFD monitoring network (Mayotte island, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+                <w:t xml:space="preserve">Taxonomy- or trait-based ecological assessment for tropical rivers? Case study on benthic diatoms in Mayotte island (France, Indian Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalman Tapolczai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Stenger-Kovács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Padisák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 82, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 607-608, pp.1293-1303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.06.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622658v1</w:t>
+                <w:t xml:space="preserve">hal-01604595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Variations of Marine Biofilm Communities Colonizing Artificial Substrata Including Antifouling Coatings in Contrasted French Coastal Environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing ecological status with diatoms DNA metabarcoding: Scaling-up on a WFD monitoring network (Mayotte island, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalman Tapolczai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-017-0966-2⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599314v1</w:t>
+                <w:t xml:space="preserve">hal-02622658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy- or trait-based ecological assessment for tropical rivers? Case study on benthic diatoms in Mayotte island (France, Indian Ocean)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatio-Temporal Variations of Marine Biofilm Communities Colonizing Artificial Substrata Including Antifouling Coatings in Contrasted French Coastal Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 607-608, pp.1293-1303. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (3), pp.585 - 598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-017-0966-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604595v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of high-throughput sequencing (HTS) metabarcoding to diatom biomonitoring: Do DNA extraction methods matter?</w:t>
               </w:r>
@@ -8531,51 +8531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Domaizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kahlert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8795,64 +8795,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Trobajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (4), pp.1060-1069. </w:t>
@@ -8884,395 +8884,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freshwater biomonitoring in the Information age</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kalman Tapolczai</w:t>
+                <w:t xml:space="preserve">Benthic diatom communities in high altitude lakes: a large scale study in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (5), pp.266-274. </w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.411-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fee.1490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/limn/2017025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604509v1</w:t>
+                <w:t xml:space="preserve">hal-02619291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic diatom communities in high altitude lakes: a large scale study in the French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Féret</w:t>
+                <w:t xml:space="preserve">Freshwater biomonitoring in the Information age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalman Tapolczai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53, pp.411-423. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (5), pp.266-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/limn/2017025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fee.1490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619291v1</w:t>
+                <w:t xml:space="preserve">hal-01604509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait-based ecological classifications for benthic algae: review and perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kálmán Tapolczai</w:t>
+                <w:t xml:space="preserve">Linking phylogenetic similarity and pollution sensitivity to develop ecological assessment methods: a test with river diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Judit Padisák</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 776 (1), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (3), pp.856-864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-016-2736-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631412v1</w:t>
+                <w:t xml:space="preserve">hal-01426853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of specific versus literature species sensitivity distributions for herbicides risk assessment</w:t>
               </w:r>
@@ -9382,663 +9365,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking phylogenetic similarity and pollution sensitivity to develop ecological assessment methods: a test with river diatoms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Franc</w:t>
+                <w:t xml:space="preserve">Pollution-induced community tolerance (PICT) as a tool for monitoring Lake Geneva long-term in situ ecotoxic restoration from herbicide contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12624⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.4301-4311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5302-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426853v1</w:t>
+                <w:t xml:space="preserve">hal-01293534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution-induced community tolerance (PICT) as a tool for monitoring Lake Geneva long-term in situ ecotoxic restoration from herbicide contamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Larras</w:t>
+                <w:t xml:space="preserve">Trait-based ecological classifications for benthic algae: review and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kálmán Tapolczai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Stenger-Kovács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Padisák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (5), pp.4301-4311. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 776 (1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5302-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-016-2736-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01293534v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic signal in diatom ecology: perspectives for aquatic ecosystems biomonitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">R-Syst::diatom: an open-access and curated barcode database for diatoms and freshwater monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/14-1966⟩</w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.baw016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/baw016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426854v1</w:t>
+                <w:t xml:space="preserve">hal-01426772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution-induced community tolerance (PICT): towards an ecologically relevant risk assessment of chemicals in aquatic systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hans Blanck</w:t>
+                <w:t xml:space="preserve">Phylogenetic signal in diatom ecology: perspectives for aquatic ecosystems biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12558⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.861 - 872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/14-1966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473127v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-Syst::diatom: an open-access and curated barcode database for diatoms and freshwater monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Pollution-induced community tolerance (PICT): towards an ecologically relevant risk assessment of chemicals in aquatic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Keck</w:t>
+                <w:t xml:space="preserve">Hans Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Vasselon</w:t>
+                <w:t xml:space="preserve">Fernanda Cassio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016, pp.baw016. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (12, SI), pp.2141-2151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/database/baw016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426772v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejets d'effluents hospitaliers : évaluation de la persistance environnementale des médicaments et des bactéries pathogènes: La démarche du projet Persist-Env</w:t>
               </w:r>
@@ -10050,51 +10050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10669,51 +10669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofana Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10899,640 +10899,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative sensitivity to the fungicide tebuconazole of biofilm and plankton microbial communities in freshwater ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Debroas</w:t>
+                <w:t xml:space="preserve">A next-generation sequencing approach to river biomonitoring using benthic diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.08.074⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1), pp.349-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/675079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995683v2</w:t>
+                <w:t xml:space="preserve">hal-02632667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifouling Coatings Influence both Abundance and Community Structure of Colonizing Biofilms: a Case Study in the Northwestern Mediterranean Sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
+                <w:t xml:space="preserve">Comparative sensitivity to the fungicide tebuconazole of biofilm and plankton microbial communities in freshwater ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Le Berre</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chastaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00948-14⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 468-469, pp.326-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.08.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183971v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal shift in the sensitivity of a natural benthic microalgal community to a herbicide mixture: impact on the protective level of thresholds derived from species sensitivity distributions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chèvre</w:t>
+                <w:t xml:space="preserve">Antifouling Coatings Influence both Abundance and Community Structure of Colonizing Biofilms: a Case Study in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (6), pp.1109-1123. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (16), pp.4821-4831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-014-1254-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00948-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636768v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A next-generation sequencing approach to river biomonitoring using benthic diatoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Franc</w:t>
+                <w:t xml:space="preserve">Seasonal shift in the sensitivity of a natural benthic microalgal community to a herbicide mixture: impact on the protective level of thresholds derived from species sensitivity distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (1), pp.349-363. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (6), pp.1109-1123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/675079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-014-1254-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632667v1</w:t>
+                <w:t xml:space="preserve">hal-02636768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When is sampling complete? The effects of geographical range and marker choice on perceived diversity in Nitzschia palea (Bacillariophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Trobajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David.G. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11751,64 +11751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pascault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11853,298 +11853,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-generation sequencing to inventory taxonomic diversity in eukaryotic communities: a test for freshwater diatoms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of toxicity thresholds in aquatic environments: Does benthic growth of diatoms affect their exposure and sensitivity to herbicides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 463, pp.469 - 477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.06.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">bioemco-00840234v1</w:t>
+                <w:t xml:space="preserve">hal-02652453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of toxicity thresholds in aquatic environments: Does benthic growth of diatoms affect their exposure and sensitivity to herbicides?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Next-generation sequencing to inventory taxonomic diversity in eukaryotic communities: a test for freshwater diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.607-619</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.06.063⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02652453v1</w:t>
+                <w:t xml:space="preserve">bioemco-00840234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Evidence of the Existence of Semi-Cryptic Species and of a Phylogeographic Structure in the Gomphonema parvulum (Kutzing) Kutzing Complex (Bacillariophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12229,90 +12229,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-generation sequencing to inventory taxonomic diversity in eukaryotic communities: a test for freshwater diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12401,51 +12401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12741,546 +12741,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using bioassays and species sensitivity distributions to assess herbicide toxicity towards benthic diatoms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The submillimeter spectrum of deuterated glycolaldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Margulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Motiyenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044458⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 540, pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643239v1</w:t>
+                <w:t xml:space="preserve">hal-00904702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of herbicide mixtures as a key parameter to explain phytoplankton fluctuation in a great lake: the case of Lake Geneva, Switzerland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+                <w:t xml:space="preserve">Pioneer marine biofilms on artificial surfaces including antifouling coatings immersed in two contrasting French Mediterranean coast sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Djeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-012-0987-z⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (5), pp.453--463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2012.688957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644910v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneer marine biofilms on artificial surfaces including antifouling coatings immersed in two contrasting French Mediterranean coast sites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using bioassays and species sensitivity distributions to assess herbicide toxicity towards benthic diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2012.688957⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0044458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362664v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The submillimeter spectrum of deuterated glycolaldehydes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk of herbicide mixtures as a key parameter to explain phytoplankton fluctuation in a great lake: the case of Lake Geneva, Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Buechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Walters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 540, pp.51. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (8), pp.2306 - 2318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201118701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10646-012-0987-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904702v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomonitoring river diatoms : implications of taxonomic resolution</w:t>
               </w:r>
@@ -13454,688 +13454,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of the family Bacillariaceae based on 18S rDNA sequences: focus on freshwater Nitzschia of the section Lanceolatae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lenaïg L. Kermarrec</w:t>
+                <w:t xml:space="preserve">Use of diatom life-forms and ecological guilds to assess pesticide contamination in rivers : lotic mesocosm approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diatom Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0269249X.2011.597988⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.489-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2010.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00956037v1</w:t>
+                <w:t xml:space="preserve">hal-02648538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of organic herbicides on phototrophic microbial communities in freshwater ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 214, p. 87 - p. 124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-0668-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary phylogenetic analysis of the Cymbellales based on 18S rDNA gene sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatom Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (3), pp.305 - 315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0269249X.2011.633255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Effects of Two Herbicides and an Insecticide on Tropical Freshwater Plankton in Microcosms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Amalric</w:t>
+                <w:t xml:space="preserve">Molecular phylogeny of the family Bacillariaceae based on 18S rDNA sequences: focus on freshwater Nitzschia of the section Lanceolatae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg L. Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien L. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Ector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00244-011-9653-3⟩</w:t>
+              <w:t xml:space="preserve">Diatom Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26, pp.273-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0269249X.2011.597988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00681317v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of diatom life-forms and ecological guilds to assess pesticide contamination in rivers : lotic mesocosm approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Comparison of the Effects of Two Herbicides and an Insecticide on Tropical Freshwater Plankton in Microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (4), pp.599-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00244-011-9653-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2010.07.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02648538v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of chronic and acute pesticide exposures on periphyton communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14536,328 +14536,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplantation of Microbenthic Algal assemblages to Assess Structural and Functional Recovery After Diuron Exposure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Berard</w:t>
+                <w:t xml:space="preserve">Influence of slight differences in environmental conditions (light, hydrodynamics) on the structure and function of periphyton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00244-010-9511-8⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72 (1), pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-009-0108-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593840v1</w:t>
+                <w:t xml:space="preserve">hal-02594603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of slight differences in environmental conditions (light, hydrodynamics) on the structure and function of periphyton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Villeneuve</w:t>
+                <w:t xml:space="preserve">Transplantation of Microbenthic Algal assemblages to Assess Structural and Functional Recovery After Diuron Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Dorigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 72 (1), pp.33-44. </w:t>
+              <w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (4), pp.555-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00027-009-0108-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00244-010-9511-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594603v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ assessment of periphyton recovery in a river contaminated by pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14943,64 +14943,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The periphyton as a multimetric bioindicator for assessing the impact of land use on rivers: an overview of the Ardières-Morcille experimental watershed (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Volat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15231,51 +15231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of chronically contaminated biofilms to short pluses of diuron: an experimental study simulating flooding events in a small river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15631,51 +15631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotic biofilm community structure and pesticide tolerance along a contamination gradient in a vineyard area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15683,51 +15683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50 (1), pp.91-102. </w:t>
@@ -16531,77 +16531,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of benthic microbial communities to pharmaceuticals and resulting adaptation including tolerance, biodegradation and antibiotic resistance: advances and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16682,51 +16682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17031,51 +17031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation in situ de l'efficacité d'une station de traitement de l'industrie pharmaceutique et de la toxicité des effluents qui en résultent sur la diversité et l'activité des biofilms microbiens aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17225,51 +17225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water intermittency on diatom (Bacillariophyta) and invertebrate (aquatic and terrestrial) communities in streams of southern Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Helena Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alexandra Penha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17350,90 +17350,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANTIBIO-TOOLS : Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17484,51 +17484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tolérance et l'adaptation des communautés microbiennes aux micropolluants comme indicateur de l'état des milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lyautey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17700,77 +17700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaps to fill when analyzing freshwater diatom diversity with DNA barcoding – notes from a boreal region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kahlert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17981,51 +17981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18074,346 +18074,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metaMatch: un algorithme pour l'assignation taxonomique en métagénomique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Marine biofilm communities colonizing antifouling paints in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International Congress : The power of the small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Copenhagen, INT., Aug 2012, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766072v1</w:t>
+                <w:t xml:space="preserve">hal-02807526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine biofilm communities colonizing antifouling paints in the Mediterranean Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Le Berre</w:t>
+                <w:t xml:space="preserve">metaMatch: un algorithme pour l'assignation taxonomique en métagénomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress : The power of the small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Copenhagen, INT., Aug 2012, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">journées scientifiques mésocentres et France Grilles 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807526v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Biomonitoring Approaches based on Next Generation Sequencing : a Test for Freshwater Diatom Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18455,103 +18455,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifouling coatings : in vitro bioassay vs marine biofilm communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress on Marine Corrosion and Fouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité International Permanent pour la Recherche sur la Préservation des Matériaux en Milieu Marin ((COIPM).). Seattle, INT., Jun 2012, Seattle, United States</w:t>
@@ -18574,786 +18574,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of tebuconazol (fungicide) on lake and stream bacterial communities using a 16S rRNA pyrosequencing method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benthic Microbial community responses to pesticides in lake littoral zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Larras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Symposium on Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2011, Rostock, Germany. 121 p</w:t>
+              <w:t xml:space="preserve">12. ﻿Symposium on Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749915v1</w:t>
+                <w:t xml:space="preserve">hal-02745822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bioindicateurs pour évaluer l’impact ou la restauration vis-à-vis des pesticides - Diatomées</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A pipeline for automatic taxonomic community inventories on data from NGS : an example with freshwater diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg L. Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric F. Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ONEMA Les méthodes d'évaluation de l'état des eaux: situation et perspectives dans le contexte de la DCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France. 20 p</w:t>
+              <w:t xml:space="preserve">4th International Barcode of Life Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Adelaide. Adélaide, AUS., Nov 2011, Adélaide, Australia. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453828v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pipeline for automatic taxonomic community inventories on data from NGS : an example with freshwater diatoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lenaïg L. Kermarrec</w:t>
+                <w:t xml:space="preserve">Assessment of the impact of tebuconazol (fungicide) on lake and stream bacterial communities using a 16S rRNA pyrosequencing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pascault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Tadonleke Dzatchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Chaumeil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valerie Laval</w:t>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Barcode of Life Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Adelaide. Adélaide, AUS., Nov 2011, Adélaide, Australia. 1p</w:t>
+              <w:t xml:space="preserve">12. Symposium on Aquatic Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Aug 2011, Rostock, Germany. 121 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999998v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibility of aquatic bacterial communities to contaminants in wine-producing watersheds: Approach in rivers and lakes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des bioindicateurs pour évaluer l’impact ou la restauration vis-à-vis des pesticides - Diatomées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque ONEMA Les méthodes d'évaluation de l'état des eaux: situation et perspectives dans le contexte de la DCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595337v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking changes in microbial communities to trophic variations in a tropical mangrove</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cecchi</w:t>
+                <w:t xml:space="preserve">Sensibility of aquatic bacterial communities to contaminants in wine-producing watersheds: Approach in rivers and lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pascault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chastain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Voyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Symposium on Aquatic Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Rostock, Germany</w:t>
+              <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748180v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic Microbial community responses to pesticides in lake littoral zones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking changes in microbial communities to trophic variations in a tropical mangrove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pascault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cècile Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. ﻿Symposium on Aquatic Microbial Ecology</w:t>
+              <w:t xml:space="preserve">12. Symposium on Aquatic Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745822v1</w:t>
+                <w:t xml:space="preserve">hal-02748180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of chronic and pulse pesticide exposures on periphyton communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19391,51 +19391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bioindicateurs pour évaluer l’impact ou la restauration vis-à-vis des pesticides – Invertébrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Roucaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19562,769 +19562,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic resolution of river diatoms: structuring impact of environmental parameters and implications for biomonitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency of 3 genetic markers to determine the composition of a diatom assemblage using next generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catalan Institute for Water Research (ICRA). Girona, ESP., Jun 2011, Girona, Spain. pp.2</w:t>
+              <w:t xml:space="preserve">4thInternational Barcode of Life Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Adelaide. Adélaide, AUS., Nov 2011, Adélaide, Australia. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806457v1</w:t>
+                <w:t xml:space="preserve">hal-02805342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of 3 genetic markers to determine the composition of a diatom assemblage using next generation sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taxonomic resolution of river diatoms: structuring impact of environmental parameters and implications for biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4thInternational Barcode of Life Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Adelaide. Adélaide, AUS., Nov 2011, Adélaide, Australia. 1p</w:t>
+              <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catalan Institute for Water Research (ICRA). Girona, ESP., Jun 2011, Girona, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805342v1</w:t>
+                <w:t xml:space="preserve">hal-02806457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de différents traits biologiques des diatomées pour l'évaluation des niveaux de saprobie et de trophie en rivières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Berthon</w:t>
+                <w:t xml:space="preserve">Evaluation des effets de trois pesticides sur des communautés planctoniques tropicales : une approche en microcosmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rimet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
+              <w:t xml:space="preserve">40ème congrès scientifique du Groupe Français des Pesticides.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Banyuls, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758478v1</w:t>
+                <w:t xml:space="preserve">hal-02818396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du risque des mélanges de substances chimiques : application au cas du phytoplancton du Léman</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valéry Grégorio</w:t>
+                <w:t xml:space="preserve">Taxonomic resolution of river diatoms : structuring impact of environmental parameters and implications for biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751329v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic resolution of river diatoms : structuring impact of environmental parameters and implications for biomonitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+                <w:t xml:space="preserve">Evaluation du risque des mélanges de substances chimiques : application au cas du phytoplancton du Léman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Grégorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755745v1</w:t>
+                <w:t xml:space="preserve">hal-02751329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets de trois pesticides sur des communautés planctoniques tropicales : une approche en microcosmes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cecchi</w:t>
+                <w:t xml:space="preserve">Intérêt de différents traits biologiques des diatomées pour l'évaluation des niveaux de saprobie et de trophie en rivières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pagano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès scientifique du Groupe Français des Pesticides.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Banyuls, France. 2 p</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818396v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatomées et bioindication : perspectives pour les milieux tropicaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">Genotypic and morphometric characterization of temperate and tropical Gomphonema parvulum isolates (Bacillariophyta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur la Bioindication et la biodiversité des écosystèmes d’eau douce en milieu tropical, Martinique (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Fort de France, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816150v1</w:t>
+                <w:t xml:space="preserve">hal-02751055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity within the Gomphonema Parvulum complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20369,165 +20382,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic and morphometric characterization of temperate and tropical Gomphonema parvulum isolates (Bacillariophyta)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">Diatomées et bioindication : perspectives pour les milieux tropicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaïg Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Humbert</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bain, France</w:t>
+              <w:t xml:space="preserve">Colloque sur la Bioindication et la biodiversité des écosystèmes d’eau douce en milieu tropical, Martinique (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Fort de France, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751055v1</w:t>
+                <w:t xml:space="preserve">hal-02816150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the influence of the nature of submerged artificial surfaces on the structure of microbial biofilms communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20809,316 +20809,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using diatom life-forms and ecological guilds to assess organic and nutrient concentrations in rivers : a case study in rivers in south-eastern France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation des effets de trois pesticides sur des communautés planctoniques tropicales : une approche en microcosmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th CE-Diatom Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Reichenau, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818242v1</w:t>
+                <w:t xml:space="preserve">hal-02753912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des effets de trois pesticides sur des communautés planctoniques tropicales : une approche en microcosmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using diatom life-forms and ecological guilds to assess organic and nutrient concentrations in rivers : a case study in rivers in south-eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Limnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t>
+              <w:t xml:space="preserve">4th CE-Diatom Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Reichenau, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753912v1</w:t>
+                <w:t xml:space="preserve">hal-02818242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of pollution-induced community tolerance (PICT) approach based on river biofilms for assessing environmental toxicant impact and remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Tlili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21285,64 +21285,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of pesticide impacted biofilms in a translocation experiments in river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21505,64 +21505,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of pesticide impacted biofilms in a translocation experiment in river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21624,523 +21624,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of advanced oxidation processes (AOPs) for decontamination of water containing Diuron</w:t>
+                <w:t xml:space="preserve">Toxic effects of degradated Diuron by advanced oxidation processes (AOPs) on microalgae and rotifere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Ponticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Pétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Conference on Environmental Applications of Advanced Oxidation Processes, EAAOP-1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chania, Greece. 7-9 septembre</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry and Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018215v1</w:t>
+                <w:t xml:space="preserve">hal-02757222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic effects of degradated Diuron by advanced oxidation processes (AOPs) on microalgae and rotifere</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The PICT method, application on various systems and with various microalgae communities. Implication in ecotoxicological assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Dorigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry and Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2006, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">, Feb 2006, Geneve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757222v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PICT method, application on various systems and with various microalgae communities. Implication in ecotoxicological assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxic effect of degradated Diuron by Advanced Oxidation Processes (AOPs) on microalgae and rotifere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ponticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry and Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Geneve, France</w:t>
+              <w:t xml:space="preserve">Workshop Analytical Chemistry and Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754023v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxic effect of degradated Diuron by Advanced Oxidation Processes (AOPs) on microalgae and rotifere</w:t>
+                <w:t xml:space="preserve">Comparison of advanced oxidation processes (AOPs) for decontamination of water containing Diuron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gonze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ponticelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Besson</w:t>
+                <w:t xml:space="preserve">C. Pétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Analytical Chemistry and Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">First European Conference on Environmental Applications of Advanced Oxidation Processes, EAAOP-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chania, Greece. 7-9 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013593v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un herbicide sur la diversité microbienne aquatique. Une approche expérimentale</w:t>
               </w:r>
@@ -22368,64 +22368,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of herbicides by Advanced Oxidation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23017,51 +23017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofana Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhague, Denmark. </w:t>
@@ -23209,402 +23209,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance aux antibiotiques et impact écologique chez les communautés microbiennes benthiques exposées a la contamination urbaine.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+                <w:t xml:space="preserve">AntibiotoolS : Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Devers</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2019 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France, 24-25 juin 2019, France. 2019</w:t>
+              <w:t xml:space="preserve">7ème conférence Eau et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790470v1</w:t>
+                <w:t xml:space="preserve">hal-02609885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance aux antibiotiques et impact écologique chez les communautés microbiennes benthiques exposées à la contamination urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bonnineau</w:t>
+                <w:t xml:space="preserve">Résistance aux antibiotiques et impact écologique chez les communautés microbiennes benthiques exposées a la contamination urbaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Devers</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France. pp.1, 2019</w:t>
+              <w:t xml:space="preserve">Colloque 2019 de la Société Française d’Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France, 24-25 juin 2019, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609884v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AntibiotoolS : Des outils pour caractériser et suivre les antibiotiques et antibiorésistances dans les écosystèmes aquatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Résistance aux antibiotiques et impact écologique chez les communautés microbiennes benthiques exposées à la contamination urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème conférence Eau et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Villeurbanne, France. pp.1, 2019</w:t>
+              <w:t xml:space="preserve">SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609885v1</w:t>
+                <w:t xml:space="preserve">hal-02609884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting similarity and environmental filtering under drought stress in streams, a case study on diatoms</w:t>
               </w:r>
@@ -23642,51 +23642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kálmán Tapolczai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Helena Novais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Diatom Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Berlin, Germany</w:t>
@@ -23728,51 +23728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pilot experimental installation to evaluate the efficiency of a pharmaceutical industry treatment plant and the resulting decrease in effluents toxicity to aquatic microbial biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24056,51 +24056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme de l’impact des pesticides en cours d’eau : influence de la dynamique de l’exposition sur les effets biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24933,51 +24933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Basilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Archaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Onema, pp.56, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -25083,51 +25083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kessy Abarenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Altermatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Borja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Next Generation Biomonitoring: Part 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, Elsevier, pp.63-99, 2018, Advances In Ecological Research, 978-0-12-813949-3</w:t>
@@ -25307,51 +25307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25428,51 +25428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhône-Alpes et l'environnement : 100 questions pour la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cluster de recherche Rhône-Alpes Environnement CNRS Rhône Alpes Auvergne, 296 p., 2011, 978-2-7446-2968-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25497,100 +25497,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of organic herbicides on phototrophic microbial communities in freshwater ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 214, Springer, 2011, Reviews of Environmental Contamination and Toxicology, 978-1-4614-0667-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-0668-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811179v1</w:t>
@@ -25904,51 +25904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26387,51 +26387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Mercedes Nicolosi-Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26593,51 +26593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bonnineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26702,51 +26702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplancton des plans d'eau d'Outre-Mer : développement d'outils de monitoring basés sur l'ADN - Livrable 2 : «Phytoplancton DOM : première application du protocole de terrain et comparaisons entre microscopie/ADNe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Canino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26803,90 +26803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse du séminaire « Quo vadis, la biosurveillance basée sur l’ADNe ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teofana Chonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrancois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26934,51 +26934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplancton des plans d'eau d'Outre-Mer : développement d'outils de monitoring basés sur l'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Canino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27399,51 +27399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinziana Rivera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va &#193;cs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Baja Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andree" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.133264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Mora" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalina Stancheva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Abarca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cantoral-Uriza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nova_hedwigia/2024/0918" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Pinseel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Japoshvili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Mumladze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161970" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinziana F Rivera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16737" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040922" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lemonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2023008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pawlowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bruce" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Panksep" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Aguirre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amalfitano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151783" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03976810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Baricevic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kahlert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Maaria Karjalainen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maric Pfannkuchen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.6.85844" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03976834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.6.85652" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny&#8208;dupre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13604" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bournique" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pernin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107726" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13568" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03487093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sagova-Mareckova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boenigk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cermakova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chonova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116767" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Pissaridou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantonati" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakovos Tziortzis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald D&#246;rflinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/MBMG.5.68438" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Konschak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Zubrod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Duque Acosta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kroll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c01819" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.74096" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz&#8208;perret&#8208;gentil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Cordonier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15646" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Christou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Papatheodoulou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129814" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Rimet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144208" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n Tapolczai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Selmeczy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta Szab&#243;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria B-B&#233;res" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107322" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238813v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125121" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369170v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta C Blackman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2404" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860583v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso&#8208;s&#225;ez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15472" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02520259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Novais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo F Morales" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra March&#227; Penha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Potes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137462" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569099v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di&#160;cesare" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Eckert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cottin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Callieri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02520169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Feio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia R.Q. Serra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Mort&#225;gua" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137900" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557859v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Burillo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Trobajo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138445" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105775" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901285v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor V&#225;rb&#237;r&#243;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Borics" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manuela Morais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140459" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609267v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ferrari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casado" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Apotheloz Perret Gentil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.04" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623986v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105470" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624302v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00409" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenuy Gusev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn G. Kelly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kulikovskiy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51500-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381793v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kurmayer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00653" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608198v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stubbington" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paillex" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. England" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.09.061" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619814v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la T&#243;thm&#233;r&#233;sz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n B&#225;csi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Abonyi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.02.010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432989v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Bailet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.3.34002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626077v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weigand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne J. Beermann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe O. Costa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Duarte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.247" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628803v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Mann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sato" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12886" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618767v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a F&#233;ret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-03999-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619428v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalman Tapolczai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Stenger-Kov&#225;cs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Padis&#225;k" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4701" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148548v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.3.39646" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621712v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Bi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Zeng" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Liu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33785-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625205v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A.-Keszte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-018-0359-5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625977v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Keck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kahlert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12919" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621047v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Rivera" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ariztegui" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3381-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624564v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ballorain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carpentier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195770" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916342v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz-Perret-Gentil" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Botreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2172-2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626478v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hering" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Iwan Jones" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Boets" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.03.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1074" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623950v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Esteves" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F P Almeida" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gon&#231;alves" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-1953-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606931v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9302-0" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624468v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelida Abarca" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Henning Kusber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Jahn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/fot.2017.013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878281v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3179-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629210v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pawlowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly-Quinn" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Beja" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859406v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0024-0" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622658v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.06.024" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599314v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Urvois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0966-2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604595v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.093" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606868v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/690649" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604474v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Esteves" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Keck" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Almeida" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etelvina Louren&#231;o Figueira" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-017-1834-z" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916343v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12960" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604509v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1490" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619291v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2017025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631412v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2736-4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637650v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gregorio" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5430-6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426853v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12624" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293534v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gregorio" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5302-0" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426854v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1966" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473127v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Blanck" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cassio" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12558" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426772v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Kermarrec" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw016" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02466014v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201606022" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634391v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2629-y" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426773v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2051" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512225v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4279-z" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634692v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5948-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445038v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.161" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M56ZVJPL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636810v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.02.008" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G06Z5LK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995683v2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pascault" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastaine" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.08.074" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S50W3N5C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183971v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00948-14" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636768v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1254-2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632667v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675079" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640347v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David.G. Mann" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2014.03.005" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFRHZ042-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636747v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4045105" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110178v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12416" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00840234v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652453v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.06.063" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6XGJ7F7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645491v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.07.005" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P53VLZ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644189v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12105" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJB6Q644-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599031v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lambert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.09.007" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956925v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.015" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644367v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marcel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v34.iss2.2013.169" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643239v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044458" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644910v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buechi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0987-z" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904702v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margul&#232;s" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Motiyenko" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walters" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118701" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651506v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.014" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1R0SDBH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650771v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2012018" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956037v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet Rimet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g L. Kermarrec" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien L. Hoffmann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Ector" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2011.597988" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655976v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montuelle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0668-6_5" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648431v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ector" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2011.633255" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00681317v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-011-9653-3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7F77MHSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648538v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.07.004" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319985v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.01.056" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ0JSR7Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595328v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villeneuve" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02649.x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN2Z0CM6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646239v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villeneuve" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.01.004" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6L3WSL7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650841v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0786-1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W8K3ZT7Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593840v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Dorigo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-010-9511-8" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KRBTP5W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594603v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-009-0108-0" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJQ1815P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593841v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.03.011" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593726v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Volat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0105-2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8157FA46B09B5FD3B98C6ABE65552A772C723D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657801v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.06.017" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVZKN0TH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590778v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.02.004" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C3807N3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590841v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655103v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Birolleau-Touchard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dourien" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0495-8" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8292723E39E36D2AD8AFB16827E336CD6877E6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590216v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01133" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670246v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698581v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686996v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714729v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719138v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Station de Biometrie Et Intelligence Artificielle" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009809v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481130v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982093v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145351v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bonnineau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charton" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172724v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948652v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brivet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608050v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosy" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Motte" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995510v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138079v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandra Penha" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Morales" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Oliveira" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608136v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin Laurent" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606718v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604659v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743082v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1069489" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743084v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209971v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766072v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gay" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807526v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807004v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805263v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749915v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonleke Dzatchou" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453828v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999998v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Chaumeil" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Rimet" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595337v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastain" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voyard" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748180v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745822v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809233v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453818v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804368v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806457v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805342v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758478v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rimet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751329v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755745v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818396v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816150v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814475v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751055v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593811v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817780v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818242v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753912v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592823v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937999v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bontoux" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moll&#233;" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roche" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dubus" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754801v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Motte" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Vollat" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751956v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590243v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018215v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonze" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trier" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757222v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponticelli" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754023v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013593v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponticelli" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754142v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588942v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Humbert" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174715v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrier" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760691v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759533v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765840v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765460v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788502v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charton" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018019v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kolovi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Elisabeth" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790470v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609884v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charton" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devers" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609885v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138084v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606934v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601569v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804487v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606344v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821927v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812653v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818281v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Besson" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Guillard" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petrier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818341v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05024540v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630631v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598686v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Spyratos" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01984996v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leese" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessy Abarenkov" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386470v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599032v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810296v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Villeneuve" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811179v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318893v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144237v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788451v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602219v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Carpentier" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Charbonnier" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Alencastro" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204276v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04935349v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116746v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Mercedes Nicolosi-Gelis" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418123v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797468v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306176v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domaizon Isabelle" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904384v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305968v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824514v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857494v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vasselon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinziana Rivera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va &#193;cs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Baja Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andree" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.9.133264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gauvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domaizon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05137519v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetrio Mora" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalina Stancheva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;lida Abarca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Cantoral-Uriza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nova_hedwigia/2024/0918" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Pinseel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Japoshvili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levan Mumladze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161970" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinziana F Rivera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16737" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040922" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lemonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2023008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03976834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blancher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.6.85652" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03976810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Baricevic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chardon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kahlert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Maaria Karjalainen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Maric Pfannkuchen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.6.85844" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pawlowski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bruce" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Panksep" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Aguirre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amalfitano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.151783" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Verdier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny&#8208;dupre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Reveron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tadier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13604" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bournique" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pernin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107726" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz&#8208;perret&#8208;gentil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Cordonier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15646" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03487093v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sagova-Mareckova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boenigk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cermakova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chonova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116767" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayiota Pissaridou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cantonati" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakovos Tziortzis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald D&#246;rflinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/MBMG.5.68438" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13568" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03159791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aylagas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Borja" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.58056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510646v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Konschak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Zubrod" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Duque Acosta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kroll" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c01819" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484541v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.5.74096" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Christou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Papatheodoulou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.129814" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Rimet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144208" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;lm&#225;n Tapolczai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za Selmeczy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta Szab&#243;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria B-B&#233;res" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107322" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238813v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tardy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Masson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.125121" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369170v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta C Blackman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lef&#233;bure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.2404" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02860583v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso&#8208;s&#225;ez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15472" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569099v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di&#160;cesare" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Eckert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cottin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Callieri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02520259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Novais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo F Morales" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra March&#227; Penha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Potes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137462" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02520169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Feio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia R.Q. Serra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Mort&#225;gua" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137900" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02518194v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105775" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02557859v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Burillo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Trobajo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138445" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901285v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor V&#225;rb&#237;r&#243;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Borics" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manuela Morais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140459" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402296v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Makiola" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchaeus  G. Compson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald J Baird" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew A. Barnes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Philip Boerlijst" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00197" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381793v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kurmayer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00653" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619171v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenuy Gusev" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn G. Kelly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Kulikovskiy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51500-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609267v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ferrari" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnineau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Casado" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Apotheloz Perret Gentil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.hs.04" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623986v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Oliveira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105470" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624302v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00409" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608198v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stubbington" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paillex" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. England" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.09.061" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619814v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;la T&#243;thm&#233;r&#233;sz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n B&#225;csi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Abonyi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.02.010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02432989v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Bailet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.3.34002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626077v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Weigand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne J. Beermann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe O. Costa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Csabai" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Duarte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.247" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628803v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Mann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinya Sato" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12886" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618767v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a F&#233;ret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-03999-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619428v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalman Tapolczai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Stenger-Kov&#225;cs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Padis&#225;k" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4701" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148548v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/mbmg.3.39646" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626478v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hering" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Borja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Iwan Jones" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Boets" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.03.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825316v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1074" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916342v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefrancois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Apoth&#233;loz-Perret-Gentil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Botreau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2172-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621712v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Bi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangfeng Zeng" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Mu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Hou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Liu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33785-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625205v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A.-Keszte" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13127-018-0359-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621047v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Rivera" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ariztegui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3381-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625977v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Keck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kahlert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12919" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624564v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ballorain" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Carpentier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195770" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606931v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9302-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623950v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Esteves" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F P Almeida" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gon&#231;alves" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-018-1953-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624468v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelida Abarca" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Henning Kusber" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Jahn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5507/fot.2017.013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878281v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3179-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629210v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pawlowski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kelly-Quinn" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Beja" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.002" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859406v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;cile Chardon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0024-0" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604595v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.093" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622658v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.06.024" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599314v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Urvois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0966-2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606868v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/690649" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604474v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Esteves" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Keck" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Almeida" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etelvina Louren&#231;o Figueira" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-017-1834-z" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916343v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12960" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619291v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2017025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604509v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fee.1490" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426853v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12624" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637650v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gregorio" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5430-6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293534v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gregorio" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5302-0" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631412v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2736-4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426772v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g Kermarrec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baw016" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426854v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1966" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473127v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tlili" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Blanck" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Cassio" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12558" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02466014v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labanowski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201606022" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634391v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-015-2629-y" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426773v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2051" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512225v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4279-z" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634692v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5948-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445038v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.161" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M56ZVJPL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636810v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.02.008" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G06Z5LK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632667v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/675079" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995683v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pascault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastaine" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debroas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.08.074" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S50W3N5C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183971v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00948-14" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636768v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1254-2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640347v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David.G. Mann" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2014.03.005" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFRHZ042-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636747v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es4045105" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110178v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pascault" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12416" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652453v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.06.063" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6XGJ7F7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00840234v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645491v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.07.005" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P53VLZ0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644189v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12105" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJB6Q644-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599031v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lambert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.09.007" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956925v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cecchi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.015" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644367v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marcel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v34.iss2.2013.169" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904702v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Margul&#232;s" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Motiyenko" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walters" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118701" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643239v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044458" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644910v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buechi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0987-z" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651506v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.014" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1R0SDBH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650771v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2012018" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648538v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.07.004" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655976v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pesce" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montuelle" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0668-6_5" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648431v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ector" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffmann" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2011.633255" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956037v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet Rimet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g L. Kermarrec" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien L. Hoffmann" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Ector" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2011.597988" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00681317v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvy" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amalric" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-011-9653-3" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7F77MHSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319985v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.01.056" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ0JSR7Q-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595328v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villeneuve" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02649.x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MN2Z0CM6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646239v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Villeneuve" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2011.01.004" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6L3WSL7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650841v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-011-0786-1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W8K3ZT7Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594603v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-009-0108-0" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJQ1815P-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593840v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Dorigo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-010-9511-8" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KRBTP5W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593841v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2010.03.011" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593726v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Volat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-010-0105-2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8157FA46B09B5FD3B98C6ABE65552A772C723D4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657801v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gillet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Margoum" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.06.017" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVZKN0TH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590778v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Tlili" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Margoum" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2008.02.004" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C3807N3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590841v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gillet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655103v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Birolleau-Touchard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dourien" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0495-8" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8292723E39E36D2AD8AFB16827E336CD6877E6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590216v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame01133" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670246v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallais" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698581v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686996v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Epinat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714729v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719138v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Station de Biometrie Et Intelligence Artificielle" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009809v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481130v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982093v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145351v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Bonnineau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charton" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172724v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Malardier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Roubeau Dumont" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948652v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brivet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608050v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosy" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Motte" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995510v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138079v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandra Penha" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Morales" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Oliveira" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608136v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin Laurent" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606718v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lyautey" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604659v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743082v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2015.1069489" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743084v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209971v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807526v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766072v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gay" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807004v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805263v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745822v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999998v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Chaumeil" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Rimet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749915v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Tadonleke Dzatchou" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453828v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595337v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chastain" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voyard" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748180v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809233v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453818v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Roucaute" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804368v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805342v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806457v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818396v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carr&#233;" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755745v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751329v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758478v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rimet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751055v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814475v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816150v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593811v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817780v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753912v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818242v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592823v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937999v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bontoux" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moll&#233;" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Roche" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dubus" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754801v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Motte" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Vollat" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751956v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590243v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757222v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponticelli" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754023v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seguin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013593v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponticelli" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018215v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonze" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;trier" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754142v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588942v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Humbert" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174715v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petrier" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760691v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759533v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765840v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765460v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788502v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charton" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018019v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Kolovi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Elisabeth" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609885v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charton" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devers" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790470v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609884v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138084v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606934v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601569v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804487v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606344v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821927v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812653v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818281v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Besson" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantale Guillard" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petrier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818341v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05024540v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630631v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598686v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Spyratos" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01984996v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leese" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessy Abarenkov" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386470v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599032v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810296v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Villeneuve" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811179v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318893v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144237v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788451v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602219v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Carpentier" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Charbonnier" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Alencastro" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204276v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04935349v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116746v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Mercedes Nicolosi-Gelis" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418123v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797468v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306176v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domaizon Isabelle" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904384v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305968v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824514v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857494v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>