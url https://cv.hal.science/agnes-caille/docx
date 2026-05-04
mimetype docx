--- v0 (2026-03-25)
+++ v1 (2026-05-04)
@@ -259,429 +259,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective Symptoms and Amyloid Plaques: Antidepressant Response and Clinical Outcome Associated With Brain Amyloid Load in a 2-Year Cohort of Nondemented Older Adults With Depression—The ASAP Study</w:t>
+                <w:t xml:space="preserve">High Psychological Impact of Covid‐19 on French Healthcare Workers: An Observational Cohort Study of PTSD, Depression and Burn‐Out</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Desmidt</w:t>
+                <w:t xml:space="preserve">Wissam El‐hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Joao Santiago-Ribeiro</w:t>
+                <w:t xml:space="preserve">Alexandre Lemé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Robert</w:t>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+                <w:t xml:space="preserve">Eric Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Louchart de la Chapelle</w:t>
+                <w:t xml:space="preserve">Hala Kerbage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (9), pp.962-973. </w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jagp.2025.04.214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hex.70401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392996v1</w:t>
+                <w:t xml:space="preserve">hal-05273780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Psychological Impact of Covid‐19 on French Healthcare Workers: An Observational Cohort Study of PTSD, Depression and Burn‐Out</w:t>
+                <w:t xml:space="preserve">Guidelines for the Content of Statistical Analysis Plans in Clinical Trials: Protocol for an Extension to Cluster Randomized Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam El‐hage</w:t>
+                <w:t xml:space="preserve">Karla Hemming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lemé</w:t>
+                <w:t xml:space="preserve">Jacqueline Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+                <w:t xml:space="preserve">Richard Hooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bui</w:t>
+                <w:t xml:space="preserve">Obioha Ukoumunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Kerbage</w:t>
+                <w:t xml:space="preserve">Fan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hex.70401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-025-08756-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273780v1</w:t>
+                <w:t xml:space="preserve">hal-05075259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the Content of Statistical Analysis Plans in Clinical Trials: Protocol for an Extension to Cluster Randomized Trials</w:t>
+                <w:t xml:space="preserve">Affective Symptoms and Amyloid Plaques: Antidepressant Response and Clinical Outcome Associated With Brain Amyloid Load in a 2-Year Cohort of Nondemented Older Adults With Depression—The ASAP Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Hemming</w:t>
+                <w:t xml:space="preserve">Thomas Desmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Thompson</w:t>
+                <w:t xml:space="preserve">Maria-Joao Santiago-Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Hooper</w:t>
+                <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obioha Ukoumunne</w:t>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Li</w:t>
+                <w:t xml:space="preserve">Sandrine Louchart de la Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.72. </w:t>
+              <w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (9), pp.962-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-025-08756-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jagp.2025.04.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075259v1</w:t>
+                <w:t xml:space="preserve">hal-05392996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Efficacy and safety of Rituximab in patients with progressive Interstitial Lung Disease (ILD) with inflammatory component (EvER-ILD2)</w:t>
               </w:r>
@@ -1435,559 +1435,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted mean survival time to estimate an intervention effect in a cluster randomized trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+                <w:t xml:space="preserve">Adherence to key recommendations for design and analysis of stepped-wedge cluster randomized trials: A review of trials published 2016–2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Nevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendra Davis-Plourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongdong Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dantan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (10), pp.2016-2032. </w:t>
+              <w:t xml:space="preserve">Clinical Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (2), pp.199-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09622802231192960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17407745231208397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352979v1</w:t>
+                <w:t xml:space="preserve">hal-05075478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituximab and mycophenolate mofetil combination in patients with interstitial lung disease (EVER-ILD): a double-blind, randomised, placebo-controlled trial</w:t>
+                <w:t xml:space="preserve">Heterogeneity in the definition of delirium in ICUs and association with the intervention effect in randomized controlled trials: a meta-epidemiological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mankikian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Reynaud-Gaubert</w:t>
+                <w:t xml:space="preserve">Lucie Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sara Agier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bermudez</w:t>
+                <w:t xml:space="preserve">Aymeric Lanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.02071-2022⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04411-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113217v2</w:t>
+                <w:t xml:space="preserve">hal-05099647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to key recommendations for design and analysis of stepped-wedge cluster randomized trials: A review of trials published 2016–2022</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restricted mean survival time to estimate an intervention effect in a cluster randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Le Vilain-Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Desmée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17407745231208397⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2016-2032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09622802231192960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075478v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity in the definition of delirium in ICUs and association with the intervention effect in randomized controlled trials: a meta-epidemiological study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rituximab and mycophenolate mofetil combination in patients with interstitial lung disease (EVER-ILD): a double-blind, randomised, placebo-controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Constantin</w:t>
+                <w:t xml:space="preserve">Julie Mankikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Reynaud-Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume L. Martin</w:t>
+                <w:t xml:space="preserve">Marie-Sara Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27, pp.170. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (6), pp.2202071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04411-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02071-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099647v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113217v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMDR for symptoms of depression, stress and burnout in health care workers exposed to COVID-19 (HARD): A study protocol for a trial within a cohort study</w:t>
               </w:r>
@@ -1999,51 +1999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,51 +2397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Nevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendra Davis-Plourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongdong Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2499,606 +2499,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analyses frequently include old trials that are associated with a larger intervention effect: a meta-epidemiological study</w:t>
+                <w:t xml:space="preserve">Intervention effect estimates in randomised controlled trials conducted in primary care versus secondary or tertiary care settings: a meta-epidemiological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Smail-Faugeron</w:t>
+                <w:t xml:space="preserve">Amandine Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dechartres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidan Tan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Adeline Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.01.023⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-022-01815-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03868048v1</w:t>
+                <w:t xml:space="preserve">hal-04027325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention effect estimates in randomised controlled trials conducted in primary care versus secondary or tertiary care settings: a meta-epidemiological study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-analyses frequently include old trials that are associated with a larger intervention effect: a meta-epidemiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Smail-Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Dugard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dechartres</w:t>
+                <w:t xml:space="preserve">Youri Yordanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Hoang</w:t>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.329. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145, pp.144-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-022-01815-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027325v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03868048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recruitment and implementation challenges are common in stepped-wedge cluster randomized trials: results from a methodological review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Trauma Script Exposure With rTMS to Reduce Symptoms of Post‐Traumatic Stress Disorder: Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Taljaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Floriane Le Vilain-Abraham</w:t>
+                <w:t xml:space="preserve">Sarah Thierrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Le Moigne</w:t>
+                <w:t xml:space="preserve">Marie Raulin‐briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Copas</w:t>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.04.024⟩</w:t>
+              <w:t xml:space="preserve">Neuromodulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.549-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ner.13505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03868094v1</w:t>
+                <w:t xml:space="preserve">hal-03590392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Trauma Script Exposure With rTMS to Reduce Symptoms of Post‐Traumatic Stress Disorder: Randomized Controlled Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Thierrée</w:t>
+                <w:t xml:space="preserve">Recruitment and implementation challenges are common in stepped-wedge cluster randomized trials: results from a methodological review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Raulin‐briot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Legrand</w:t>
+                <w:t xml:space="preserve">Monica Taljaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Le Vilain-Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+                <w:t xml:space="preserve">Alexis Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+                <w:t xml:space="preserve">Andrew Copas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromodulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.549-557. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148, pp.93-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ner.13505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590392v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03868094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of anakinra in adults presenting deteriorating respiratory symptoms from COVID-19: a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Audemard-Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3520,51 +3520,51 @@
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (16), pp.3864-3876. </w:t>
+              <w:t xml:space="preserve">, 2022, 14 (16), pp.3864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers14163864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
@@ -3709,797 +3709,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow resection margins are not associated with mortality or recurrence in patients with Merkel cell carcinoma: a retrospective study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodological review showed that time-to-event outcomes are often inadequately handled in cluster randomized trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Taljaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Desmée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2020.11.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, pp.125 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151003v1</w:t>
+                <w:t xml:space="preserve">hal-03185154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic Therapy for 6 or 12 Weeks for Prosthetic Joint Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Arvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Brunschweiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Touchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 384 (21), pp.1991-2001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1056/NEJMoa2020198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological review showed that time-to-event outcomes are often inadequately handled in cluster randomized trials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narrow resection margins are not associated with mortality or recurrence in patients with Merkel cell carcinoma: a retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kervarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 134, pp.125 - 137. </w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84 (4), pp.921-929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2020.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185154v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of methotrexate versus placebo as add-on therapy to H1 antihistamines for patients with difficult-to-treat chronic spontaneous urticaria: A randomized, controlled trial</w:t>
+                <w:t xml:space="preserve">Is the R Coefficient of Interest in Cluster Randomized Trials with a Binary Outcome?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leducq</w:t>
+                <w:t xml:space="preserve">Ariane M. Mbekwe Yepnang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahtab Samimi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra M. Eldridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.07.097⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.962280219900200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280219900200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623128v1</w:t>
+                <w:t xml:space="preserve">hal-03159480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the R Coefficient of Interest in Cluster Randomized Trials with a Binary Outcome?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane M. Mbekwe Yepnang</w:t>
+                <w:t xml:space="preserve">Research Techniques Made Simple: Randomized~Controlled Trials for Topical Drugs in~Dermatology: When~and How Should We Use a~Within-Person Design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280219900200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (5), pp.931-938.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2020.03.945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159480v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Techniques Made Simple: Randomized~Controlled Trials for Topical Drugs in~Dermatology: When~and How Should We Use a~Within-Person Design?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy and safety of methotrexate versus placebo as add-on therapy to H1 antihistamines for patients with difficult-to-treat chronic spontaneous urticaria: A randomized, controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Leducq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+                <w:t xml:space="preserve">Angele Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Cleach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 140 (5), pp.931-938.e1. </w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (1), pp.240-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2020.03.945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.07.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159474v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lion with only two legs</w:t>
               </w:r>
@@ -4589,77 +4589,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authors Reply: Letter to the Editor: Is the R Coefficient of Interest in Cluster Randomized Trials with a Binary Outcome? (SMMR, First Published Online 23 January 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane M. Mbekwe Yepnang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra M. Eldridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4706,51 +4706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merkel cell carcinoma of lymph nodes without a skin primary tumor: a potential metastatic neoplasia associated with a brisk immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kervarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4834,295 +4834,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention effect estimates in cluster randomized versus individually randomized trials: a meta-epidemiological study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topical sirolimus 0.1% for treating cutaneous microcystic lymphatic malformations in children and adults (TOPICAL): protocol for a multicenter phase 2, within-person, randomized, double-blind, vehicle-controlled clinical trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Leyrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Eldridge</w:t>
+                <w:t xml:space="preserve">Nathalie Beneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally Kerry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dechartres</w:t>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (2), pp.609-619. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyy229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3767-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282674v1</w:t>
+                <w:t xml:space="preserve">hal-02622848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical sirolimus 0.1% for treating cutaneous microcystic lymphatic malformations in children and adults (TOPICAL): protocol for a multicenter phase 2, within-person, randomized, double-blind, vehicle-controlled clinical trial.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leducq</w:t>
+                <w:t xml:space="preserve">Intervention effect estimates in cluster randomized versus individually randomized trials: a meta-epidemiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Leyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Beneton</w:t>
+                <w:t xml:space="preserve">Sandra Eldridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bessis</w:t>
+                <w:t xml:space="preserve">Sally Kerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dechartres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.739. </w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.609-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3767-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyy229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622848v1</w:t>
+                <w:t xml:space="preserve">hal-02282674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Neutrophil to Lymphocyte Ratio Prior to BRAF Inhibitor Treatment Is a Predictor of Poor Progression-Free Survival in Patients with Metastatic Melanoma</w:t>
               </w:r>
@@ -5147,51 +5147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Bens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6140,774 +6140,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myelodysplastic syndromes with single neutropenia or thrombocytopenia are rarely refractory cytopenias with unilineage dysplasia by World Health Organization 2008 criteria and have favourable prognosis</w:t>
+                <w:t xml:space="preserve">Use of calcofluor-blue brightener for the diagnosis of Pneumocystis jirovecii pneumonia in bronchial-alveolar lavage fluids: A single-center prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Beyne-Rauzy</w:t>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sebert</w:t>
+                <w:t xml:space="preserve">Claire Franck-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Sapena</w:t>
+                <w:t xml:space="preserve">Nicolas Drillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacène Zerazhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Legros</w:t>
+                <w:t xml:space="preserve">Marie-Alix Lestrade Carluer de Kyvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.13902⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myw068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453321v1</w:t>
+                <w:t xml:space="preserve">hal-02444025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Neutrophil to Lymphocyte Ratio Measured before Starting Ipilimumab Treatment Is Associated with Reduced Overall Survival in Patients with Melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Beneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Beneton</w:t>
+                <w:t xml:space="preserve">G. Bens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Christiann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 174 (1), pp.146-151. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.14155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.14155⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of calcofluor-blue brightener for the diagnosis of Pneumocystis jirovecii pneumonia in bronchial-alveolar lavage fluids: A single-center prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myelodysplastic syndromes with single neutropenia or thrombocytopenia are rarely refractory cytopenias with unilineage dysplasia by World Health Organization 2008 criteria and have favourable prognosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Beyne-Rauzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+                <w:t xml:space="preserve">Marie Sebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Franck-Martel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+                <w:t xml:space="preserve">Rosa Sapena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Drillaud</w:t>
+                <w:t xml:space="preserve">Hacène Zerazhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alix Lestrade Carluer de Kyvon</w:t>
+                <w:t xml:space="preserve">Laurence Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1 - 7. </w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 175 (5), pp.975-979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myw068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjh.13902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444025v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dead Space Closure with Quilting Suture versus Conventional Closure with Drainage for the Prevention of Seroma after Mastectomy for Breast Cancer (QUISERMAS): Protocol for a Multicentre Randomised Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propensity Score to Detect Baseline Imbalance in Cluster Randomized Trials: The Role of the c-Statistic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Leyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lobna Ouldamer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Body</w:t>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-009903⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-015-0100-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157746v1</w:t>
+                <w:t xml:space="preserve">hal-03157743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propensity Score to Detect Baseline Imbalance in Cluster Randomized Trials: The Role of the c-Statistic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+                <w:t xml:space="preserve">Dead Space Closure with Quilting Suture versus Conventional Closure with Drainage for the Prevention of Seroma after Mastectomy for Breast Cancer (QUISERMAS): Protocol for a Multicentre Randomised Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Ouldamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brunet-Houdard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
+                <w:t xml:space="preserve">Gilles Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.e009903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-015-0100-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-009903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157743v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timeline cluster: a graphical tool to identify risk of bias in cluster randomised trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Kerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Leyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Eldridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 354, pp.i4291. </w:t>
@@ -6958,51 +6958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Imputation Strategies in Cluster Randomized Trials with Missing Binary Outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Leyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7043,692 +7043,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity at home, at leisure, during transportation and at work in French adults with type 2 diabetes: The ENTRED physical activity study</w:t>
+                <w:t xml:space="preserve">Deficits in Information Transfer between Hospital-Based and Primary-Care Physicians, the Case of Kidney Disease: A Cross-Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cloix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Caille</w:t>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Helmer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Fagot-Campagna</w:t>
+                <w:t xml:space="preserve">Patrick Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2014.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.563-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40620-015-0175-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483494v1</w:t>
+                <w:t xml:space="preserve">hal-03156122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quilting Suture of Mastectomy Dead Space Compared with Conventional Closure with Drain</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Somatostatin Receptors 2A and 5 Are Expressed in Merkel Cell Carcinoma with No Association with Disease Severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gardair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi-Gharaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coursaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1245/s10434-015-4511-6⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (3), pp.223-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000381062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156119v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is procalcitonin increased in cases of invasive amoebiasis? A retrospective, observational study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical activity at home, at leisure, during transportation and at work in French adults with type 2 diabetes: The ENTRED physical activity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+                <w:t xml:space="preserve">L. Cloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pihet</w:t>
+                <w:t xml:space="preserve">C. Helmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bourdel-Marchasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fagot-Campagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2015.08.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2014.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395094v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficits in Information Transfer between Hospital-Based and Primary-Care Physicians, the Case of Kidney Disease: A Cross-Sectional Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Quilting Suture of Mastectomy Dead Space Compared with Conventional Closure with Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Ouldamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Body</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (13), pp.4233-4240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1245/s10434-015-4511-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40620-015-0175-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03156122v1</w:t>
+                <w:t xml:space="preserve">hal-03156119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatostatin Receptors 2A and 5 Are Expressed in Merkel Cell Carcinoma with No Association with Disease Severity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is procalcitonin increased in cases of invasive amoebiasis? A retrospective, observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahtab Samimi-Gharaei</w:t>
+                <w:t xml:space="preserve">Guillaume Recipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Touzé</w:t>
+                <w:t xml:space="preserve">Eric Piver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Coursaget</w:t>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Lorette</w:t>
+                <w:t xml:space="preserve">Marc Pihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 101 (3), pp.223-235. </w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (4), pp.395-399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000381062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2015.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176773v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute Respiratory Distress Syndrome (ARDS)-Associated Acute Cor Pulmonale and Patent Foramen Ovale: A Multicenter Noninvasive Hemodynamic Study</w:t>
               </w:r>
@@ -7964,51 +7964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic demonstration of the recurrent presence of inter-alpha-inhibitor H4 heavy-chain during aspergillosis induced in an animal model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lise Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8288,103 +8288,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a low-dose methotrexate added to h1-antihistamines regimen for severe chronic spontaneous urticaria: a phase III, randomized, placebo-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. World Congress of dermatology (WCD 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
@@ -8582,51 +8582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Le Vilain-Abraham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Desm&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thompson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251406581" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joao Santiago-Ribeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Louchart de la Chapelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2025.04.214" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El&#8208;hage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lem&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Kerbage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70401" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Hemming" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Thompson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hooper" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obioha Ukoumunne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-08756-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand-Adam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mousset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elody Mureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2024.101144" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04645605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Eyraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.04.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Tong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nevins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ryan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Davis-Plourde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongdong Ouyang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17407745241276137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kasza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonniaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Borie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2023.11.035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Mansy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bermudez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonniaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01368-2024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802231192960" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04113217v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mankikian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sara Agier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02071-2022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075478v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17407745231208397" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lanore" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alaterre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L. Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04411-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rebion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2179569" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramdjee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Diverres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zejli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.06.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Gana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.06.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.03.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Smail-Faugeron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Tan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.01.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04027325v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hoang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01815-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868094v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Taljaard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Moigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Copas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.04.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thierr&#233;e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raulin&#8208;briot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.13505" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064443v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Audemard-Verger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pestre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Courjon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ansoborlo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.08.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boivin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059464" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marc&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Vilain-Abraham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgiane Bridou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;reux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14163864" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679771v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brunet-Houdard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somany Sengchanh-Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2021.0597" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151003v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaouen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Corre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dreno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.11.038" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Arvieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brunschweiler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Touchais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ansart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2020198" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185154v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.02.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623128v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amsler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.07.097" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159480v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane M. Mbekwe Yepnang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Eldridge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219900200" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159474v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cleach" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.03.945" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075248v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldamer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101686" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280220920316" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951619v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zaragoza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fromont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.03.108" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282674v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyrat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Eldridge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kerry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy229" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622848v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beneton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3767-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158610v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Finon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3167" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621329v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durieux-Verde" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2835" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158620v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16675" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158603v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chantebel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lise Chesneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000546" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737962v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samimi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durieux-Verde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boccara" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158608v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2822-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02051153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Terrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Amelot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/now186" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484972v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Gras-Le Guen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Launay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-1857" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453321v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Beyne-Rauzy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sebert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sapena" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Zerazhi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legros" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13902" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157763v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beneton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christiann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14155" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M53Z79RZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444025v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Franck-Martel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drillaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Lestrade Carluer de Kyvon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myw068" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ouldamer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonastre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Body" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-009903" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157743v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0100-4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185212v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.i4291" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157717v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280214530030" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483494v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cloix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helmer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourdel-Marchasson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fagot-Campagna" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.07.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-693B6XTP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156119v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-015-4511-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395094v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Recipon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piver" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pihet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.08.014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156122v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-015-0175-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176773v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gardair" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi-Gharaei" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coursaget" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000381062" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156798v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Legras" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Begot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lherm" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-015-0898-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156103v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.03.007" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7GLBH5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118314v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lise Jourdan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jardin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2013.11.015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT48T1SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644472v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delaplace" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Machet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.12345" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXB8W1PT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736447v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Le Vilain-Abraham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Desm&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thompson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251406581" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El&#8208;hage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lem&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Kerbage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70401" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Hemming" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Thompson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hooper" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obioha Ukoumunne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-08756-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joao Santiago-Ribeiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Louchart de la Chapelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2025.04.214" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand-Adam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mousset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elody Mureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2024.101144" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04645605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Eyraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.04.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Tong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nevins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ryan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Davis-Plourde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongdong Ouyang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17407745241276137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kasza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonniaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Borie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2023.11.035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Mansy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bermudez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonniaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01368-2024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17407745231208397" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lanore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alaterre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L. Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04411-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802231192960" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04113217v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mankikian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sara Agier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02071-2022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rebion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2179569" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramdjee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Diverres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zejli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.06.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Gana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.06.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.03.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04027325v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hoang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01815-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868048v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Smail-Faugeron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Tan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.01.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thierr&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raulin&#8208;briot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.13505" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Taljaard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Moigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Copas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.04.024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064443v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Audemard-Verger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pestre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Courjon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ansoborlo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.08.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boivin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059464" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marc&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Vilain-Abraham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgiane Bridou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;reux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14163864" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679771v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brunet-Houdard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somany Sengchanh-Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2021.0597" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.02.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277927v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Arvieux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brunschweiler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Touchais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ansart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2020198" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaouen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Corre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dreno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.11.038" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159480v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane M. Mbekwe Yepnang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Eldridge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219900200" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159474v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cleach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.03.945" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623128v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amsler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.07.097" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075248v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldamer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101686" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280220920316" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951619v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zaragoza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fromont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.03.108" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beneton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3767-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282674v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyrat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Eldridge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kerry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy229" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158610v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Finon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3167" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621329v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durieux-Verde" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2835" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158620v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16675" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158603v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chantebel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lise Chesneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000546" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737962v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samimi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durieux-Verde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boccara" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158608v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2822-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02051153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Terrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Amelot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/now186" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484972v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Gras-Le Guen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Launay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-1857" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444025v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Franck-Martel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drillaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Lestrade Carluer de Kyvon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myw068" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157763v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beneton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christiann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14155" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M53Z79RZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453321v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Beyne-Rauzy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sebert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sapena" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Zerazhi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legros" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13902" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157743v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0100-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157746v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ouldamer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonastre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Body" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-009903" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185212v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.i4291" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157717v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280214530030" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156122v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-015-0175-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176773v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gardair" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi-Gharaei" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coursaget" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000381062" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483494v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cloix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helmer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourdel-Marchasson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fagot-Campagna" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.07.003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-693B6XTP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156119v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-015-4511-6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395094v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Recipon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piver" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pihet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.08.014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156798v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Legras" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Begot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lherm" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-015-0898-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156103v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.03.007" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7GLBH5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118314v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lise Jourdan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jardin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2013.11.015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT48T1SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644472v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delaplace" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Machet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.12345" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXB8W1PT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736447v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>