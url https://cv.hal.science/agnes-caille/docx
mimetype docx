--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -259,161 +259,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Psychological Impact of Covid‐19 on French Healthcare Workers: An Observational Cohort Study of PTSD, Depression and Burn‐Out</w:t>
+                <w:t xml:space="preserve">Affective Symptoms and Amyloid Plaques: Antidepressant Response and Clinical Outcome Associated With Brain Amyloid Load in a 2-Year Cohort of Nondemented Older Adults With Depression—The ASAP Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam El‐hage</w:t>
+                <w:t xml:space="preserve">Thomas Desmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lemé</w:t>
+                <w:t xml:space="preserve">Maria-Joao Santiago-Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Blanchin</w:t>
+                <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bui</w:t>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Kerbage</w:t>
+                <w:t xml:space="preserve">Sandrine Louchart de la Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, </w:t>
+              <w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (9), pp.962-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hex.70401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jagp.2025.04.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273780v1</w:t>
+                <w:t xml:space="preserve">hal-05392996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the Content of Statistical Analysis Plans in Clinical Trials: Protocol for an Extension to Cluster Randomized Trials</w:t>
               </w:r>
@@ -527,161 +527,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective Symptoms and Amyloid Plaques: Antidepressant Response and Clinical Outcome Associated With Brain Amyloid Load in a 2-Year Cohort of Nondemented Older Adults With Depression—The ASAP Study</w:t>
+                <w:t xml:space="preserve">High Psychological Impact of Covid‐19 on French Healthcare Workers: An Observational Cohort Study of PTSD, Depression and Burn‐Out</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Desmidt</w:t>
+                <w:t xml:space="preserve">Wissam El‐hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Joao Santiago-Ribeiro</w:t>
+                <w:t xml:space="preserve">Alexandre Lemé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Robert</w:t>
+                <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+                <w:t xml:space="preserve">Eric Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Louchart de la Chapelle</w:t>
+                <w:t xml:space="preserve">Hala Kerbage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Geriatric Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (9), pp.962-973. </w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jagp.2025.04.214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hex.70401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392996v1</w:t>
+                <w:t xml:space="preserve">hal-05273780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Efficacy and safety of Rituximab in patients with progressive Interstitial Lung Disease (ILD) with inflammatory component (EvER-ILD2)</w:t>
               </w:r>
@@ -795,325 +795,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining trauma script exposure with tDCS to alleviate symptoms of posttraumatic stress disorder: A two-arm randomized sham-controlled multicenter trial</w:t>
+                <w:t xml:space="preserve">A review of current practice in the design and analysis of extremely small stepped-wedge cluster randomized trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Eyraud</w:t>
+                <w:t xml:space="preserve">Guangyu Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Poupin</w:t>
+                <w:t xml:space="preserve">Pascale Nevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Legrand</w:t>
+                <w:t xml:space="preserve">Mary Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+                <w:t xml:space="preserve">Kendra Davis-Plourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+                <w:t xml:space="preserve">Yongdong Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (3), pp.591-593. </w:t>
+              <w:t xml:space="preserve">Clinical Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.04.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/17407745241276137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04645605v1</w:t>
+                <w:t xml:space="preserve">hal-04740734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of current practice in the design and analysis of extremely small stepped-wedge cluster randomized trials</w:t>
+                <w:t xml:space="preserve">Combining trauma script exposure with tDCS to alleviate symptoms of posttraumatic stress disorder: A two-arm randomized sham-controlled multicenter trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangyu Tong</w:t>
+                <w:t xml:space="preserve">Noémie Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Nevins</w:t>
+                <w:t xml:space="preserve">Pierre Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Ryan</w:t>
+                <w:t xml:space="preserve">Marc Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kendra Davis-Plourde</w:t>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongdong Ouyang</w:t>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), pp.591-593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17407745241276137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740734v1</w:t>
+                <w:t xml:space="preserve">inserm-04645605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical and methodological challenges when conducting a cluster randomized trial: Examples and recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1186,51 +1186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituximab et Mycophénolate Mofétil dans les pneumopathies interstitielles diffuses (EVER-ILD) : résultats à 1 an d’un essai randomisé contrôlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mansy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reynaud-Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1320,51 +1320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituximab and mycophenolate mofetil in interstitial lung disease (EVER-ILD): one-year follow up results of a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Mansy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Reynaud-Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1441,90 +1441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence to key recommendations for design and analysis of stepped-wedge cluster randomized trials: A review of trials published 2016–2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Nevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendra Davis-Plourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongdong Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1761,51 +1761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Desmée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (10), pp.2016-2032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1852,51 +1852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituximab and mycophenolate mofetil combination in patients with interstitial lung disease (EVER-ILD): a double-blind, randomised, placebo-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Mankikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Reynaud-Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1973,103 +1973,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMDR for symptoms of depression, stress and burnout in health care workers exposed to COVID-19 (HARD): A study protocol for a trial within a cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Allemang-Trivalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), </w:t>
@@ -2241,64 +2241,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster randomized trials in nursing homes should better be planned as open-cohort than as closed-cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2371,103 +2371,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scoping review described diversity in methods of randomization and reporting of baseline balance in stepped-wedge cluster randomized trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Nevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendra Davis-Plourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongdong Ouyang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 157, pp.134-145. </w:t>
@@ -2499,606 +2499,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention effect estimates in randomised controlled trials conducted in primary care versus secondary or tertiary care settings: a meta-epidemiological study</w:t>
+                <w:t xml:space="preserve">Meta-analyses frequently include old trials that are associated with a larger intervention effect: a meta-epidemiological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Dugard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Violaine Smail-Faugeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adeline Hoang</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Yordanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hajage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-022-01815-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 145, pp.144-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027325v1</w:t>
+                <w:t xml:space="preserve">inserm-03868048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analyses frequently include old trials that are associated with a larger intervention effect: a meta-epidemiological study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Intervention effect estimates in randomised controlled trials conducted in primary care versus secondary or tertiary care settings: a meta-epidemiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youri Yordanov</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dechartres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hajage</w:t>
+                <w:t xml:space="preserve">Adeline Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 145, pp.144-153. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-022-01815-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03868048v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Trauma Script Exposure With rTMS to Reduce Symptoms of Post‐Traumatic Stress Disorder: Randomized Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recruitment and implementation challenges are common in stepped-wedge cluster randomized trials: results from a methodological review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Thierrée</w:t>
+                <w:t xml:space="preserve">Monica Taljaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Le Vilain-Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Raulin‐briot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Legrand</w:t>
+                <w:t xml:space="preserve">Alexis Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Vancappel</w:t>
+                <w:t xml:space="preserve">Andrew Copas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromodulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ner.13505⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148, pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590392v1</w:t>
+                <w:t xml:space="preserve">inserm-03868094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recruitment and implementation challenges are common in stepped-wedge cluster randomized trials: results from a methodological review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+                <w:t xml:space="preserve">Combining Trauma Script Exposure With rTMS to Reduce Symptoms of Post‐Traumatic Stress Disorder: Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Thierrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Taljaard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Floriane Le Vilain-Abraham</w:t>
+                <w:t xml:space="preserve">Marie Raulin‐briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Le Moigne</w:t>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Copas</w:t>
+                <w:t xml:space="preserve">Alexis Vancappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 148, pp.93-103. </w:t>
+              <w:t xml:space="preserve">Neuromodulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.549-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2022.04.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ner.13505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03868094v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of anakinra in adults presenting deteriorating respiratory symptoms from COVID-19: a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Audemard-Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Le Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3175,77 +3175,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of death-related noncompleters in cluster randomized trials carried out in nursing homes: a methodological review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ansoborlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3594,51 +3594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Home-Mailed Versus General Practitioner-Delivered Vaginal Self-Sampling Kit for Cervical Cancer Screening: A Cluster Randomized Controlled Trial with a Cost-Effectiveness Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Brunet-Houdard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3709,840 +3709,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological review showed that time-to-event outcomes are often inadequately handled in cluster randomized trials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Narrow resection margins are not associated with mortality or recurrence in patients with Merkel cell carcinoma: a retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kervarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.02.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 84 (4), pp.921-929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2020.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185154v1</w:t>
+                <w:t xml:space="preserve">hal-03151003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic Therapy for 6 or 12 Weeks for Prosthetic Joint Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Arvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Brunschweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Touchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New England Journal of Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 384 (21), pp.1991-2001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1056/NEJMoa2020198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrow resection margins are not associated with mortality or recurrence in patients with Merkel cell carcinoma: a retrospective study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Methodological review showed that time-to-event outcomes are often inadequately handled in cluster randomized trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Taljaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Desmée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 84 (4), pp.921-929. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134, pp.125 - 137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2020.11.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151003v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the R Coefficient of Interest in Cluster Randomized Trials with a Binary Outcome?</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of methotrexate versus placebo as add-on therapy to H1 antihistamines for patients with difficult-to-treat chronic spontaneous urticaria: A randomized, controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane M. Mbekwe Yepnang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra M. Eldridge</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mahtab Samimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angele Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Amsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280219900200⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (1), pp.240-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.07.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159480v1</w:t>
+                <w:t xml:space="preserve">hal-02623128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Techniques Made Simple: Randomized~Controlled Trials for Topical Drugs in~Dermatology: When~and How Should We Use a~Within-Person Design?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Is the R Coefficient of Interest in Cluster Randomized Trials with a Binary Outcome?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane M. Mbekwe Yepnang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra M. Eldridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2020.03.945⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.962280219900200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280219900200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159474v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of methotrexate versus placebo as add-on therapy to H1 antihistamines for patients with difficult-to-treat chronic spontaneous urticaria: A randomized, controlled trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Research Techniques Made Simple: Randomized~Controlled Trials for Topical Drugs in~Dermatology: When~and How Should We Use a~Within-Person Design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Amsler</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Academy of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82 (1), pp.240-243. </w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (5), pp.931-938.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaad.2019.07.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2020.03.945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623128v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lion with only two legs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ouldamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4589,77 +4589,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authors Reply: Letter to the Editor: Is the R Coefficient of Interest in Cluster Randomized Trials with a Binary Outcome? (SMMR, First Published Online 23 January 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane M. Mbekwe Yepnang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra M. Eldridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4706,51 +4706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merkel cell carcinoma of lymph nodes without a skin primary tumor: a potential metastatic neoplasia associated with a brisk immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Kervarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4834,295 +4834,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical sirolimus 0.1% for treating cutaneous microcystic lymphatic malformations in children and adults (TOPICAL): protocol for a multicenter phase 2, within-person, randomized, double-blind, vehicle-controlled clinical trial.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Intervention effect estimates in cluster randomized versus individually randomized trials: a meta-epidemiological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Leyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Beneton</w:t>
+                <w:t xml:space="preserve">Sandra Eldridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bessis</w:t>
+                <w:t xml:space="preserve">Sally Kerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dechartres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.739. </w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (2), pp.609-619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3767-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyy229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622848v1</w:t>
+                <w:t xml:space="preserve">hal-02282674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention effect estimates in cluster randomized versus individually randomized trials: a meta-epidemiological study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topical sirolimus 0.1% for treating cutaneous microcystic lymphatic malformations in children and adults (TOPICAL): protocol for a multicenter phase 2, within-person, randomized, double-blind, vehicle-controlled clinical trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Leyrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Caille</w:t>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Eldridge</w:t>
+                <w:t xml:space="preserve">Nathalie Beneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally Kerry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dechartres</w:t>
+                <w:t xml:space="preserve">Didier Bessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (2), pp.609-619. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyy229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3767-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282674v1</w:t>
+                <w:t xml:space="preserve">hal-02622848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Neutrophil to Lymphocyte Ratio Prior to BRAF Inhibitor Treatment Is a Predictor of Poor Progression-Free Survival in Patients with Metastatic Melanoma</w:t>
               </w:r>
@@ -5147,51 +5147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Beneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Bens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5370,468 +5370,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline Neutrophil-to-Lymphocyte Ratio in Patients with Advanced Melanoma Treated with Immune Checkpoint Inhibitors</w:t>
+                <w:t xml:space="preserve">Clinical and haemodynamic risk factors associated with discrepancies in lower limb length with capillary malformations: data from the national paediatric French cohort CONAPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Machet</w:t>
+                <w:t xml:space="preserve">M. Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zaragoza</w:t>
+                <w:t xml:space="preserve">M. Durieux-Verde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Finon</w:t>
+                <w:t xml:space="preserve">A. Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Garnier</w:t>
+                <w:t xml:space="preserve">J. Mazereeuw-Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Maillard</w:t>
+                <w:t xml:space="preserve">O. Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 179 (1), pp.224. </w:t>
+              <w:t xml:space="preserve">, 2018, 178 (2), pp.520 - 526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.16675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjd.16017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158620v1</w:t>
+                <w:t xml:space="preserve">hal-01737962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completeness of Descriptions of Repetitive Transcranial Magnetic Stimulation Intervention: A Systematic Review of Randomized Controlled Trials of rTMS in Depression</w:t>
+                <w:t xml:space="preserve">Baseline Neutrophil-to-Lymphocyte Ratio in Patients with Advanced Melanoma Treated with Immune Checkpoint Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Chantebel</w:t>
+                <w:t xml:space="preserve">L. Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélise Chesneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tavernier</w:t>
+                <w:t xml:space="preserve">J. Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam El-Hage</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Finon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The journal of ECT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000546⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179 (1), pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.16675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158603v1</w:t>
+                <w:t xml:space="preserve">hal-03158620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and haemodynamic risk factors associated with discrepancies in lower limb length with capillary malformations: data from the national paediatric French cohort CONAPE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Completeness of Descriptions of Repetitive Transcranial Magnetic Stimulation Intervention: A Systematic Review of Randomized Controlled Trials of rTMS in Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Caille</w:t>
+                <w:t xml:space="preserve">Romain Chantebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mazereeuw-Hautier</w:t>
+                <w:t xml:space="preserve">Adélise Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Boccara</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 178 (2), pp.520 - 526. </w:t>
+              <w:t xml:space="preserve">The journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.16017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737962v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Perception of the Ethical Legitimacy of Unbalanced Randomization by Institutional Review Board Members: A Clinical Vignette-Based Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6025,51 +6025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry Care Versus Antiseptics for Umbilical Cord Care: A Cluster Randomized Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christele Gras-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6172,51 +6172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Franck-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6280,64 +6280,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Neutrophil to Lymphocyte Ratio Measured before Starting Ipilimumab Treatment Is Associated with Reduced Overall Survival in Patients with Melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Beneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6554,360 +6554,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propensity Score to Detect Baseline Imbalance in Cluster Randomized Trials: The Role of the c-Statistic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dead Space Closure with Quilting Suture versus Conventional Closure with Drainage for the Prevention of Seroma after Mastectomy for Breast Cancer (QUISERMAS): Protocol for a Multicentre Randomised Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Foucher</w:t>
+                <w:t xml:space="preserve">Lobna Ouldamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Brunet-Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Body</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-015-0100-4⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (4), pp.e009903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-009903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157743v1</w:t>
+                <w:t xml:space="preserve">hal-03157746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dead Space Closure with Quilting Suture versus Conventional Closure with Drainage for the Prevention of Seroma after Mastectomy for Breast Cancer (QUISERMAS): Protocol for a Multicentre Randomised Controlled Trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solène Brunet-Houdard</w:t>
+                <w:t xml:space="preserve">Propensity Score to Detect Baseline Imbalance in Cluster Randomized Trials: The Role of the c-Statistic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Leyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Body</w:t>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (4), pp.e009903. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2015-009903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-015-0100-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157746v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timeline cluster: a graphical tool to identify risk of bias in cluster randomised trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Kerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Leyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Eldridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 354, pp.i4291. </w:t>
@@ -6945,64 +6945,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison of Imputation Strategies in Cluster Randomized Trials with Missing Binary Outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Leyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7043,735 +7043,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficits in Information Transfer between Hospital-Based and Primary-Care Physicians, the Case of Kidney Disease: A Cross-Sectional Study</w:t>
+                <w:t xml:space="preserve">Physical activity at home, at leisure, during transportation and at work in French adults with type 2 diabetes: The ENTRED physical activity study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Léger</w:t>
+                <w:t xml:space="preserve">L. Cloix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Vourc’h</w:t>
+                <w:t xml:space="preserve">C. Helmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bourdel-Marchasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fagot-Campagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40620-015-0175-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2014.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156122v1</w:t>
+                <w:t xml:space="preserve">hal-02483494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatostatin Receptors 2A and 5 Are Expressed in Merkel Cell Carcinoma with No Association with Disease Severity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quilting Suture of Mastectomy Dead Space Compared with Conventional Closure with Drain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lobna Ouldamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Body</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000381062⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (13), pp.4233-4240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1245/s10434-015-4511-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176773v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity at home, at leisure, during transportation and at work in French adults with type 2 diabetes: The ENTRED physical activity study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is procalcitonin increased in cases of invasive amoebiasis? A retrospective, observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Recipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cloix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Caille</w:t>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Helmer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Fagot-Campagna</w:t>
+                <w:t xml:space="preserve">Marc Pihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2014.07.003⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (4), pp.395-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2015.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02483494v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quilting Suture of Mastectomy Dead Space Compared with Conventional Closure with Drain</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Somatostatin Receptors 2A and 5 Are Expressed in Merkel Cell Carcinoma with No Association with Disease Severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gardair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahtab Samimi-Gharaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coursaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1245/s10434-015-4511-6⟩</w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (3), pp.223-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000381062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156119v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is procalcitonin increased in cases of invasive amoebiasis? A retrospective, observational study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Deficits in Information Transfer between Hospital-Based and Primary-Care Physicians, the Case of Kidney Disease: A Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pihet</w:t>
+                <w:t xml:space="preserve">Patrick Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 83 (4), pp.395-399. </w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.563-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2015.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40620-015-0175-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395094v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute Respiratory Distress Syndrome (ARDS)-Associated Acute Cor Pulmonale and Patent Foramen Ovale: A Multicenter Noninvasive Hemodynamic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Begot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7861,51 +7861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbalanced Rather than Balanced Randomized Controlled Trials Are More Often Positive in Favor of the New Treatment: An Exposed and Nonexposed Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dibao-Dina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8149,51 +8149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8288,103 +8288,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a low-dose methotrexate added to h1-antihistamines regimen for severe chronic spontaneous urticaria: a phase III, randomized, placebo-controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahtab Samimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. World Congress of dermatology (WCD 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
@@ -8582,51 +8582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Le Vilain-Abraham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Desm&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thompson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251406581" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El&#8208;hage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lem&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Kerbage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70401" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Hemming" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Thompson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hooper" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obioha Ukoumunne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-08756-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joao Santiago-Ribeiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Louchart de la Chapelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2025.04.214" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand-Adam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mousset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elody Mureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2024.101144" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04645605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Eyraud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.04.018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Tong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nevins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ryan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Davis-Plourde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongdong Ouyang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17407745241276137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kasza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonniaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Borie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2023.11.035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Mansy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bermudez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonniaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01368-2024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17407745231208397" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lanore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alaterre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L. Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04411-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802231192960" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04113217v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mankikian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sara Agier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02071-2022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rebion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2179569" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramdjee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Diverres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zejli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.06.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Gana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.06.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.03.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04027325v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hoang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01815-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868048v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Smail-Faugeron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Tan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.01.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590392v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thierr&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raulin&#8208;briot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.13505" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Taljaard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Moigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Copas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.04.024" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064443v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Audemard-Verger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pestre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Courjon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ansoborlo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.08.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boivin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059464" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marc&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Vilain-Abraham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgiane Bridou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;reux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14163864" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679771v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brunet-Houdard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somany Sengchanh-Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2021.0597" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.02.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277927v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Arvieux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brunschweiler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Touchais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ansart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2020198" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151003v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaouen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Corre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dreno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.11.038" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159480v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane M. Mbekwe Yepnang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Eldridge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219900200" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159474v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cleach" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.03.945" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623128v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amsler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.07.097" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075248v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldamer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101686" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280220920316" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951619v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zaragoza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fromont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.03.108" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622848v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beneton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3767-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282674v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyrat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Eldridge" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kerry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy229" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158610v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Finon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3167" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621329v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durieux-Verde" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2835" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158620v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16675" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158603v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chantebel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lise Chesneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000546" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737962v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samimi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durieux-Verde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caille" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boccara" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158608v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2822-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02051153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Terrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Amelot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/now186" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484972v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Gras-Le Guen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Launay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-1857" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444025v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Franck-Martel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drillaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Lestrade Carluer de Kyvon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myw068" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157763v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beneton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christiann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14155" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M53Z79RZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453321v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Beyne-Rauzy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sebert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sapena" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Zerazhi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legros" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13902" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157743v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0100-4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157746v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ouldamer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonastre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Body" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-009903" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185212v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.i4291" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157717v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280214530030" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156122v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-015-0175-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176773v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gardair" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi-Gharaei" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coursaget" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000381062" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483494v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cloix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helmer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourdel-Marchasson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fagot-Campagna" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.07.003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-693B6XTP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156119v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-015-4511-6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395094v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Recipon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piver" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pihet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.08.014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156798v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Legras" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Begot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lherm" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-015-0898-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156103v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.03.007" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7GLBH5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118314v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lise Jourdan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jardin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2013.11.015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT48T1SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644472v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delaplace" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Machet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.12345" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXB8W1PT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736447v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Le Vilain-Abraham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Desm&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Thompson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lacherade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802251406581" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desmidt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Joao Santiago-Ribeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Louchart de la Chapelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jagp.2025.04.214" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Hemming" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Thompson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hooper" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obioha Ukoumunne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-025-08756-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05273780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El&#8208;hage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lem&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Kerbage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.70401" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferreira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marchand-Adam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mousset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elody Mureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2024.101144" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Tong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Nevins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Ryan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Davis-Plourde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongdong Ouyang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17407745241276137" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04645605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Eyraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.04.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kasza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mansy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonniaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Borie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2023.11.035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Mansy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reynaud-Gaubert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bermudez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonniaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01368-2024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17407745231208397" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Collet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Lanore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alaterre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Constantin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L. Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04411-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802231192960" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04113217v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mankikian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sara Agier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02071-2022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemang-Trivalle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rebion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008066.2023.2179569" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dechartres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ramdjee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Diverres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zejli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.06.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Gana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Foug&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.06.016" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2023.03.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Smail-Faugeron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Tan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hajage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.01.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04027325v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dugard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hoang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01815-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03868094v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Taljaard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Moigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Copas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.04.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thierr&#233;e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Raulin&#8208;briot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.13505" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064443v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Audemard-Verger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pestre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Courjon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ansoborlo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dibao-Dina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2022.08.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ettori-Ajasse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boivin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chambe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-059464" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04062405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marc&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Vilain-Abraham" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgiane Bridou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;reux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14163864" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679771v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boyard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brunet-Houdard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somany Sengchanh-Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2021.0597" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151003v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaouen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervarrec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Corre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dreno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.11.038" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Arvieux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brunschweiler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Touchais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ansart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2020198" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185154v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.02.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623128v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Soria" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amsler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2019.07.097" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159480v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane M. Mbekwe Yepnang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M. Eldridge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219900200" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159474v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leducq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Cleach" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2020.03.945" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075248v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldamer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101686" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280220920316" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951619v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zaragoza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaboriaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fromont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaad.2020.03.108" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282674v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leyrat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Eldridge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kerry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy229" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622848v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beneton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bessis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3767-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158610v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Finon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3167" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621329v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durieux-Verde" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/00015555-2835" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01737962v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samimi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durieux-Verde" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boccara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158620v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zaragoza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16675" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158603v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chantebel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lise Chesneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000546" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158608v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2822-1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02051153v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Terrier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rigau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Amelot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/now186" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484972v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Gras-Le Guen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Launay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boscher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-1857" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444025v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Franck-Martel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drillaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Lestrade Carluer de Kyvon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myw068" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157763v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beneton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christiann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.14155" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M53Z79RZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453321v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Beyne-Rauzy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sebert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sapena" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Zerazhi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legros" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.13902" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lobna Ouldamer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonastre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Body" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-009903" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157743v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-015-0100-4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185212v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj.i4291" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157717v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280214530030" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483494v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cloix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helmer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bourdel-Marchasson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fagot-Campagna" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.07.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-693B6XTP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156119v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-015-4511-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395094v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Recipon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piver" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pihet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.08.014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176773v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gardair" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahtab Samimi-Gharaei" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coursaget" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000381062" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156122v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-015-0175-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156798v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Legras" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Begot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lherm" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-015-0898-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156103v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.03.007" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7GLBH5H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118314v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lise Jourdan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jardin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2013.11.015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT48T1SM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644472v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delaplace" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Machet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.12345" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXB8W1PT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736447v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>