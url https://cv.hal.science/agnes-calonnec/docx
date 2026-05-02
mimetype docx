--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -1130,386 +1130,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Façonner l'architecture végétale pour contrôler les maladies des plantes</w:t>
+                <w:t xml:space="preserve">Foreword : plant and canopy architecture impact on disease epidemiology and pest development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (3), pp.453-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0112-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643321v1</w:t>
+                <w:t xml:space="preserve">hal-01208597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword : plant and canopy architecture impact on disease epidemiology and pest development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+                <w:t xml:space="preserve">Current knowledge on plant/canopy architectural traits that reduce the expression and development of epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Jeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 135 (3), pp.453-454. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-012-0112-4⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 135 (3), pp.471-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0066-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208597v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current knowledge on plant/canopy architectural traits that reduce the expression and development of epidemics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Façonner l'architecture végétale pour contrôler les maladies des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.37-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-012-0066-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000429v1</w:t>
+                <w:t xml:space="preserve">hal-02643321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reliability of leaf bioassays for predicting disease resistance on fruit: a case study on grapevine resistance to downy and powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1771,51 +1771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1943,51 +1943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lolas-Caneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (9), pp.1168-1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2033,51 +2033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of the grapevine growth and susceptibility on the dynamics of a powdery mildew epidemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 93 (1), pp.S44-S45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2105,303 +2105,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching from a mechanistic model to a continuous model to study at different scales the effect of vine growth on the dynamic of a powdery mildew epidemic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Langlais</w:t>
+                <w:t xml:space="preserve">Efficacy of fungicides with various modes of action in controlling the early stages of an Erysiphe necator-induced epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Calonnec</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcq233⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (12), pp.1367-1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.2029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00545187v1</w:t>
+                <w:t xml:space="preserve">hal-02666386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of fungicides with various modes of action in controlling the early stages of an Erysiphe necator-induced epidemic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+                <w:t xml:space="preserve">Switching from a mechanistic model to a continuous model to study at different scales the effect of vine growth on the dynamic of a powdery mildew epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.2029⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (5), pp.885-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcq233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666386v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00545187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting features of spatiotemporal spread of powdery mildew epidemics in the vineyard using statistical modeling on field experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2455,502 +2455,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the spatial association of disease patterns between two dates in orchards</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grey mould incidence is reduced on grapevines with lower vegetative and reproductive growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Valdés-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.781.38⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (8), pp.1174-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2008.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930112v1</w:t>
+                <w:t xml:space="preserve">hal-02665294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey mould incidence is reduced on grapevines with lower vegetative and reproductive growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Gary</w:t>
+                <w:t xml:space="preserve">A host-pathogen simulation model: Powdery Mildew of grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Naulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2008.02.003⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57, pp.493-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2007.01783.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665294v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A host-pathogen simulation model: Powdery Mildew of grapevine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+                <w:t xml:space="preserve">Testing the spatial association of disease patterns between two dates in orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Naulin</w:t>
+                <w:t xml:space="preserve">Sylvie Dallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bailey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 57, pp.493-508. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 781, pp.255-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2007.01783.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2008.781.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269167v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches innovantes pour une protection durable du vignoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3109,51 +3109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular perturbation analysis of travelling waves for a model in phytopathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3217,51 +3217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3299,103 +3299,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating disease spread between two assessment dates with permutation tests on a lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95 (12), pp.1453-1461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3423,286 +3423,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer un jeu de données sur grille par tests de permutation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Parallel simulation of the propagation of powdery mildew in a vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+                <w:t xml:space="preserve">Guillaume Latu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Naulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 53 (1), pp.59-78</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3648, pp.1254-1264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678882v1</w:t>
+                <w:t xml:space="preserve">hal-02669771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel simulation of the propagation of powdery mildew in a vineyard</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Explorer un jeu de données sur grille par tests de permutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Tessier</w:t>
+                <w:t xml:space="preserve">F. Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 3648, pp.1254-1264</w:t>
+              <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (1), pp.59-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669771v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Uncinula necator on the yield and quality of grapes (Vitis vinifera) and wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,51 +3779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analyses of resistance of the wheat differential cultivars Carstens V and Spaldings Prolific to two races of Puccinia striiformis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4012,51 +4012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparition et développement des épidémies d'oïdium au vignoble: incidences sur la gravité des dégâts sur grappes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, mai, pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4081,51 +4081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal location of genes for resistance to Puccinia striiformis in the wheat line TP1295 selected from the cross of Soissonais-desprez with Lemhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4163,51 +4163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of resistance to Puccinia striiformis in the wheat differential cultivars Heines VII, Heines Peko and Strubes Dickkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4258,51 +4258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and expression of the gene Yr2 for resistance to Puccinia striiformis in the wheat differential cultivars Heines Kolben, Heines Peko and Heines VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4353,51 +4353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of induced resistance on infection efficiency and sporulation of Puccinia striiformis on seedlings in varietal mixtures and on field epidemics in pure stands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4480,51 +4480,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working Group &amp;quot;Integrated Protection and Production in Viticulture&amp;quot;. Proceedings of the meeting at Lacanau, France, 02 – 05 October 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Duso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4598,51 +4598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working Group “Integrated Protection and Production in Viticulture”. Proceedings of the Meeting at Staufen im Breisgau (Germany), 01 – 04 November, 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Duso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,51 +4774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5175,51 +5175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cépages résistants aux maladies cryptogamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5369,51 +5369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Invasion of a Fungal Disease over a Vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B. Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5650,51 +5650,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse génétique des variétés différentielles de blé utilisées dans la caractérisation des races de Puccinia striiformis agent de la rouille jaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1996. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6103,51 +6103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of powdery mildew spread over a spatially heterogeneous growing grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6211,51 +6211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épidémiologie de l'oïdium de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sulphur 2014 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6274,316 +6274,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations vigne-oïdium-environnement, quoi de neuf ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Effects of vine growth and architecture on powdery mildew susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giornata del viticoltore "La difesa della vite, le sfide europee sono pure sfide ticinesi"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agroscope. CHE., Oct 2013, Bellinzona, Suisse</w:t>
+              <w:t xml:space="preserve">Lien de la vigne - Vinelink International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804914v1</w:t>
+                <w:t xml:space="preserve">hal-02802066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of vine growth and architecture on powdery mildew susceptibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Integrating ecophysiology and quantitative genetics to analyse the control of shoot growth by rootstock under drought conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Delrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien de la vigne - Vinelink International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802066v1</w:t>
+                <w:t xml:space="preserve">hal-02803994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating ecophysiology and quantitative genetics to analyse the control of shoot growth by rootstock under drought conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Relations vigne-oïdium-environnement, quoi de neuf ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
+              <w:t xml:space="preserve">Giornata del viticoltore "La difesa della vite, le sfide europee sono pure sfide ticinesi"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agroscope. CHE., Oct 2013, Bellinzona, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803994v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation Vigne-Erysiphe necator-Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Bayer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6608,90 +6608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the control of shoot growth by the rootstock under drought conditions by an integrated approach of quantitative genetics and ecophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6727,290 +6727,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining and designing architectural ideotypes to control epidemics?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the spread of a pathogen over a spatially heterogeneous growing crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and est development international conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Agence Nationale de la Recherche (ANR). FRA., Jul 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Oct 2012, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190592v1</w:t>
+                <w:t xml:space="preserve">hal-02747600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the spread of a pathogen over a spatially heterogeneous growing crop</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Defining and designing architectural ideotypes to control epidemics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Giorgetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Oct 2012, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and est development international conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Agence Nationale de la Recherche (ANR). FRA., Jul 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747600v1</w:t>
+                <w:t xml:space="preserve">hal-01190592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of plant growth and architecture on pathogen processes and consequences for the epidemic behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. J. Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7085,230 +7085,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of dynamical plant-pathogen interactions for an improved management of powdery mildew epidemics in grapevine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the effect of the grapevine growth and susceptibility on the dynamics of a powdery mildew epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group “Integrated Protection and Production in Viticulture” - Meeting at Staufen im Breisgau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2009, Breisgau, Germany</w:t>
+              <w:t xml:space="preserve">, Ville service., Nov 2009, Breisgau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747532v1</w:t>
+                <w:t xml:space="preserve">hal-02749896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of the grapevine growth and susceptibility on the dynamics of a powdery mildew epidemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Consideration of dynamical plant-pathogen interactions for an improved management of powdery mildew epidemics in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schnee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group “Integrated Protection and Production in Viticulture” - Meeting at Staufen im Breisgau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ville service., Nov 2009, Breisgau, Germany</w:t>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2009, Breisgau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749896v1</w:t>
+                <w:t xml:space="preserve">hal-02747532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Crop Growth and Susceptibility on the Dynamics of a Plant Disease Epidemic: Powdery Mildew of Grapevine</w:t>
               </w:r>
@@ -7398,51 +7398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of plant growth and susceptibility on the developement of plant disease epidemics: powdery mildew of grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact of plant pathogens on food quality of agricultural crops and wine (Patholux - Grapelux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Belvaux, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7467,51 +7467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting features of spatiotemporal spread of powdery mildew epidemics in the vineyard using statistical modeling on field experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prix ADVID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7530,364 +7530,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulated a fungal disease epidemic over a heterogeneous plot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+                <w:t xml:space="preserve">Early symptoms assessment as indicator to control Grapevine Powdery Mildew with reduced fungicide applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Charron</w:t>
+                <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Legrand</w:t>
+                <w:t xml:space="preserve">O. Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMPD 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6.International Workshop on Grapevine Downy and Powdery Mildew</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534465v1</w:t>
+                <w:t xml:space="preserve">hal-02755164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early symptoms assessment as indicator to control Grapevine Powdery Mildew with reduced fungicide applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the grapevine growth on the dynamics of a powdery mildew epidemic: field trials and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Workshop on Grapevine Downy and Powdery Mildew</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755164v1</w:t>
+                <w:t xml:space="preserve">hal-02755159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the grapevine growth on the dynamics of a powdery mildew epidemic: field trials and simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Schnee</w:t>
+                <w:t xml:space="preserve">Modeling and simulated a fungal disease epidemic over a heterogeneous plot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.International Workshop on Grapevine Downy and Powdery Mildew</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CMPD 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755159v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of ontogenic resistance and growth variation in the interaction powdery mildew-grapevine</w:t>
               </w:r>
@@ -7899,51 +7899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Workshop on Grapevine Downy and Powdery Mildew</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7994,51 +7994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cokelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8093,51 +8093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine breeding for disease resistance: relationship between bioassay and field resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8201,51 +8201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Epidemiology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). USA., Jun 2009, Geneva, United States. 178 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8270,51 +8270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle hôte pathogène pour étudier les relations entre développement de la plante et les épidémies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Agropolis sur la modélisation des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8333,277 +8333,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do different combinations of resistance QTLs in grapevine exert differential selection pressures on Plasmopara viticola populations?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of grapevine resistance to downy and powdery mildew in a population segregating for run1 and rpv1 resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deliere</w:t>
+                <w:t xml:space="preserve">Dominique Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENDURE's 2008 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, La Grande-Motte, France. 1 p</w:t>
+              <w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Marsala, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819924v1</w:t>
+                <w:t xml:space="preserve">hal-02752684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of grapevine resistance to downy and powdery mildew in a population segregating for run1 and rpv1 resistance genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+                <w:t xml:space="preserve">Do different combinations of resistance QTLs in grapevine exert differential selection pressures on Plasmopara viticola populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Marsala, Italy</w:t>
+              <w:t xml:space="preserve">ENDURE's 2008 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, La Grande-Motte, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752684v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multivariate analysis of combined effects of (micro)climate, vegetative and reproductive growth on grey mold incidence in grapevine</w:t>
               </w:r>
@@ -8615,51 +8615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Valdés-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8710,51 +8710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of grapevine to downy and powdery mildew resistance in a population segregating for RUN1 and RPV1 resistance genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8762,51 +8762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Marsala, Italy. 1 p</w:t>
@@ -8861,51 +8861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Valdés-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8982,51 +8982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Valdés-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9103,51 +9103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9185,51 +9185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiologie de l'oïdium de la vigne : questions clefs...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9267,51 +9267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progression and spread of an epidemic of powdery mildew in the vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9401,51 +9401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9496,51 +9496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop COST action 817</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Roskilde, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9748,51 +9748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016, Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9830,90 +9830,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the spatial association of disease patterns between two dates in orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium Virus and Virus-Like Diseases of Temperate Fruit Crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Antalya, Turkey. </w:t>
@@ -9955,51 +9955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the progression of an epidemic of powdery mildew in the vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10082,51 +10082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation pour l'évaluation technico-économique et l'analyse des risques associés à des stratégies de traitements alternatives contre le mildiou et l'oïdium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10360,51 +10360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269144v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-09-23-1751-pdn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acu&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andrade-Piedra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Armengol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elizabeth Arnold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-23-0166-FE" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louisa Ramaroson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;cecile Dufour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;france Corio&#8208;costet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13404" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L'Hote" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schnee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01808" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Araya-Alman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Verdugo-V&#225;squez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4541" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1780" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Burie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.02.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDPXFNR4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643321v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0112-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0066-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02667.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0111-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PNZ8JV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lolas-Caneo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2011.05.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT9JFWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v93i1sup.1219" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Calonnec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq233" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2029" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMCB7CGL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-4-0411" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930112v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.781.38" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2008.02.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9GVMV92-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269167v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Naulin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bailey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01783.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Burie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676362v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-1453" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Tessier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poupot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubourdieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darriet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Johnson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Findeling" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693899v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693078v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Duso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maixner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Heinz Kassemeyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2024.02.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807302884-phytopathologie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807800v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254951.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824760v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Burie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/24948.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840718v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785782v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mammeri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruchou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630853v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calonnec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601565v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739949v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804914v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802066v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803994v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810825v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745656v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747600v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. J. Burie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Langlais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747532v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749896v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545203v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.42" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813345v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812836v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534465v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755164v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755159v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755186v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753419v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755585v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755467v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819924v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiss" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752684v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824311v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824734v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755199v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755060v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820515v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765795v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834835v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771710v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778490v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730404v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741138v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actahort.org/books/781/781_38.htm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821955v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delhomme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269144v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-09-23-1751-pdn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acu&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andrade-Piedra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Armengol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elizabeth Arnold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-23-0166-FE" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louisa Ramaroson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;cecile Dufour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;france Corio&#8208;costet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13404" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L'Hote" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schnee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01808" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Araya-Alman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Verdugo-V&#225;squez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4541" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1780" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Burie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.02.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDPXFNR4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0112-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0066-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02667.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0111-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PNZ8JV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lolas-Caneo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2011.05.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT9JFWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v93i1sup.1219" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666386v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMCB7CGL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545187v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Calonnec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq233" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-4-0411" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2008.02.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9GVMV92-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Naulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bailey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01783.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.781.38" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Burie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676362v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-1453" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Tessier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poupot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubourdieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darriet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Johnson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Findeling" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693899v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693078v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Duso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maixner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Heinz Kassemeyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2024.02.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807302884-phytopathologie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807800v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254951.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824760v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Burie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/24948.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840718v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785782v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mammeri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruchou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630853v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calonnec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601565v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739949v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810825v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745656v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. J. Burie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Langlais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747532v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545203v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.42" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813345v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812836v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755164v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755159v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534465v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755186v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753419v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755585v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755467v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752684v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819924v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiss" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824311v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824734v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755199v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755060v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820515v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765795v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834835v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771710v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778490v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730404v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741138v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actahort.org/books/781/781_38.htm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821955v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delhomme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>