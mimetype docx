--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1130,317 +1130,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword : plant and canopy architecture impact on disease epidemiology and pest development</w:t>
+                <w:t xml:space="preserve">Current knowledge on plant/canopy architectural traits that reduce the expression and development of epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+                <w:t xml:space="preserve">Bernard B. Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Jeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 135 (3), pp.453-454. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-012-0112-4⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 135 (3), pp.471-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0066-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208597v1</w:t>
+                <w:t xml:space="preserve">hal-01000429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current knowledge on plant/canopy architectural traits that reduce the expression and development of epidemics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foreword : plant and canopy architecture impact on disease epidemiology and pest development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+                <w:t xml:space="preserve">Bernard Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin B. Richard</w:t>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand B. Ney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Andrivon</w:t>
+                <w:t xml:space="preserve">Michael Jeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 135 (3), pp.471-478. </w:t>
+              <w:t xml:space="preserve">, 2013, 135 (3), pp.453-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-012-0066-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0112-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000429v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façonner l'architecture végétale pour contrôler les maladies des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1465,51 +1465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reliability of leaf bioassays for predicting disease resistance on fruit: a case study on grapevine resistance to downy and powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1771,51 +1771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1943,51 +1943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lolas-Caneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30 (9), pp.1168-1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2033,51 +2033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of the grapevine growth and susceptibility on the dynamics of a powdery mildew epidemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 93 (1), pp.S44-S45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2163,51 +2163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 66 (12), pp.1367-1373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2357,51 +2357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting features of spatiotemporal spread of powdery mildew epidemics in the vineyard using statistical modeling on field experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,51 +2500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2906,51 +2906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3109,51 +3109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular perturbation analysis of travelling waves for a model in phytopathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3217,51 +3217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3293,187 +3293,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating disease spread between two assessment dates with permutation tests on a lattice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explorer un jeu de données sur grille par tests de permutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Labonne</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (1), pp.59-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676362v1</w:t>
+                <w:t xml:space="preserve">hal-02678882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel simulation of the propagation of powdery mildew in a vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Latu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3544,165 +3522,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer un jeu de données sur grille par tests de permutation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating disease spread between two assessment dates with permutation tests on a lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubois Peyrard Peyrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joel J. Chadoeuf</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Labonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (12), pp.1453-1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-95-1453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678882v1</w:t>
+                <w:t xml:space="preserve">hal-02676362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Uncinula necator on the yield and quality of grapes (Vitis vinifera) and wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,51 +3779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analyses of resistance of the wheat differential cultivars Carstens V and Spaldings Prolific to two races of Puccinia striiformis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4012,51 +4012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparition et développement des épidémies d'oïdium au vignoble: incidences sur la gravité des dégâts sur grappes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, mai, pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4081,51 +4081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal location of genes for resistance to Puccinia striiformis in the wheat line TP1295 selected from the cross of Soissonais-desprez with Lemhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4163,51 +4163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of resistance to Puccinia striiformis in the wheat differential cultivars Heines VII, Heines Peko and Strubes Dickkopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4258,51 +4258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and expression of the gene Yr2 for resistance to Puccinia striiformis in the wheat differential cultivars Heines Kolben, Heines Peko and Heines VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4353,51 +4353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of induced resistance on infection efficiency and sporulation of Puccinia striiformis on seedlings in varietal mixtures and on field epidemics in pure stands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4480,51 +4480,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working Group &amp;quot;Integrated Protection and Production in Viticulture&amp;quot;. Proceedings of the meeting at Lacanau, France, 02 – 05 October 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Duso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4598,51 +4598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working Group “Integrated Protection and Production in Viticulture”. Proceedings of the Meeting at Staufen im Breisgau (Germany), 01 – 04 November, 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Duso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5175,51 +5175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cépages résistants aux maladies cryptogamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5369,51 +5369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Invasion of a Fungal Disease over a Vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B. Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Langlais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5650,51 +5650,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse génétique des variétés différentielles de blé utilisées dans la caractérisation des races de Puccinia striiformis agent de la rouille jaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1996. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6103,51 +6103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of powdery mildew spread over a spatially heterogeneous growing grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6211,51 +6211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épidémiologie de l'oïdium de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sulphur 2014 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6274,247 +6274,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of vine growth and architecture on powdery mildew susceptibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Integrating ecophysiology and quantitative genetics to analyse the control of shoot growth by rootstock under drought conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Delrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien de la vigne - Vinelink International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802066v1</w:t>
+                <w:t xml:space="preserve">hal-02803994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating ecophysiology and quantitative genetics to analyse the control of shoot growth by rootstock under drought conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Effects of vine growth and architecture on powdery mildew susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
+              <w:t xml:space="preserve">Lien de la vigne - Vinelink International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803994v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations vigne-oïdium-environnement, quoi de neuf ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornata del viticoltore "La difesa della vite, le sfide europee sono pure sfide ticinesi"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agroscope. CHE., Oct 2013, Bellinzona, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6539,51 +6539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation Vigne-Erysiphe necator-Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Bayer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6608,90 +6608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the control of shoot growth by the rootstock under drought conditions by an integrated approach of quantitative genetics and ecophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6759,51 +6759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mammeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6867,51 +6867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Andrivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Giorgetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6966,51 +6966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of plant growth and architecture on pathogen processes and consequences for the epidemic behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. J. Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7091,51 +7091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of the grapevine growth and susceptibility on the dynamics of a powdery mildew epidemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7225,51 +7225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group “Integrated Protection and Production in Viticulture” - Meeting at Staufen im Breisgau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2009, Breisgau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7288,606 +7288,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Crop Growth and Susceptibility on the Dynamics of a Plant Disease Epidemic: Powdery Mildew of Grapevine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+                <w:t xml:space="preserve">Early symptoms assessment as indicator to control Grapevine Powdery Mildew with reduced fungicide applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMA 2009, Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6.International Workshop on Grapevine Downy and Powdery Mildew</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00545203v1</w:t>
+                <w:t xml:space="preserve">hal-02755164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of plant growth and susceptibility on the developement of plant disease epidemics: powdery mildew of grapevine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Effect of the grapevine growth on the dynamics of a powdery mildew epidemic: field trials and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact of plant pathogens on food quality of agricultural crops and wine (Patholux - Grapelux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Belvaux, Luxembourg</w:t>
+              <w:t xml:space="preserve">6.International Workshop on Grapevine Downy and Powdery Mildew</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813345v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting features of spatiotemporal spread of powdery mildew epidemics in the vineyard using statistical modeling on field experimental data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+                <w:t xml:space="preserve">Modeling and simulated a fungal disease epidemic over a heterogeneous plot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prix ADVID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">CMPD 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812836v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early symptoms assessment as indicator to control Grapevine Powdery Mildew with reduced fungicide applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+                <w:t xml:space="preserve">Effect of Crop Growth and Susceptibility on the Dynamics of a Plant Disease Epidemic: Powdery Mildew of Grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.International Workshop on Grapevine Downy and Powdery Mildew</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PMA 2009, Third International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PMA.2009.42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755164v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00545203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the grapevine growth on the dynamics of a powdery mildew epidemic: field trials and simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Modelling the effect of plant growth and susceptibility on the developement of plant disease epidemics: powdery mildew of grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Schnee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.International Workshop on Grapevine Downy and Powdery Mildew</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Impact of plant pathogens on food quality of agricultural crops and wine (Patholux - Grapelux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Belvaux, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755159v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulated a fungal disease epidemic over a heterogeneous plot</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Legrand</w:t>
+                <w:t xml:space="preserve">Highlighting features of spatiotemporal spread of powdery mildew epidemics in the vineyard using statistical modeling on field experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMPD 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Prix ADVID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534465v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of ontogenic resistance and growth variation in the interaction powdery mildew-grapevine</w:t>
               </w:r>
@@ -7899,51 +7899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6.International Workshop on Grapevine Downy and Powdery Mildew</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7994,51 +7994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cokelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8093,51 +8093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine breeding for disease resistance: relationship between bioassay and field resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8169,687 +8169,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of crop growth and susceptibility on the dynamics of a plant disease epidemic: powdery mildew of grapevine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Un modèle hôte pathogène pour étudier les relations entre développement de la plante et les épidémies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Epidemiology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). USA., Jun 2009, Geneva, United States. 178 p</w:t>
+              <w:t xml:space="preserve">Séminaire Agropolis sur la modélisation des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755467v1</w:t>
+                <w:t xml:space="preserve">hal-02813344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle hôte pathogène pour étudier les relations entre développement de la plante et les épidémies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Effect of crop growth and susceptibility on the dynamics of a plant disease epidemic: powdery mildew of grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Agropolis sur la modélisation des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10. International Epidemiology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United States Department of Agriculture - USDA (USA) (USDA). USA., Jun 2009, Geneva, United States. 178 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813344v1</w:t>
+                <w:t xml:space="preserve">hal-02755467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of grapevine resistance to downy and powdery mildew in a population segregating for run1 and rpv1 resistance genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+                <w:t xml:space="preserve">Do different combinations of resistance QTLs in grapevine exert differential selection pressures on Plasmopara viticola populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Joseph Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Marsala, Italy</w:t>
+              <w:t xml:space="preserve">ENDURE's 2008 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, La Grande-Motte, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752684v1</w:t>
+                <w:t xml:space="preserve">hal-02819924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do different combinations of resistance QTLs in grapevine exert differential selection pressures on Plasmopara viticola populations?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+                <w:t xml:space="preserve">Evaluation of grapevine resistance to downy and powdery mildew in a population segregating for run1 and rpv1 resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deliere</w:t>
+                <w:t xml:space="preserve">Dominique Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENDURE's 2008 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, La Grande-Motte, France. 1 p</w:t>
+              <w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Marsala, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819924v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multivariate analysis of combined effects of (micro)climate, vegetative and reproductive growth on grey mold incidence in grapevine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Evaluation of grapevine to downy and powdery mildew resistance in a population segregating for RUN1 and RPV1 resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Marsala, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824311v1</w:t>
+                <w:t xml:space="preserve">hal-02824734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of grapevine to downy and powdery mildew resistance in a population segregating for RUN1 and RPV1 resistance genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">A multivariate analysis of combined effects of (micro)climate, vegetative and reproductive growth on grey mold incidence in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Valdés-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Marsala, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824734v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdependent effects of (micro) climate and vegetative growth on grey mould incidence in grapevine</w:t>
               </w:r>
@@ -8861,51 +8861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Valdés-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8969,64 +8969,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multivariate analysis of combined effects of (micro) climate, vegetative and reproductive growth on grey mould incidence in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Valdés-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9103,51 +9103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Valdés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9185,51 +9185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiologie de l'oïdium de la vigne : questions clefs...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9267,51 +9267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progression and spread of an epidemic of powdery mildew in the vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9401,51 +9401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9496,51 +9496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vallavieille-Pope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop COST action 817</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1995, Roskilde, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9748,51 +9748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016, Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9955,51 +9955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the progression of an epidemic of powdery mildew in the vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10082,51 +10082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation pour l'évaluation technico-économique et l'analyse des risques associés à des stratégies de traitements alternatives contre le mildiou et l'oïdium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes A. Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10360,51 +10360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269144v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-09-23-1751-pdn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acu&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andrade-Piedra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Armengol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elizabeth Arnold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-23-0166-FE" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louisa Ramaroson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;cecile Dufour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;france Corio&#8208;costet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13404" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L'Hote" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schnee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01808" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Araya-Alman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Verdugo-V&#225;squez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4541" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1780" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Burie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.02.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDPXFNR4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0112-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Richard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0066-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02667.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0111-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PNZ8JV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lolas-Caneo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2011.05.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT9JFWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v93i1sup.1219" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666386v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMCB7CGL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545187v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Calonnec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq233" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-4-0411" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2008.02.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9GVMV92-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Naulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bailey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01783.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.781.38" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Burie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676362v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-1453" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Tessier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poupot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubourdieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darriet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Johnson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Findeling" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693899v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693078v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Duso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maixner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Heinz Kassemeyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2024.02.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807302884-phytopathologie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807800v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254951.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824760v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Burie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/24948.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840718v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785782v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mammeri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruchou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630853v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calonnec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601565v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739949v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802066v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810825v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745656v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. J. Burie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Langlais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747532v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545203v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.42" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813345v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812836v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755164v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755159v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534465v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755186v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753419v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755585v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755467v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813344v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752684v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819924v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiss" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824311v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824734v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755199v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755060v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820515v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765795v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834835v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771710v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778490v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730404v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741138v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actahort.org/books/781/781_38.htm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821955v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delhomme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269144v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Marais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/pdis-09-23-1751-pdn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acu&#241;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andrade-Piedra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Armengol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elizabeth Arnold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-23-0166-FE" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;louisa Ramaroson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;cecile Dufour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;france Corio&#8208;costet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13404" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline L'Hote" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Debord" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schnee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01808" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Araya-Alman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Verdugo-V&#225;squez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4541" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1780" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mammeri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Burie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2014.02.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JDPXFNR4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000429v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Richard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0066-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0112-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646236v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02667.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0111-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0PNZ8JV6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lolas-Caneo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2011.05.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT9JFWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v93i1sup.1219" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666386v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMCB7CGL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545187v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Calonnec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq233" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-99-4-0411" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2008.02.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9GVMV92-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Naulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bailey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01783.x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dallot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Labonne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2008.781.38" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducrot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Burie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678882v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubois Peyrard Peyrard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Tessier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-95-1453" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poupot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dubourdieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darriet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Johnson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dumont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Findeling" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693899v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693078v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Duso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Gessler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maixner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Heinz Kassemeyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2024.02.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505796v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807302884-phytopathologie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807800v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254951.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824760v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Burie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langlais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/24948.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Fort" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faivre D&#8217;arcier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840718v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785782v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Burie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mammeri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bruchou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630853v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calonnec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601565v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739949v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803994v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802066v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804914v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810825v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745656v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001542v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. J. Burie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M. Langlais" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747532v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755164v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755159v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534465v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.42" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813345v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812836v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755186v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753419v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755585v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755467v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819924v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kiss" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752684v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824734v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824311v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755199v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755060v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820515v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765795v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834835v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771710v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leconte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778490v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730404v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741138v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752073v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actahort.org/books/781/781_38.htm" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821955v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delhomme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>