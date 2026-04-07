--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -557,260 +557,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of cultivar susceptibility to Esca disease : results from a pluriannual common garden monitoring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomic Insights into Wine's Sensory Identity: Unveiling Climate-Driven Changes in Aroma Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacqueline O Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ICVV Logroño, Nov 2023, Logroño, Spain</w:t>
+              <w:t xml:space="preserve">, Dec 2023, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927939v1</w:t>
+                <w:t xml:space="preserve">hal-04344237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic Insights into Wine's Sensory Identity: Unveiling Climate-Driven Changes in Aroma Composition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of cultivar susceptibility to Esca disease : results from a pluriannual common garden monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gastou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gomès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé E.L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, Logroño, Spain</w:t>
+              <w:t xml:space="preserve">, ICVV Logroño, Nov 2023, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344237v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomics analysis of ‘Cabernet Sauvignon’ berry skins from Reno and Bordeaux in the late stages of ripening</w:t>
               </w:r>
@@ -1073,51 +1073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varietal responses to soil water deficit: first results from a common-garden vineyard near Bordeaux France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Haines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,51 +1888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation de la phénologie comme outil pour choisir le matériel végétal dans un climat changeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2841,51 +2841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connaissance des besoins en chaleur des principaux cépages de vigne est une donnée essentielle pour adapter le matériel végétal dans un contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3308,350 +3308,350 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato molecular biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, York, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tutoriel installation de capteurs de température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sadik Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming winters, changing springs: cold hardiness dynamics predict budbreak and associated low temperature threats on an intercontinental scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Campos-Arguedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Kirchhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason P Londo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason P Londo</w:t>
-[...45 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05245086v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-05139908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4222,51 +4222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gabaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4330,64 +4330,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An operational model for capturing grape ripening dynamics to support harvest decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4458,295 +4458,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variety-specific response of bulk stomatal conductance of grapevine canopies to changes in net radiation, atmospheric demand, and drought stress.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aromatic maturity is a cornerstone of terroir expression in red wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Darriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 56 (2), pp.205 - 222. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5435⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.335 - 351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745466v1</w:t>
+                <w:t xml:space="preserve">hal-03745497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatic maturity is a cornerstone of terroir expression in red wine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Barbe</w:t>
+                <w:t xml:space="preserve">Variety-specific response of bulk stomatal conductance of grapevine canopies to changes in net radiation, atmospheric demand, and drought stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Darriet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mark Gowdy</w:t>
+                <w:t xml:space="preserve">Bruno Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 56 (2), pp.335 - 351. </w:t>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.205 - 222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745497v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C and hydroscapes for discriminating cultivar specific drought responses</w:t>
               </w:r>
@@ -4758,51 +4758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4892,77 +4892,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
@@ -5052,51 +5052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, </w:t>
@@ -5134,51 +5134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet de l’état hydrique de la vigne sur la maturation du raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5186,51 +5186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory A. Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 182, pp.24-27</w:t>
@@ -5259,51 +5259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting wine grape ripening to global change requires a multi-trait approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5311,51 +5311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5562,51 +5562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Ghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5647,554 +5647,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenological model intercomparison for estimating grapevine budbreak date (Vitis vinifera L.) in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diversité des cépages est une puissante ressource d’adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Leolini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Helder Fraga</w:t>
+                <w:t xml:space="preserve">Willy Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.16-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902577v1</w:t>
+                <w:t xml:space="preserve">hal-02948258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des cépages est une puissante ressource d’adaptation au changement climatique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Thibon</w:t>
+                <w:t xml:space="preserve">Phenological model intercomparison for estimating grapevine budbreak date (Vitis vinifera L.) in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Leolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Costafreda-Aumedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João A. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Menz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helder Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10113800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948258v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-based grapevine sugar ripeness modelling for a wide range of Vitis vinifera L. cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of grape juice extraction methods on basic analytical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber K. Parker</w:t>
+                <w:t xml:space="preserve">Nicolas Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+                <w:t xml:space="preserve">Sandrine Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gény</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Destrac</w:t>
+                <w:t xml:space="preserve">Mélanie Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.107902⟩</w:t>
+              <w:t xml:space="preserve">Vitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5073/vitis.2020.59.77-83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936572v1</w:t>
+                <w:t xml:space="preserve">hal-02935448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of grape juice extraction methods on basic analytical parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+                <w:t xml:space="preserve">Temperature-based grapevine sugar ripeness modelling for a wide range of Vitis vinifera L. cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber K. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Saurin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dedet</w:t>
+                <w:t xml:space="preserve">Laurence Gény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Veyret</w:t>
+                <w:t xml:space="preserve">Jean-Laurent Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (2), pp.77-83. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 285-286, pp.107902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5073/vitis.2020.59.77-83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.107902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935448v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triterpenoid profiles of the leaves of wild and domesticated grapevines</w:t>
               </w:r>
@@ -6314,51 +6314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An update on the impact of climate change in viticulture and potential adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6543,51 +6543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet VitAdapt : exploiter la diversité des cépages comme moyen d’adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6655,51 +6655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified grape composition under climate change conditions requires adaptations in the vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7018,51 +7018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique : Quels seront les déterminants du choix du matériel végétal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7225,51 +7225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soil texture and water availability on the hydraulic control of plant and grape-berry development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Tramontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7651,51 +7651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7962,51 +7962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 European Citizen Science Association and Austrian Citizen Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -8209,51 +8209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VitAdapt project : extensive phenotyping of a wide range of varieties in order to optimize the use of genetic diversity within the Vitis vinifera species as a tool for adaptation to a changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGNES DESTRAC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable grape and wine production in the context of climate change - Climwine 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-171, 2016, ISBN 978-2-9509403-1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8723,90 +8723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate on berry weight dynamics of a wide range of Vitis vinifera cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Gonzalez Batule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Logrono La Riora, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8995,51 +8995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Craye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Girollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9081,64 +9081,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the role of berry maturity stage and grape genotype on wine characteristics: insights from chemical characteristics and volatile compounds analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline O Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9793,51 +9793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing climate based variability in the vineyard, winery and glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10294,51 +10294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gouot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carayol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Comont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolozi Kirvalidze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E.L. Delmas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ouaked-Lecourieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert- Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927939v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline O Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ba&#239;ri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant R. Cramer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Cochetel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Ghan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2019.1248.51" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gowdy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Benghozlen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ayral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Berdeja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liminana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Cerovic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Hichri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;on" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kappel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Mahjoub" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barrieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letouz&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765765v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Campos-Arguedas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Kirchhof" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G North" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P Londo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bates" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139908v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sadik Perrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dijkstra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8389" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281547v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Temp&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039398v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Merpault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dijsktra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1439114" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Arcens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.8043" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122089v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gabaston" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel M&#233;rillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12444" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288492v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7399" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745466v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Suter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5435" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Barbe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5441" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5434" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029956v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839378" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frouin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poitou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2022.936745" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312626v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.624867" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301668v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K Parker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C T Trought" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Agnew" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.3861" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935437v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cochetel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-2251-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902577v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Leolini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Costafreda-Aumedes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Santos" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Menz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Fraga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10113800" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948258v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Goupil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936572v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K. Parker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence G&#233;ny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Spring" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107902" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.77-83" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626916v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Burdziej" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary P&#261;czkowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.02.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624358v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubernet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9090514" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit-Jacob" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529650v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1647" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626522v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1622" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940182v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636992v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629675v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Herv&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646540v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tramontini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Basteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1507-x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SSN3VVHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666168v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mzid" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-009-9563-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4QDSQXS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666801v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Laveau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348041v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;nard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-001-0687-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87N6XGPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Menu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Dai" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Petreikov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etienne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(00)00332-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WNRB0X3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245117v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ap.e126748" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484310v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AGNES DESTRAC" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04477793v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/gestion-quantitative-de-leau-et-usages-agricoles-sous-contrainte-climatique/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262800v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Xi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262789v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245237v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez Batule" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261919v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245257v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez-Laguna" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Craye" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344280v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245268v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Mercken" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vergara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420274v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179912v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179915v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Petereit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Habran" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744172v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Texier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Castany" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agla&#235; Fougere" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178854v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809281v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803138v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Moreno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gouot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carayol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Comont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolozi Kirvalidze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E.L. Delmas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ouaked-Lecourieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert- Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline O Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ba&#239;ri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant R. Cramer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Cochetel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Ghan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2019.1248.51" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gowdy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Benghozlen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ayral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Berdeja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liminana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Cerovic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Hichri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;on" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kappel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Mahjoub" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barrieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letouz&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765765v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sadik Perrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Campos-Arguedas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Kirchhof" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G North" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P Londo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bates" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dijkstra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8389" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281547v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Temp&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039398v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Merpault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dijsktra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1439114" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Arcens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.8043" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122089v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gabaston" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel M&#233;rillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12444" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288492v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7399" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745497v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Barbe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5441" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Suter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5435" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5434" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029956v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839378" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frouin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poitou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2022.936745" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312626v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.624867" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301668v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K Parker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C T Trought" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Agnew" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.3861" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935437v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cochetel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-2251-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Goupil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902577v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Leolini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Costafreda-Aumedes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Santos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Menz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Fraga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10113800" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935448v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.77-83" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936572v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K. Parker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence G&#233;ny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Spring" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107902" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626916v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Burdziej" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary P&#261;czkowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.02.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624358v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubernet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9090514" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit-Jacob" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529650v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1647" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626522v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1622" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940182v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636992v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629675v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Herv&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646540v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tramontini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Basteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1507-x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SSN3VVHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666168v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mzid" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-009-9563-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4QDSQXS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666801v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Laveau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348041v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;nard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-001-0687-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87N6XGPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Menu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Dai" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Petreikov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etienne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(00)00332-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WNRB0X3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245117v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ap.e126748" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484310v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AGNES DESTRAC" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04477793v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/gestion-quantitative-de-leau-et-usages-agricoles-sous-contrainte-climatique/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262800v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Xi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262789v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245237v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez Batule" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261919v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245257v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez-Laguna" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Craye" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344280v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245268v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Mercken" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vergara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420274v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179912v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179915v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Petereit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Habran" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744172v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Texier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Castany" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agla&#235; Fougere" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178854v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809281v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803138v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Moreno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>