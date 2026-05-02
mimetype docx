--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -66,8227 +66,8296 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers plus de fraicheur dans les vins rouges - Comportement des cépages sous les températures estivales</w:t>
+                <w:t xml:space="preserve">Increasing varietal diversity to adapt to climate change in Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Gouot</w:t>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Vins de Bordeaux 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIVB, France, Jan 2026, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">Só Castas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477935v1</w:t>
+                <w:t xml:space="preserve">hal-05605751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the mechanisms underpinning grapevine susceptibility to esca in a range of Vitis vinifera L. cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers plus de fraicheur dans les vins rouges - Comportement des cépages sous les températures estivales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gastou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Gouot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GiESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
+              <w:t xml:space="preserve">Forum des Vins de Bordeaux 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIVB, France, Jan 2026, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268565v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape berry growth modeling for a wide range of Vitis vinifera cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the mechanisms underpinning grapevine susceptibility to esca in a range of Vitis vinifera L. cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gastou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Gonzalez</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Comont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Terroir Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Mendoza (Argentina), France</w:t>
+              <w:t xml:space="preserve">GiESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245145v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in our understanding of the impact of climate change on wine grape production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grape berry growth modeling for a wide range of Vitis vinifera cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolozi Kirvalidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Hilbert- Masson</w:t>
+                <w:t xml:space="preserve">Mauricio Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GiESCO (22nd Group of International Experts for Cooperation on Vitivinicultural Systems Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cornell, Jul 2023, Ithaca (Cornell University), United States</w:t>
+              <w:t xml:space="preserve">15th International Terroir Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Mendoza (Argentina), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927924v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic Insights into Wine's Sensory Identity: Unveiling Climate-Driven Changes in Aroma Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances in our understanding of the impact of climate change on wine grape production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé E.L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Ouaked-Lecourieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline O Santos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Gomès</w:t>
+                <w:t xml:space="preserve">Ghislaine Hilbert- Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Logroño, Spain</w:t>
+              <w:t xml:space="preserve">GiESCO (22nd Group of International Experts for Cooperation on Vitivinicultural Systems Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cornell, Jul 2023, Ithaca (Cornell University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344237v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of cultivar susceptibility to Esca disease : results from a pluriannual common garden monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gastou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé E.L. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICVV Logroño, Nov 2023, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics analysis of ‘Cabernet Sauvignon’ berry skins from Reno and Bordeaux in the late stages of ripening</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolomic Insights into Wine's Sensory Identity: Unveiling Climate-Driven Changes in Aroma Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline O Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Logroño, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975435v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine adaptation to abiotic stresses: an overview</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomics analysis of ‘Cabernet Sauvignon’ berry skins from Reno and Bordeaux in the late stages of ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant R. Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Cochetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Ghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Delrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grape Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.68⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. pp.353-360, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/actahortic.2019.1248.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010164v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varietal responses to soil water deficit: first results from a common-garden vineyard near Bordeaux France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pieri</w:t>
+                <w:t xml:space="preserve">Grapevine adaptation to abiotic stresses: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Lecourieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congreso Internacional Terroir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001043⟩</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grape Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954810v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping tools and their usefulness for understanding biological traits related to growth, ripening and disease resistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnes Destrac</w:t>
+                <w:t xml:space="preserve">Varietal responses to soil water deficit: first results from a common-garden vineyard near Bordeaux France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Haines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. Congreso Internacional Terroir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Zaragoza, Spain. pp.01043, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742762v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping berries from the grapevine Vitis vinifera L. by means of Fourier transform infrared spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Durand</w:t>
+                <w:t xml:space="preserve">Phenotyping tools and their usefulness for understanding biological traits related to growth, ripening and disease resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Benghozlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041049v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Fourier transform infrared spectroscopy in phenotyping berries from the grapevine Vitis Vinifera L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonising grapevine phenology recording for budburst and flowering as recommended by the Perpheclim project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+                <w:t xml:space="preserve">Phenotyping berries from the grapevine Vitis vinifera L. by means of Fourier transform infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
+              <w:t xml:space="preserve">OENO Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743372v1</w:t>
+                <w:t xml:space="preserve">hal-03041049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réchauffement climatique - Impacts sur la vigne et la viticulture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harmonising grapevine phenology recording for budburst and flowering as recommended by the Perpheclim project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence-Débat Sciences-Médias-Société - Viticulture et climat : quel vin pour demain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793408v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape berry yield and composition from the field to the gene: Interests, limitations and outputs of &amp;quot;grapomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réchauffement climatique - Impacts sur la vigne et la viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jul 2014, Beijing, China. 402 p</w:t>
+              <w:t xml:space="preserve">Conférence-Débat Sciences-Médias-Société - Viticulture et climat : quel vin pour demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739582v1</w:t>
+                <w:t xml:space="preserve">hal-02793408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation de la phénologie comme outil pour choisir le matériel végétal dans un climat changeant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Grape berry yield and composition from the field to the gene: Interests, limitations and outputs of &amp;quot;grapomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journée technique du CIVB. S'adapter aux défis de demain et garantir la qualité de nos vins, de la pratique à l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIVB. FRA., Feb 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jul 2014, Beijing, China. 402 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809565v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape berry development and composition: recent data and issues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">La modélisation de la phénologie comme outil pour choisir le matériel végétal dans un climat changeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
+              <w:t xml:space="preserve">11. Journée technique du CIVB. S'adapter aux défis de demain et garantir la qualité de nos vins, de la pratique à l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIVB. FRA., Feb 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804718v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcript profiling of grapevine woody and leaf tissues inoculated by Eutypa lata, the causal agent of Eutypa dieback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Grape berry development and composition: recent data and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Berdeja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrowine "Macrovision of viticulture, wine making and markets"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Jun 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803855v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Transcript profiling of grapevine woody and leaf tissues inoculated by Eutypa lata, the causal agent of Eutypa dieback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Liminana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Annual Grape Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Corvallis, United States</w:t>
+              <w:t xml:space="preserve">Macrowine "Macrovision of viticulture, wine making and markets"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803184v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of high-measuring throughput technologies to the comprehension of environmental factors involved in grapevine trunk diseases expression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Phenotyping strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Society for Agronomy (ESA=</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4. Annual Grape Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Corvallis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755131v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of phenolic compounds biosynthesis in grapevine (Vitis vinifera L.)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of high-measuring throughput technologies to the comprehension of environmental factors involved in grapevine trunk diseases expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.G. Cerovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">9. European Society for Agronomy (ESA=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822397v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and functional characterization of potential targets for genetic improvement of grape berry quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Transcriptional regulation of phenolic compounds biosynthesis in grapevine (Vitis vinifera L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Hichri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Barrieu</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">111. EAAE-IAAE Seminar: "Small farms: Decline or Persistence?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Geneva, United States</w:t>
+              <w:t xml:space="preserve">17. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822322v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping winegrape quality attributes using portable fluorescence-based sensors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification and functional characterization of potential targets for genetic improvement of grape berry quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Hichri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Barrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Fruit, nut and vegetable production engineering symposium. FRUTIC 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Concepción, Chile. 762 p</w:t>
+              <w:t xml:space="preserve">111. EAAE-IAAE Seminar: "Small farms: Decline or Persistence?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Geneva, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750717v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connaissance des besoins en chaleur des principaux cépages de vigne est une donnée essentielle pour adapter le matériel végétal dans un contexte de changement climatique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Mapping winegrape quality attributes using portable fluorescence-based sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. rencontres de l’Institut des Sciences de la Vigne et du Vin de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Sciences de la Vigne et du Vin (ISVV). FRA., Jun 2008, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">8. Fruit, nut and vegetable production engineering symposium. FRUTIC 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Concepción, Chile. 762 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822063v1</w:t>
+                <w:t xml:space="preserve">hal-02750717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between incidence of esca and black dead arm foliar symptom expression in the vineyard, ecophysiological indicators and cultural practices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">La connaissance des besoins en chaleur des principaux cépages de vigne est une donnée essentielle pour adapter le matériel végétal dans un contexte de changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Workshop on Grapewine Trunk Diseases. "Esca and Grapewine declines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">1. rencontres de l’Institut des Sciences de la Vigne et du Vin de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences de la Vigne et du Vin (ISVV). FRA., Jun 2008, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763876v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid growth in tomato fruit : cytological, molecular and metabolic approaches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Relationship between incidence of esca and black dead arm foliar symptom expression in the vineyard, ecophysiological indicators and cultural practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Letouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux horizons en sciences et biotechnologies végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Toulouse-Labège, France</w:t>
+              <w:t xml:space="preserve">4. International Workshop on Grapewine Trunk Diseases. "Esca and Grapewine declines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765354v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapid growth in tomato fruit : cytological, molecular and metabolic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux horizons en sciences et biotechnologies végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Toulouse-Labège, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expression of phosphoenolpyruvate carboxylase during tomato fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato molecular biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, York, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No major impact of new grape varieties on Bordeaux wine typicity: expert assessments in blind and non-blind tastings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tempere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dijkstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation de la diversité variétale comme levier d’adaptation au changement climatique tout en préservant la typicité des vins de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tempère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197, pp.22-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of varietal effects on the acidity and pH of grape berries for selection of varieties better adapted to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Merpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dijsktra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1439114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large gradient of susceptibility to esca disease revealed by long-term monitoring of 46 grapevine cultivars in a common garden vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gastou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Arcens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Courchinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (2), pp.8043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.2.8043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiral analysis of E-ε-viniferin enantiomers, towards a new chemotaxonomic marker of the vine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gabaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Mérillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (5), pp.2295 - 2303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.12444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An operational model for capturing grape ripening dynamics to support harvest decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Farris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (2), pp.505-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C and hydroscapes for discriminating cultivar specific drought responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.239 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variety-specific response of bulk stomatal conductance of grapevine canopies to changes in net radiation, atmospheric demand, and drought stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.205 - 222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aromatic maturity is a cornerstone of terroir expression in red wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Darriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.335 - 351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating Bulk Stomatal Conductance in Grapevine Canopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.839378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon Isotope Discrimination as an Indicator of Vine Water Status is Comparable in Grape Must, Wine, and Distilled Wine Spirits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frfst.2022.936745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’effet de l’état hydrique de la vigne sur la maturation du raisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory A. Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.24-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapting wine grape ripening to global change requires a multi-trait approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.624867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation to climate change by determining grapevine cultivar differences using temperature-based phenology models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber K Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C T Trought</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Agnew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (4), pp.955 - 974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.4.3861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sense of place: transcriptomics identifies environmental signatures in Cabernet Sauvignon berry skins in the late stages of ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant R. Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Cochetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Ghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Delrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-020-2251-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité des cépages est une puissante ressource d’adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.16-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenological model intercomparison for estimating grapevine budbreak date (Vitis vinifera L.) in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Leolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Costafreda-Aumedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João A. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Menz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helder Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10113800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of grape juice extraction methods on basic analytical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Veyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5073/vitis.2020.59.77-83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature-based grapevine sugar ripeness modelling for a wide range of Vitis vinifera L. cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber K. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 285-286, pp.107902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.107902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triterpenoid profiles of the leaves of wild and domesticated grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Burdziej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezary Pączkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.302-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2019.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An update on the impact of climate change in viticulture and potential adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (9), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy9090514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chercheurs régalent le public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1167, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet VitAdapt : exploiter la diversité des cépages comme moyen d’adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit-Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1156, pp.47-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modified grape composition under climate change conditions requires adaptations in the vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (2-3), pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grapevine phenology in France : from past observations to future evolutions in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (2), pp.115 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélection et évaluation variétale : réponse au déficit hydrique de la vigne. Dispositifs d’expérimentation variétale, au vignoble et en serre, pour mieux phénotyper une large gamme de cépages et porte-greffes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161, pp.19-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique : Quels seront les déterminants du choix du matériel végétal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les secrets de la parcelle 52</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Mardi 13 mai 2014, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of soil texture and water availability on the hydraulic control of plant and grape-berry development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Tramontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Basteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 368 (1-2), pp.215-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-012-1507-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The grapevine transcription factor WRKY2 influences the lignin pathway and xylem development in tobacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Mzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Hichri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72 (1-2), pp.215-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-009-9563-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écophysiologie de la vigne. Mieux comprendre les maladies de dépérissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Laveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1035, pp.28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fruit-specific phospho enol pyruvate carboxylase is related to rapid growth of tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 214 (5), pp.717-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-001-0687-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloning and characterization of a cDNA encoding hexokinase from tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Petreikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 160 (2), pp.209-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9452(00)00332-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warming winters, changing springs: cold hardiness dynamics predict budbreak and associated low temperature threats on an intercontinental scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Campos-Arguedas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Kirchhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G North</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason P Londo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutoriel installation de capteurs de température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sadik Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139908v1</w:t>
-              </w:r>
-[...4419 lines deleted...]
-                <w:t xml:space="preserve">hal-03348047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VifAdept project: participatory research on grapevines to adapt wine production to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 European Citizen Science Association and Austrian Citizen Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARPHA Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.107-110, 2024, 978-619-248-134-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/ap.e126748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine adaptation to abiotic stresses: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Lecourieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Grape Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1248, International Society for Horticultural Science (ISHS), pp.497-512, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VitAdapt project : extensive phenotyping of a wide range of varieties in order to optimize the use of genetic diversity within the Vitis vinifera species as a tool for adaptation to a changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGNES DESTRAC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable grape and wine production in the context of climate change - Climwine 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-171, 2016, ISBN 978-2-9509403-1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8296,160 +8365,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion quantitative de l’eau et usages agricoles sous contrainte climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Pierre Ellies, Alain Dupuy, Daniel Compagnon (coord.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions AcclimaTerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp.68, 2024, Cahier Thématique, 978-2-9574665-4-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8459,1695 +8528,1695 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the variability of cuticle compounds in different grapevine cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhan Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th GERLI International Lipidomics meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the variability of cuticle compounds in different grapevine cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Chavonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Marolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhan Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Plant Apoplastic Barriers (PADiBa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Girone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate on berry weight dynamics of a wide range of Vitis vinifera cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accumulation of deleterious mutations in grapevine and its relationship with traits of interest for wine production and resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Sáez-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Craye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Girollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Logrono La Riora, France. , 2023</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Logrono La Riora, France. https://ives-openscience.eu/39183/, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245237v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the variability of cuticular compounds in different grapevine cultivars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncovering the role of berry maturity stage and grape genotype on wine characteristics: insights from chemical characteristics and volatile compounds analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline O Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Symposium on Plant Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">OenoMacrowine 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261919v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of deleterious mutations in grapevine and its relationship with traits of interest for wine production and resilience</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Impact of climate on berry weight dynamics of a wide range of Vitis vinifera cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Gonzalez Batule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Logrono La Riora, France. https://ives-openscience.eu/39183/, 2023</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Logrono La Riora, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245257v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the role of berry maturity stage and grape genotype on wine characteristics: insights from chemical characteristics and volatile compounds analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the variability of cuticular compounds in different grapevine cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Chavonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OenoMacrowine 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">10th European Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344280v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenological characterization of a wide range of Vitis Vinifera varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Mercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terclim 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of genetic variability in plant material of the grapevine : an environmentally friendly way to adapt to increasing drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Climate Change and Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Tours, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VitAdapt, an experimental program to study the behavior of a wide range of grape varieties of Vitis vinifera in a context of climate change in the Bordeaux vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transcriptomic comparison of late-ripening Cabernet Sauvignon berry skins from Bordeaux and Reno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant R. Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Ghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juli Petereit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Habran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VitAdapt: an experimental program to study the adaptation of a large range of Vitis vinifera varieties for Bordeaux vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Castany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Vergara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aglaë Fougere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016, Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing climate based variability in the vineyard, winery and glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Cool Climate Wine Symposium (ICCWS) 2016, May 26-28, Brighton, UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Brighton, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood transcriptome analysis in response to Eutypa lata inoculation for three Vitis vinifera cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Liminana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitsec: an information system dedicated to grapevine adaptation to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Plant Phenotyping Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Jülich, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId301"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10294,51 +10363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gouot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carayol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Comont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolozi Kirvalidze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E.L. Delmas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ouaked-Lecourieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert- Masson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline O Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ba&#239;ri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927939v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant R. Cramer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Cochetel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Ghan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2019.1248.51" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gowdy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001043" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Benghozlen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ayral" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739582v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809565v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Berdeja" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liminana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Cerovic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Hichri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;on" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822322v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kappel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Mahjoub" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barrieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letouz&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765765v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sadik Perrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Campos-Arguedas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Kirchhof" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G North" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P Londo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bates" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dijkstra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8389" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281547v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Temp&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039398v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Merpault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dijsktra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1439114" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Arcens" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.8043" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122089v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gabaston" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel M&#233;rillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12444" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288492v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7399" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745497v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Barbe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5441" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Suter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5435" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5434" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029956v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839378" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frouin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poitou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2022.936745" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536751v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312626v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.624867" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301668v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K Parker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C T Trought" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Agnew" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.3861" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935437v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cochetel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-2251-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Goupil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902577v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Leolini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Costafreda-Aumedes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Santos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Menz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Fraga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10113800" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935448v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.77-83" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936572v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K. Parker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence G&#233;ny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Spring" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107902" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626916v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Burdziej" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary P&#261;czkowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.02.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624358v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubernet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9090514" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620288v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942224v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit-Jacob" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529650v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1647" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626522v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1622" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940182v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636992v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629675v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Herv&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646540v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tramontini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Basteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1507-x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SSN3VVHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666168v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mzid" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-009-9563-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4QDSQXS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666801v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Laveau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348041v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;nard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-001-0687-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87N6XGPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348047v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Menu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Dai" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Petreikov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etienne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(00)00332-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WNRB0X3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245117v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ap.e126748" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351526v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484310v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AGNES DESTRAC" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04477793v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/gestion-quantitative-de-leau-et-usages-agricoles-sous-contrainte-climatique/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262800v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Xi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262789v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245237v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez Batule" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261919v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245257v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez-Laguna" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Craye" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344280v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245268v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Mercken" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vergara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420274v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179912v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179915v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Petereit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Habran" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744172v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Texier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Castany" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agla&#235; Fougere" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178854v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809281v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803138v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Moreno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477935v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gouot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carayol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Comont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolozi Kirvalidze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E.L. Delmas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ouaked-Lecourieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert- Masson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline O Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ba&#239;ri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant R. Cramer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Cochetel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Ghan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2019.1248.51" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gowdy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haines" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Benghozlen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ayral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Morin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Berdeja" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liminana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Cerovic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Hichri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822322v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kappel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Mahjoub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barrieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750717v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letouz&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765765v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074692v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dijkstra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8389" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281547v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Temp&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Merpault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dijsktra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1439114" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676690v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Arcens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.8043" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122089v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gabaston" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel M&#233;rillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12444" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7399" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745484v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5434" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Suter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5435" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745497v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Barbe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5441" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029956v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839378" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346873v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poitou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2022.936745" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312626v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.624867" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K Parker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C T Trought" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Agnew" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.3861" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935437v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cochetel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-2251-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948258v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Goupil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902577v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Leolini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Costafreda-Aumedes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Santos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Menz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Fraga" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10113800" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935448v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.77-83" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936572v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K. Parker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence G&#233;ny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Spring" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107902" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Burdziej" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary P&#261;czkowski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.02.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624358v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubernet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9090514" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620288v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit-Jacob" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1647" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1622" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636992v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629675v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Herv&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646540v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tramontini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Basteau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1507-x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SSN3VVHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666168v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mzid" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-009-9563-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4QDSQXS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666801v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Laveau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348041v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;nard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-001-0687-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87N6XGPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Menu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Dai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Petreikov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etienne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(00)00332-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WNRB0X3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245086v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Campos-Arguedas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Kirchhof" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G North" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P Londo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bates" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139908v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sadik Perrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245117v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ap.e126748" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351526v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484310v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AGNES DESTRAC" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04477793v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/gestion-quantitative-de-leau-et-usages-agricoles-sous-contrainte-climatique/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262800v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Xi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262789v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245257v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez-Laguna" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Craye" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344280v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245237v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez Batule" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261919v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245268v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Mercken" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vergara" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420274v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179912v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179915v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Petereit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Habran" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744172v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Texier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Castany" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agla&#235; Fougere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178854v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809281v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803138v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Moreno" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>