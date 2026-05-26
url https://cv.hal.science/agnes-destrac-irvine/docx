--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -376,2033 +376,2033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape berry growth modeling for a wide range of Vitis vinifera cultivars</w:t>
+                <w:t xml:space="preserve">Above and below-research challenges for the future of winegrape production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolozi Kirvalidze</w:t>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+                <w:t xml:space="preserve">Agnès Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongjian Wang</w:t>
+                <w:t xml:space="preserve">Célien Durney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Gonzalez</w:t>
+                <w:t xml:space="preserve">Gregory A Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Terroir Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Mendoza (Argentina), France</w:t>
+              <w:t xml:space="preserve">23rd GiESCO International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Geisenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245145v1</w:t>
+                <w:t xml:space="preserve">hal-05608633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in our understanding of the impact of climate change on wine grape production</w:t>
+                <w:t xml:space="preserve">Grape berry growth modeling for a wide range of Vitis vinifera cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+                <w:t xml:space="preserve">Nikolozi Kirvalidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé E.L. Delmas</w:t>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Ouaked-Lecourieux</w:t>
+                <w:t xml:space="preserve">Yongjian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Hilbert- Masson</w:t>
+                <w:t xml:space="preserve">Mauricio Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GiESCO (22nd Group of International Experts for Cooperation on Vitivinicultural Systems Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cornell, Jul 2023, Ithaca (Cornell University), United States</w:t>
+              <w:t xml:space="preserve">15th International Terroir Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Mendoza (Argentina), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927924v1</w:t>
+                <w:t xml:space="preserve">hal-05245145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of cultivar susceptibility to Esca disease : results from a pluriannual common garden monitoring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in our understanding of the impact of climate change on wine grape production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé E.L. Delmas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Ouaked-Lecourieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert- Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICVV Logroño, Nov 2023, Logroño, Spain</w:t>
+              <w:t xml:space="preserve">GiESCO (22nd Group of International Experts for Cooperation on Vitivinicultural Systems Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cornell, Jul 2023, Ithaca (Cornell University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927939v1</w:t>
+                <w:t xml:space="preserve">hal-04927924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic Insights into Wine's Sensory Identity: Unveiling Climate-Driven Changes in Aroma Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a better understanding of cultivar susceptibility to Esca disease : results from a pluriannual common garden monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gastou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline O Santos</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé E.L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, Logroño, Spain</w:t>
+              <w:t xml:space="preserve">, ICVV Logroño, Nov 2023, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344237v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics analysis of ‘Cabernet Sauvignon’ berry skins from Reno and Bordeaux in the late stages of ripening</w:t>
+                <w:t xml:space="preserve">Metabolomic Insights into Wine's Sensory Identity: Unveiling Climate-Driven Changes in Aroma Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grant R. Cramer</w:t>
+                <w:t xml:space="preserve">Jacqueline O Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noe Cochetel</w:t>
+                <w:t xml:space="preserve">Alexia Baïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Ghan</w:t>
+                <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Gomès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Logroño, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975435v1</w:t>
+                <w:t xml:space="preserve">hal-04344237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine adaptation to abiotic stresses: an overview</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Transcriptomics analysis of ‘Cabernet Sauvignon’ berry skins from Reno and Bordeaux in the late stages of ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant R. Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah J. Cookson</w:t>
+                <w:t xml:space="preserve">Ryan Ghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Destrac</w:t>
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Delrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grape Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.68⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. pp.353-360, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/actahortic.2019.1248.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010164v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varietal responses to soil water deficit: first results from a common-garden vineyard near Bordeaux France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grapevine adaptation to abiotic stresses: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Gowdy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Haines</w:t>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Gambetta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pieri</w:t>
+                <w:t xml:space="preserve">Fatma Lecourieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congreso Internacional Terroir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001043⟩</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grape Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954810v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping tools and their usefulness for understanding biological traits related to growth, ripening and disease resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Varietal responses to soil water deficit: first results from a common-garden vineyard near Bordeaux France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+                <w:t xml:space="preserve">Martina Haines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Benghozlen</w:t>
+                <w:t xml:space="preserve">Gregory Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Ayral</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnes Destrac</w:t>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. Congreso Internacional Terroir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Zaragoza, Spain. pp.01043, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20185001043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742762v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of Fourier transform infrared spectroscopy in phenotyping berries from the grapevine Vitis Vinifera L.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Phenotyping tools and their usefulness for understanding biological traits related to growth, ripening and disease resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Benghozlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
+              <w:t xml:space="preserve">Final International Symposium in Innovation Vineyard (InnoVine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Toulouse, France. 63 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269230v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping berries from the grapevine Vitis vinifera L. by means of Fourier transform infrared spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">The use of Fourier transform infrared spectroscopy in phenotyping berries from the grapevine Vitis Vinifera L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041049v1</w:t>
+                <w:t xml:space="preserve">hal-01269230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonising grapevine phenology recording for budburst and flowering as recommended by the Perpheclim project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
+                <w:t xml:space="preserve">Phenotyping berries from the grapevine Vitis vinifera L. by means of Fourier transform infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+                <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+                <w:t xml:space="preserve">Elena Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dufourcq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+                <w:t xml:space="preserve">Louise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
+              <w:t xml:space="preserve">OENO Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743372v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réchauffement climatique - Impacts sur la vigne et la viticulture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harmonising grapevine phenology recording for budburst and flowering as recommended by the Perpheclim project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dufourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence-Débat Sciences-Médias-Société - Viticulture et climat : quel vin pour demain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793408v1</w:t>
+                <w:t xml:space="preserve">hal-02743372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape berry yield and composition from the field to the gene: Interests, limitations and outputs of &amp;quot;grapomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réchauffement climatique - Impacts sur la vigne et la viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Destrac</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jul 2014, Beijing, China. 402 p</w:t>
+              <w:t xml:space="preserve">Conférence-Débat Sciences-Médias-Société - Viticulture et climat : quel vin pour demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739582v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation de la phénologie comme outil pour choisir le matériel végétal dans un climat changeant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Grape berry yield and composition from the field to the gene: Interests, limitations and outputs of &amp;quot;grapomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journée technique du CIVB. S'adapter aux défis de demain et garantir la qualité de nos vins, de la pratique à l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIVB. FRA., Feb 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jul 2014, Beijing, China. 402 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809565v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grape berry development and composition: recent data and issues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">La modélisation de la phénologie comme outil pour choisir le matériel végétal dans un climat changeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
+              <w:t xml:space="preserve">11. Journée technique du CIVB. S'adapter aux défis de demain et garantir la qualité de nos vins, de la pratique à l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIVB. FRA., Feb 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804718v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcript profiling of grapevine woody and leaf tissues inoculated by Eutypa lata, the causal agent of Eutypa dieback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Grape berry development and composition: recent data and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Berdeja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrowine "Macrovision of viticulture, wine making and markets"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Jun 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803855v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2451,970 +2451,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of high-measuring throughput technologies to the comprehension of environmental factors involved in grapevine trunk diseases expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcript profiling of grapevine woody and leaf tissues inoculated by Eutypa lata, the causal agent of Eutypa dieback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Marrou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnes Destrac</w:t>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.G. Cerovic</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Liminana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coutos-Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Society for Agronomy (ESA=</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Macrowine "Macrovision of viticulture, wine making and markets"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755131v1</w:t>
+                <w:t xml:space="preserve">hal-02803855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional regulation of phenolic compounds biosynthesis in grapevine (Vitis vinifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Hichri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and functional characterization of potential targets for genetic improvement of grape berry quality</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of high-measuring throughput technologies to the comprehension of environmental factors involved in grapevine trunk diseases expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Barrieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.G. Cerovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">111. EAAE-IAAE Seminar: "Small farms: Decline or Persistence?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Geneva, United States</w:t>
+              <w:t xml:space="preserve">9. European Society for Agronomy (ESA=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822322v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping winegrape quality attributes using portable fluorescence-based sensors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification and functional characterization of potential targets for genetic improvement of grape berry quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Hichri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Mahjoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Barrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Fruit, nut and vegetable production engineering symposium. FRUTIC 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Concepción, Chile. 762 p</w:t>
+              <w:t xml:space="preserve">111. EAAE-IAAE Seminar: "Small farms: Decline or Persistence?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Geneva, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750717v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connaissance des besoins en chaleur des principaux cépages de vigne est une donnée essentielle pour adapter le matériel végétal dans un contexte de changement climatique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Mapping winegrape quality attributes using portable fluorescence-based sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. rencontres de l’Institut des Sciences de la Vigne et du Vin de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Sciences de la Vigne et du Vin (ISVV). FRA., Jun 2008, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">8. Fruit, nut and vegetable production engineering symposium. FRUTIC 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Concepción, Chile. 762 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822063v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between incidence of esca and black dead arm foliar symptom expression in the vineyard, ecophysiological indicators and cultural practices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">La connaissance des besoins en chaleur des principaux cépages de vigne est une donnée essentielle pour adapter le matériel végétal dans un contexte de changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Workshop on Grapewine Trunk Diseases. "Esca and Grapewine declines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">1. rencontres de l’Institut des Sciences de la Vigne et du Vin de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences de la Vigne et du Vin (ISVV). FRA., Jun 2008, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763876v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid growth in tomato fruit : cytological, molecular and metabolic approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between incidence of esca and black dead arm foliar symptom expression in the vineyard, ecophysiological indicators and cultural practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baldet</w:t>
+                <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
+                <w:t xml:space="preserve">Anne Letouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux horizons en sciences et biotechnologies végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Toulouse-Labège, France</w:t>
+              <w:t xml:space="preserve">4. International Workshop on Grapewine Trunk Diseases. "Esca and Grapewine declines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765354v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapid growth in tomato fruit : cytological, molecular and metabolic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux horizons en sciences et biotechnologies végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Toulouse-Labège, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expression of phosphoenolpyruvate carboxylase during tomato fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato molecular biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, York, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3424,4264 +3549,4264 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No major impact of new grape varieties on Bordeaux wine typicity: expert assessments in blind and non-blind tastings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tempere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la diversité variétale comme levier d’adaptation au changement climatique tout en préservant la typicité des vins de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tempère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tempère</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 197, pp.22-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of varietal effects on the acidity and pH of grape berries for selection of varieties better adapted to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Merpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Merpault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Dijsktra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2024.1439114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large gradient of susceptibility to esca disease revealed by long-term monitoring of 46 grapevine cultivars in a common garden vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gastou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Arcens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Courchinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (2), pp.8043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.2.8043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral analysis of E-ε-viniferin enantiomers, towards a new chemotaxonomic marker of the vine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
+                <w:t xml:space="preserve">An operational model for capturing grape ripening dynamics to support harvest decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean‐michel Mérillon</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Farris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.12444⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (2), pp.505-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122089v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational model for capturing grape ripening dynamics to support harvest decisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+                <w:t xml:space="preserve">Chiral analysis of E-ε-viniferin enantiomers, towards a new chemotaxonomic marker of the vine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gabaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pieri</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Mérillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7399⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (5), pp.2295 - 2303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.12444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288492v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using δ&amp;lt;sup&amp;gt;13&amp;lt;/sup&amp;gt;C and hydroscapes for discriminating cultivar specific drought responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (2), pp.239 - 250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variety-specific response of bulk stomatal conductance of grapevine canopies to changes in net radiation, atmospheric demand, and drought stress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (2), pp.205 - 222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromatic maturity is a cornerstone of terroir expression in red wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (2), pp.335 - 351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.5441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Bulk Stomatal Conductance in Grapevine Canopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.839378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Isotope Discrimination as an Indicator of Vine Water Status is Comparable in Grape Must, Wine, and Distilled Wine Spirits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frfst.2022.936745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet de l’état hydrique de la vigne sur la maturation du raisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory A. Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 182, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting wine grape ripening to global change requires a multi-trait approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2021.624867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to climate change by determining grapevine cultivar differences using temperature-based phenology models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber K Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C T Trought</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Agnew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (4), pp.955 - 974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.4.3861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sense of place: transcriptomics identifies environmental signatures in Cabernet Sauvignon berry skins in the late stages of ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant R. Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Ghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Delrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (1), pp.1-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12870-020-2251-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité des cépages est une puissante ressource d’adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.16-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenological model intercomparison for estimating grapevine budbreak date (Vitis vinifera L.) in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Leolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Costafreda-Aumedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João A. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Menz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helder Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (11), pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app10113800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of grape juice extraction methods on basic analytical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dedet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (2), pp.77-83. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5073/vitis.2020.59.77-83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-based grapevine sugar ripeness modelling for a wide range of Vitis vinifera L. cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amber K. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 285-286, pp.107902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.107902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triterpenoid profiles of the leaves of wild and domesticated grapevines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Burdziej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cezary Pączkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30, pp.302-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytol.2019.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An update on the impact of climate change in viticulture and potential adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Gowdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (9), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agronomy9090514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chercheurs régalent le public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1167, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet VitAdapt : exploiter la diversité des cépages comme moyen d’adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1156, pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified grape composition under climate change conditions requires adaptations in the vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (2-3), pp.147-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine phenology in France : from past observations to future evolutions in the context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (2), pp.115 - 126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection et évaluation variétale : réponse au déficit hydrique de la vigne. Dispositifs d’expérimentation variétale, au vignoble et en serre, pour mieux phénotyper une large gamme de cépages et porte-greffes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 161, pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique : Quels seront les déterminants du choix du matériel végétal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les secrets de la parcelle 52</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Mardi 13 mai 2014, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soil texture and water availability on the hydraulic control of plant and grape-berry development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Tramontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Domec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Basteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 368 (1-2), pp.215-230. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-012-1507-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grapevine transcription factor WRKY2 influences the lignin pathway and xylem development in tobacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Mzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Hichri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 72 (1-2), pp.215-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11103-009-9563-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écophysiologie de la vigne. Mieux comprendre les maladies de dépérissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Laveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Guérin-Dubrana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1035, pp.28-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fruit-specific phospho enol pyruvate carboxylase is related to rapid growth of tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 214 (5), pp.717-726. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-001-0687-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning and characterization of a cDNA encoding hexokinase from tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nir Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Petreikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 160 (2), pp.209-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0168-9452(00)00332-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7691,151 +7816,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming winters, changing springs: cold hardiness dynamics predict budbreak and associated low temperature threats on an intercontinental scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Campos-Arguedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Kirchhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G North</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason P Londo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7845,517 +7970,2201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutoriel installation de capteurs de température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sadik Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure de Rességuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the variability of cuticle compounds in different grapevine cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Chavonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th GERLI International Lipidomics meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the variability of cuticle compounds in different grapevine cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Chavonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Symposium on Plant Apoplastic Barriers (PADiBa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Girone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accumulation of deleterious mutations in grapevine and its relationship with traits of interest for wine production and resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Sáez-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Craye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Girollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Logrono La Riora, France. https://ives-openscience.eu/39183/, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering the role of berry maturity stage and grape genotype on wine characteristics: insights from chemical characteristics and volatile compounds analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline O Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Guillaumie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OenoMacrowine 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of climate on berry weight dynamics of a wide range of Vitis vinifera cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Gonzalez Batule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Logrono La Riora, France. , 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the variability of cuticular compounds in different grapevine cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Chavonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Marolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenological characterization of a wide range of Vitis Vinifera varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05139908v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Mercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Gowdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terclim 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A transcriptomic comparison of late-ripening Cabernet Sauvignon berry skins from Bordeaux and Reno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant R. Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Ghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juli Petereit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Habran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of genetic variability in plant material of the grapevine : an environmentally friendly way to adapt to increasing drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit-Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Climate Change and Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Tours, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VitAdapt, an experimental program to study the behavior of a wide range of grape varieties of Vitis vinifera in a context of climate change in the Bordeaux vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VitAdapt: an experimental program to study the adaptation of a large range of Vitis vinifera varieties for Bordeaux vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Castany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aglaë Fougere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016, Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing climate based variability in the vineyard, winery and glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac-Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure de Resseguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International Cool Climate Wine Symposium (ICCWS) 2016, May 26-28, Brighton, UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Brighton, United Kingdom. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wood transcriptome analysis in response to Eutypa lata inoculation for three Vitis vinifera cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Liminana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain La Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International Symposium on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, La Serena, Chile. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitsec: an information system dedicated to grapevine adaptation to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Destrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. International Plant Phenotyping Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Jülich, Germany. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VifAdept project: participatory research on grapevines to adapt wine production to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 European Citizen Science Association and Austrian Citizen Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARPHA Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.107-110, 2024, 978-619-248-134-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/ap.e126748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine adaptation to abiotic stresses: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Destrac Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Lecourieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Grape Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1248, International Society for Horticultural Science (ISHS), pp.497-512, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VitAdapt project : extensive phenotyping of a wide range of varieties in order to optimize the use of genetic diversity within the Vitis vinifera species as a tool for adaptation to a changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGNES DESTRAC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable grape and wine production in the context of climate change - Climwine 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.165-171, 2016, ISBN 978-2-9509403-1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8365,1858 +10174,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion quantitative de l’eau et usages agricoles sous contrainte climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Pierre Ellies, Alain Dupuy, Daniel Compagnon (coord.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions AcclimaTerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.68, 2024, Cahier Thématique, 978-2-9574665-4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477793v1</w:t>
-              </w:r>
-[...1682 lines deleted...]
-                <w:t xml:space="preserve">hal-02803138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId306"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10363,51 +10488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477935v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gouot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carayol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Comont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolozi Kirvalidze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E.L. Delmas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ouaked-Lecourieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert- Masson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline O Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ba&#239;ri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975435v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant R. Cramer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Cochetel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Ghan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2019.1248.51" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gowdy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haines" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001043" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Benghozlen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ayral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Morin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739582v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809565v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Berdeja" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803855v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liminana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Cerovic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Hichri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822322v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kappel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Mahjoub" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barrieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750717v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roby" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letouz&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765765v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074692v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dijkstra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8389" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281547v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Temp&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039398v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Merpault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dijsktra" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1439114" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676690v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Arcens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.8043" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122089v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gabaston" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel M&#233;rillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12444" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7399" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745484v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5434" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Suter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5435" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745497v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Barbe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5441" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029956v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839378" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346873v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poitou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2022.936745" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312626v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.624867" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K Parker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C T Trought" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Agnew" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.3861" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935437v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cochetel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-2251-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948258v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Goupil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902577v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Leolini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Costafreda-Aumedes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Santos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Menz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Fraga" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10113800" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935448v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.77-83" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936572v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K. Parker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence G&#233;ny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Spring" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107902" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Burdziej" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary P&#261;czkowski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.02.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624358v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubernet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9090514" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620288v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit-Jacob" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529650v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1647" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1622" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636992v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629675v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Herv&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646540v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tramontini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Basteau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1507-x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SSN3VVHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666168v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mzid" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-009-9563-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4QDSQXS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666801v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Laveau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348041v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;nard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-001-0687-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87N6XGPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Menu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Dai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Petreikov" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etienne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(00)00332-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WNRB0X3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245086v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Campos-Arguedas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Kirchhof" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G North" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P Londo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bates" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139908v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sadik Perrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245117v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ap.e126748" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351526v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484310v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AGNES DESTRAC" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04477793v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/gestion-quantitative-de-leau-et-usages-agricoles-sous-contrainte-climatique/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262800v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Xi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262789v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245257v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez-Laguna" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Craye" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344280v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245237v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez Batule" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261919v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245268v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Mercken" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vergara" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420274v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179912v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179915v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Petereit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Habran" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744172v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Texier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Castany" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agla&#235; Fougere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178854v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809281v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803138v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Moreno" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac-Irvine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477935v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac Irvine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gouot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268565v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gastou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carayol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Comont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lien Durney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A Gambetta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolozi Kirvalidze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjian Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927924v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E.L. Delmas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ouaked-Lecourieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert- Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04927939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline O Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ba&#239;ri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant R. Cramer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Cochetel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Ghan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac-Irvine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2019.1248.51" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gowdy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Haines" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gambetta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742762v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Benghozlen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ayral" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269230v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Morin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041049v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743372v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dufourcq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793408v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Berdeja" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Liminana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutos-Th&#233;venot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822397v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Hichri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;on" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Cerovic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kappel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Mahjoub" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Letouz&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Just" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074692v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tempere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thibon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dijkstra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8389" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281547v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Temp&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039398v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Merpault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dijsktra" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1439114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Arcens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.8043" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7399" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122089v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gabaston" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel M&#233;rillon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12444" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745484v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5434" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745466v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Suter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5435" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745497v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Barbe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.5441" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029956v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.839378" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346873v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frouin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poitou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frfst.2022.936745" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536751v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312626v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.624867" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K Parker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C T Trought" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Agnew" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.4.3861" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935437v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cochetel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-2251-7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948258v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Goupil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902577v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Leolini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Costafreda-Aumedes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Santos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Menz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Fraga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10113800" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935448v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dedet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veyret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2020.59.77-83" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936572v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K. Parker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence G&#233;ny" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Spring" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107902" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626916v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Burdziej" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary P&#261;czkowski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.02.009" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624358v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubernet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9090514" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620288v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942224v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit-Jacob" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529650v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1647" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1622" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940182v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636992v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629675v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Herv&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646540v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tramontini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Domec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Basteau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-012-1507-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SSN3VVHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666168v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Mzid" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-009-9563-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4QDSQXS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666801v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Laveau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348041v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;nard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-001-0687-z" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-87N6XGPQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348047v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Menu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Dai" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Petreikov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Etienne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(00)00332-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WNRB0X3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245086v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Campos-Arguedas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Kirchhof" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G North" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P Londo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bates" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139908v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sadik Perrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262800v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chavonet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Besse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Xi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262789v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245257v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez-Laguna" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Craye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344280v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245237v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gonzalez Batule" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261919v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pr&#233;vot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Mercken" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vergara" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179915v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Petereit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Habran" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420274v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179912v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744172v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Texier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Castany" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agla&#235; Fougere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178854v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809281v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803138v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Moreno" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245117v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ap.e126748" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351526v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484310v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AGNES DESTRAC" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04477793v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acclimaterra.fr/rapport-page-menu/cahiers-thematiques/gestion-quantitative-de-leau-et-usages-agricoles-sous-contrainte-climatique/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>