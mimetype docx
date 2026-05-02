--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -66,7481 +66,7732 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete mitochondrial genome of the common dace Leuciscus leuciscus (Teleostei: Leuciscidae)</w:t>
+                <w:t xml:space="preserve">The complete mitochondrial genome of blacktail chromis (Pycnochromis nigrurus, Pomacentridae, Perciformes) from the South-West Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Haÿ</w:t>
+                <w:t xml:space="preserve">Marion Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Pividori</w:t>
+                <w:t xml:space="preserve">J. Henrich Bruggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Dettai</w:t>
+                <w:t xml:space="preserve">Mireille M. M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Delling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
+                <w:t xml:space="preserve">Agnès Dettai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23802359.2025.2460779⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2026-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934086v1</w:t>
+                <w:t xml:space="preserve">hal-05587731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete mitochondrial genome of a new invader fish in France, the pink salmon Oncorhynchus gorbuscha (Walbaum, 1792) (Teleostei, Salmonidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The complete mitochondrial genome of the common dace Leuciscus leuciscus (Teleostei: Leuciscidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Haÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pividori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Delling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnes Dettai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/CYBIUM/2024-005⟩</w:t>
+              <w:t xml:space="preserve">Mitochondrial DNA Part B Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.173-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23802359.2025.2460779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493472v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of extensive multispecies macrofouling in Eckström's topknot Zeugopterus regius (Bonnaterre, 1788), Pleuronectiformes, Scophthalmidae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+                <w:t xml:space="preserve">Settlement patterns and temporal successions of coral reef cryptic communities affect diversity assessments using autonomous reef monitoring structures (ARMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Couëdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chanet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Frattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.15725⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.27061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-76834-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507798v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cirri and tassel in Zeugopterus regius (Bonnaterre, 1788), Pleuronectiformes, Scophthalmidae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Evidence of extensive multispecies macrofouling in Eckström's topknot Zeugopterus regius (Bonnaterre, 1788), Pleuronectiformes, Scophthalmidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Davenport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chanet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Davenport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26028/CYBIUM/2024-002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04542445v1</w:t>
+                <w:t xml:space="preserve">hal-04507798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality of primary production explains the richness of pioneering benthic communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cirri and tassel in Zeugopterus regius (Bonnaterre, 1788), Pleuronectiformes, Scophthalmidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Cecchetto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Davenport</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.8340. </w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (3), pp.793-810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52673-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26028/CYBIUM/2024-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714029v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of extensive addition of new mitogenomes for sea star phylogenetics and evolution (Echinodermata: Asteroidea).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The complete mitochondrial genome of a new invader fish in France, the pink salmon Oncorhynchus gorbuscha (Walbaum, 1792) (Teleostei, Salmonidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Jossart</w:t>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Kochzius</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Verde Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlae140⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/CYBIUM/2024-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871674v1</w:t>
+                <w:t xml:space="preserve">hal-04493472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the diversity of cryptobenthic Cirripectes blennies in the Mascarene Archipelago sampled using Autonomous Reef Monitoring Structures (ARMS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonality of primary production explains the richness of pioneering benthic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Cecchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Obst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Couëdel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bureau</w:t>
+                <w:t xml:space="preserve">Piotr Kuklinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.9850⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52673-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542428v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bendima: a database for marine macro-invertebrate bycatch data designed to improve reproducibility in benthic ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implications of extensive addition of new mitogenomes for sea star phylogenetics and evolution (Echinodermata: Asteroidea).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kochzius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Danis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Martin</w:t>
+                <w:t xml:space="preserve">Camille V.E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Blettery</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isa Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2023-020⟩</w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202 (4), pp.zlae140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlae140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542435v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated morphological diversification in endemic Antarctic fishes of the genus Trematomus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into the diversity of cryptobenthic Cirripectes blennies in the Mascarene Archipelago sampled using Autonomous Reef Monitoring Structures (ARMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Couëdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Bruggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Frédérich</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anton van de Putte</w:t>
+                <w:t xml:space="preserve">Sophie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Belgian Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26496/bjz.2022.99⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.e9850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04047202v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of the threadfin fishes (Polynemidae) using ultraconserved elements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bendima: a database for marine macro-invertebrate bycatch data designed to improve reproducibility in benthic ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Blettery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gousseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.14997⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2023-020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04047232v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revalidation of the Spanish stone loach Barbatula hispanica (Lelek, 1987) (Teleostei, Nemacheilidae) according to morphological and mitochondrial data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Repeated morphological diversification in endemic Antarctic fishes of the genus Trematomus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Frédérich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Heindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Persat</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton van de Putte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/limn/2021007⟩</w:t>
+              <w:t xml:space="preserve"> Belgian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26496/bjz.2022.99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238048v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04047202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not Frozen in the Ice: Large and Dynamic Rearrangements in the Mitochondrial Genomes of the Antarctic Fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular phylogeny of the threadfin fishes (Polynemidae) using ultraconserved elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baldwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Papetti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Magnus Lucassen</w:t>
+                <w:t xml:space="preserve">Rene Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (3), pp.793-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.14997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213305v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04047232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complete mitochondrial genome of Barbatula quignardi (Băcescu-Meşter, 1967) (Teleostei, Nemacheilidae)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Not Frozen in the Ice: Large and Dynamic Rearrangements in the Mitochondrial Genomes of the Antarctic Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Papetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Babbucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Dettai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Lucassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2021-451-004⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359580v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of Phoxinus in France with the description of two new species (Teleostei, Leuciscidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Revalidation of the Spanish stone loach Barbatula hispanica (Lelek, 1987) (Teleostei, Nemacheilidae) according to morphological and mitochondrial data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Perea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gauliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Persat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélyne Hautecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2020-443-003⟩</w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/limn/2021007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359599v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple independent chromosomal fusions accompanied the radiation of the Antarctic teleost genus Trematomus (Notothenioidei:Nototheniidae)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The complete mitochondrial genome of Barbatula quignardi (Băcescu-Meşter, 1967) (Teleostei, Nemacheilidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gauliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Perea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-020-1600-3⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (1), pp.39-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2021-451-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02553667v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Needlepoint non-destructive internal tissue sampling for precious fish specimens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Haÿ</w:t>
+                <w:t xml:space="preserve">Multiple independent chromosomal fusions accompanied the radiation of the Antarctic teleost genus Trematomus (Notothenioidei:Nototheniidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Auvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Graça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion I. Mennesson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+                <w:t xml:space="preserve">Angel Amores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bonillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Keith</w:t>
+                <w:t xml:space="preserve">John H. Postlethwait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2020-441-010⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-020-1600-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971162v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does your lip stick? Evolutionary aspects of the mouth morphology of the Indo‐Pacific clinging goby of the Sicyopterus genus (Teleostei: Gobioidei: Sicydiinae) based on mitogenome phylogeny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revision of Phoxinus in France with the description of two new species (Teleostei, Leuciscidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Daszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Lord</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélyne Hautecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jzs.12291⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (3), pp.205-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2020-443-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493860v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion Hot Spots of DIRS1 Retrotransposon and Chromosomal Diversifications among the Antarctic Teleosts Nototheniidae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Graça</w:t>
+                <w:t xml:space="preserve">Needlepoint non-destructive internal tissue sampling for precious fish specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Haÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion I. Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ghigliotti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+                <w:t xml:space="preserve">Philippe Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20030701⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (1), pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2020-441-010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095329v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbatula leoparda (Actinopterygii, Nemacheilidae), a new endemic species of stone loach of French Catalonia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Does your lip stick? Evolutionary aspects of the mouth morphology of the Indo‐Pacific clinging goby of the Sicyopterus genus (Teleostei: Gobioidei: Sicydiinae) based on mitogenome phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keith</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2019-423-005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (4), pp.910-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jzs.12291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02310590v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S7 characterization of Western European pikes Esox spp. (Actinopterygii, Esociformes)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Barbatula leoparda (Actinopterygii, Nemacheilidae), a new endemic species of stone loach of French Catalonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gauliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 42 (3), pp.221-228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2018-423-001⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 43 (2), pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2019-423-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02310578v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02310590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical DNA Metabarcoding of the Prey and Microbiome of Trematomid Fishes Using Museum Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insertion Hot Spots of DIRS1 Retrotransposon and Chromosomal Diversifications among the Antarctic Teleosts Nototheniidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Auvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Graça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ghigliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz M. Heindler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lepoint</w:t>
+                <w:t xml:space="preserve">Eva Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00151⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (3), pp.701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20030701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868078v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilization of retrotransposons as a cause of chromosomal diversification and rapid speciation: the case for the Antarctic teleost genus Trematomus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S7 characterization of Western European pikes Esox spp. (Actinopterygii, Esociformes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Auvinet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giovanni B. Delamstro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4714-x⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (3), pp.221-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2018-423-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921023v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02310578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Mesopelagic Fishes in the Southern Ocean - A Phylogeographic Perspective Using DNA Barcoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Historical DNA Metabarcoding of the Prey and Microbiome of Trematomid Fishes Using Museum Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz M. Heindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guy Duhamel</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Frédérich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lepoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00120⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 6, pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868072v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and morphological discrimination of three species of ninespined stickleback Pungitius spp. (Teleostei, Gasterosteidae) in France with the revalidation of Pungitius vulgaris (Mauduyt, 1848)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilization of retrotransposons as a cause of chromosomal diversification and rapid speciation: the case for the Antarctic teleost genus Trematomus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Auvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Graça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Denys</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jörg Freyhof</w:t>
+                <w:t xml:space="preserve">E. Bonnivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jzs.12178⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4714-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619488v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geography and life history traits account for the accumulation of cryptic diversity among Indo-West Pacific coral reef fishes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Kulbicki</w:t>
+                <w:t xml:space="preserve">Diversity of Mesopelagic Fishes in the Southern Ocean - A Phylogeographic Perspective Using DNA Barcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Christiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz M. Heindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin A. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps12316⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2018.00120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01710958v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete mitochondrial genome and taxonomic revision of Cardiodactylus muiri Otte, 2007 (Gryllidae: Eneopterinae: Lebinthini)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dettai</w:t>
+                <w:t xml:space="preserve">Genetic and morphological discrimination of three species of ninespined stickleback Pungitius spp. (Teleostei, Gasterosteidae) in France with the revalidation of Pungitius vulgaris (Mauduyt, 1848)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias F. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Freyhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4268.1.6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jzs.12178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885144v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of three somatostatin genes in lampreys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Geography and life history traits account for the accumulation of cryptic diversity among Indo-West Pacific coral reef fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Boon-Hui Tay</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kulbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2016.08.006⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 583, pp.179 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps12316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02861025v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01710958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unambiguous identification of the non-indigenous species Cynoscion regalis (Sciaenidae) from Portugal</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complete mitochondrial genome and taxonomic revision of Cardiodactylus muiri Otte, 2007 (Gryllidae: Eneopterinae: Lebinthini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natallia Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Chintauan-Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahyo Ramadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2016-403-007⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4268 (1), pp.101-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4268.1.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03959716v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing for barcodes in the Torrent: from COI to complete mitogenomes on NGS platforms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unambiguous identification of the non-indigenous species Cynoscion regalis (Sciaenidae) from Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Barcodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/dna-2015-0019⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (3), pp.245-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2016-403-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02309917v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03959716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invalidity of Gasterosteus gymnurus (Cuvier, 1829) (Actinopterygii, Gasterosteidae) according to integrative taxonomy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of three somatostatin genes in lampreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tostivint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Quan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vydianathan Ravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boon-Hui Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2015-391-005⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 237, pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2016.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327898v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02861025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial heterogeneity in the Mediterranean Biodiversity Hotspot affects barcoding accuracy of its freshwater fishes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invalidity of Gasterosteus gymnurus (Cuvier, 1829) (Actinopterygii, Gasterosteidae) according to integrative taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12257⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (1), pp.37-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2015-391-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01113488v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and molecular evidence of three species of pikes Esox spp. (Actinopterygii, Esocidae) in France, including the description of a new species.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Fishing for barcodes in the Torrent: from COI to complete mitogenomes on NGS platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion I. Mennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2014.07.002⟩</w:t>
+              <w:t xml:space="preserve">DNA Barcodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.170-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/dna-2015-0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113451v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02309917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bursts of retrotransposons and extensive chromosomal repatterning within the Antarctic teleost fish species flock Trematominae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Belkadi</w:t>
+                <w:t xml:space="preserve">Spatial heterogeneity in the Mediterranean Biodiversity Hotspot affects barcoding accuracy of its freshwater fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Monaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P. Coutanceau</w:t>
+                <w:t xml:space="preserve">V. Almada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Dettai</w:t>
+                <w:t xml:space="preserve">R. Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (6), pp.1210-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544759v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the Catalan chub Squalius laietanus (Actinopterygii, Cyprinidae) in France: input from morphological and molecular data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological and molecular evidence of three species of pikes Esox spp. (Actinopterygii, Esocidae) in France, including the description of a new species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyne Hautecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/kmae/2013039⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 337 (9), pp.521-534. +Erratum 657-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2014.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00844930v1</w:t>
+                <w:t xml:space="preserve">hal-01113451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Species Flock Concept Operational? The Antarctic Shelf Case</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Busson</w:t>
+                <w:t xml:space="preserve">Bursts of retrotransposons and extensive chromosomal repatterning within the Antarctic teleost fish species flock Trematominae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Coutanceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Graca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dettai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chromosome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (3), pp.432</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02921889v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a close phylogenetic relationship between the teleost orders Tetraodontiformes and Lophiiformes based on an analysis of soft anatomy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnes Dettai</w:t>
+                <w:t xml:space="preserve">Is the Species Flock Concept Operational? The Antarctic Shelf Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Catherine Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline P Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2013-373-006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e68787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041653v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02921889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nuclear markers and exploration of the relationships among Serraniformes (Acanthomorpha, Teleostei): The importance of working at multiple scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Cruaud</w:t>
+                <w:t xml:space="preserve">Evidence for a close phylogenetic relationship between the teleost orders Tetraodontiformes and Lophiiformes based on an analysis of soft anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Betti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dettai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2012.12.020⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (3), pp.179-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2013-373-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01544909v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the elusive monophyly of nototheniid fishes (Teleostei) with multiple mitochondrial and nuclear markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Lecointre</w:t>
+                <w:t xml:space="preserve">Status of the Catalan chub Squalius laietanus (Actinopterygii, Cyprinidae) in France: input from morphological and molecular data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.P.J. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Doadrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2012.02.003⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 408, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2013039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544914v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00844930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic footprints of an Antarctic radiation: The Trematominae (Notothenioidei, Teleostei)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New nuclear markers and exploration of the relationships among Serraniformes (Acanthomorpha, Teleostei): The importance of working at multiple scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -C Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. -C. Lautredou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">H. Motomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Berkani</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ozouf-Costaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 65 (1), pp.87-101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2012.05.032⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 67 (1), pp.140-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2012.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544915v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbapellis pterygalces, new genus and new species of a singular eelpout (Zoarcidae: Teleostei) from the Antarctic deep waters</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracking the elusive monophyly of nototheniid fishes (Teleostei) with multiple mitochondrial and nuclear markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -C. Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-011-1057-3⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2012.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01544913v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conveniently Pre-Tagged and Pre-Packaged: Extended Molecular Identification and Metagenomics Using Complete Metazoan Mitochondrial Genomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
+                <w:t xml:space="preserve">Phylogenetic footprints of an Antarctic radiation: The Trematominae (Notothenioidei, Teleostei)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -C. Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. D. Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. -H. C. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051263⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (1), pp.87-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2012.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544766v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naked dragonfishes Gymnodraco acuticeps and G. victori (Bathydraconidae, Notothenioidei) off Terre Adélie are a single species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbapellis pterygalces, new genus and new species of a singular eelpout (Zoarcidae: Teleostei) from the Antarctic deep waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ozouf-Costaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (2), pp.215-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-011-1057-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26028/cybium/2011-352-005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03787255v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The actinopterygian diversity of the CEAMARC cruises: Barcoding and molecular taxonomy as a multi-level tool for new findings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dettaï</w:t>
+                <w:t xml:space="preserve">Conveniently Pre-Tagged and Pre-Packaged: Extended Molecular Identification and Metagenomics Using Complete Metazoan Mitochondrial Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-C. Lautredou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bonillo</w:t>
+                <w:t xml:space="preserve">Sophie Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Goimbault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Busson</w:t>
+                <w:t xml:space="preserve">Joel Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.021⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e51263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02296918v1</w:t>
+                <w:t xml:space="preserve">hal-01544766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demersal ichthyofaunal shelf communities from the Dumont d’Urville Sea (East Antarctica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The actinopterygian diversity of the CEAMARC cruises: Barcoding and molecular taxonomy as a multi-level tool for new findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Goimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Causse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
+                <w:t xml:space="preserve">F. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.03.004⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1-2), pp.250-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090513v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02296918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Naked dragonfishes Gymnodraco acuticeps and G. victori (Bathydraconidae, Notothenioidei) off Terre Adélie are a single species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline P Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David K.A. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.02.002⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (2), pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2011-352-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614982v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular taxonomy and identification within the Antarctic genus Trematomus (Notothenioidei, Teleostei): How valuable is barcoding with COI?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Ozouf-Costaz</w:t>
+                <w:t xml:space="preserve">Demersal ichthyofaunal shelf communities from the Dumont d’Urville Sea (East Antarctica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ozouf-Costaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4 (2), pp.333-352. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polar.2010.04.006⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.272-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02310532v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rely.py, a python script to detect reliable clades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Adamowizc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia P. Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David K.A. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2009.09.034⟩</w:t>
+              <w:t xml:space="preserve">Polar Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (8), pp.298-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polar.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02618289v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the biodiversity of the East Antarctic shelf and oceanic zone for ecoregionalisation: Example of the ichthyofauna of the CEAMARC (Collaborative East Antarctic Marine Census) CAML surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Percy-Alexander Hulley</w:t>
+                <w:t xml:space="preserve">Molecular taxonomy and identification within the Antarctic genus Trematomus (Notothenioidei, Teleostei): How valuable is barcoding with COI?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ozouf-Costaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 4 (2), pp.115-133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polar.2010.04.012⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.333-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polar.2010.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502063v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02310532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analysis of the sex chromosomes of the platyfish Xiphophorus maculatus: towards the identification of a new type of master sexual regulator in vertebrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">rely.py, a python script to detect reliable clades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-4877.2009.00166.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (1), pp.306-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2009.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668312v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNF213, a new nuclear marker for acanthomorph phylogeny</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Desoutter-Meniger</w:t>
+                <w:t xml:space="preserve">Estimating the biodiversity of the East Antarctic shelf and oceanic zone for ecoregionalisation: Example of the ichthyofauna of the CEAMARC (Collaborative East Antarctic Marine Census) CAML surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ozouf-Costaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goarant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Moteki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percy-Alexander Hulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.11.013⟩</w:t>
+              <w:t xml:space="preserve">Polar Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.115-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polar.2010.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02618300v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of juvenile Diplodus sargus (Sparidae) on the seashore of North Brittany (France).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">RNF213, a new nuclear marker for acanthomorph phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Desoutter-Meniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (2), pp.345-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2008.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417556v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the organization and evolution of vertebrate IRBP genes and utility of IRBP gene sequences for the phylogenetic study of the Acanthomorpha (Actinopterygii: Teleostei).</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular analysis of the sex chromosomes of the platyfish Xiphophorus maculatus: towards the identification of a new type of master sexual regulator in vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Böhne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schultheis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Galiana-Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Froschauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingchun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Integrative Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3), pp.277-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-4877.2009.00166.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418683v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring evolution of fish proteins: the globin case study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">New insights into the organization and evolution of vertebrate IRBP genes and utility of IRBP gene sequences for the phylogenetic study of the Acanthomorpha (Actinopterygii: Teleostei).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Verde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Enzymology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 436C, pp.539-570</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48, pp.258-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418684v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new gene candidates on the sex chromosomes of the platyfish Xiphophorus maculatus.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Böhne</w:t>
+                <w:t xml:space="preserve">Inferring evolution of fish proteins: the globin case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schulteis</w:t>
+                <w:t xml:space="preserve">G. Di Prisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Zhou</w:t>
+                <w:t xml:space="preserve">E. Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Froschauer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Verde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 32, pp.69-71</w:t>
+              <w:t xml:space="preserve">Methods in Enzymology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 436C, pp.539-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417528v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The truncated hemoglobins in the Antarctic psychrophilic bacterium Pseudoalteromonas haloplanktis TAC125</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Presence of juvenile Diplodus sargus (Sparidae) on the seashore of North Brittany (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.339-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164034v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analysis of the sex-determining region of the platyfish Xiphophorus maculatus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexander Froschauer</w:t>
+                <w:t xml:space="preserve">Identification of new gene candidates on the sex chromosomes of the platyfish Xiphophorus maculatus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Böhne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schulteis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Froschauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indrajit Nanda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Selz</w:t>
+                <w:t xml:space="preserve">C. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zebrafish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 3 (3), pp.295-305</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.69-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665652v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further support for the clades obtained by multiple molecular phylogenies in the acanthomorph bush</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The truncated hemoglobins in the Antarctic psychrophilic bacterium Pseudoalteromonas haloplanktis TAC125</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Parilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 328, pp.674-689</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096813v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molecular analysis of the sex-determining region of the platyfish Xiphophorus maculatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Schultheis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingchun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Froschauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indrajit Nanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Selz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zebrafish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (3), pp.295-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Further support for the clades obtained by multiple molecular phylogenies in the acanthomorph bush</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 328, pp.674-689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A universal primer set for PCR amplification of nuclear histone H4 genes from all animal species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Suspène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Marchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (3), pp.582-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msi053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7550,422 +7801,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">West Pike Story: a dated phylogeography of Esox spp. (Actinopterygii, Esocidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni B Delmastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV European Congress of Ichthyology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/conf.fmars.2015.03.00063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of new gene candidates on the sex chromosomes of the platyfish &amp;lt;em&amp;gt;Xiphophorus maculatus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Böhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Schultheis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingchun Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Froschauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'année polaire international au Muséum national d'Histoire naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Arabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Deharveng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Hassanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline P Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Coutanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Journées Scientifiques du CNFRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.28355.91689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03632957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7975,671 +8226,671 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CEAMARC: An integrated campaign to evaluate biodiversity at all scales in Adélie Land.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eléaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Dettai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Violaine Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventory of Biodiversity today - New methods and discoveries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, Wiley, pp.27-40, 2024, 978-1-78630-958-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La redécouverte de l'ichtyofaune d'eau douce de France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Dettai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Persat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno David; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre, le vivant, les humains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782348075650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Interspecific Chromosomal Homologies: Chromosomal Microdissection and Chromosomal Painting in Antarctic Teleosts Nototheniidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ozouf-Costaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Higuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grandcolas, Philippe and Maurel, Marie-Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematics and the Exploration of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.185--214, 2021, 978-1-119-47687-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119476870.ch10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7 Biogeographic patterns of fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percy-Alexander Hulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Koubbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marino Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Broyer; C. and Koubbi; Philippe and Griffiths; H. J. and Raymond; Ben and Udekem d'Acoz; C. and et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeographic Atlas of the Southern Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scientific Committee on Antarctic Research, pp.328--362, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FISH analysis of fish transposable elements: tracking down mobile DNA in teleost genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schulteis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Cytogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Science Publisher Inc., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8649,262 +8900,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiel des séquences génétiques des espèces de France : note pour la mise en place d'un nouvel outil national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacoeuilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed’hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 25 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étape sur l'étude des traits de vie du brochet aquitain Esox aquitanicus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyne Hautecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Dettai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Teletchea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); BOREA; Université de Lorraine. 2021, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04169948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId320"/>
+      <w:footerReference w:type="default" r:id="rId327"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9051,51 +9302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ha&#255;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pividori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Delling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2025.2460779" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Verde Ferreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2024-005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davenport" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15725" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542445v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2024-002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kuklinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52673-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04871674v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jossart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kochzius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V.E. Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Sch&#246;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlae140" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cou&#235;del" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bruggemann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bureau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9850" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blettery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04047202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fr&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Heindler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christiansen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dettai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton van de Putte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26496/bjz.2022.99" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04047232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Girard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Davis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baldwin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14997" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perea" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauliard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2021007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03213305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Papetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Babbucci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Lucassen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359599v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Hautecoeur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-443-003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auvinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gra&#231;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Amores" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Postlethwait" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-1600-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971162v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I. Mennesson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-441-010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493860v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghigliotti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pisano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20030701" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-423-005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310578v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lauga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B. Delamstro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-423-001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz M. Heindler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepoint" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00151" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auvinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gra&#231;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkadi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnivard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4714-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868072v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Collins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00120" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619488v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Denys" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias F. Geiger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Freyhof" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12178" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01710958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pruvost" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12316" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885144v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Dong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallia Vicente" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chintauan-Marquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahyo Ramadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4268.1.6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Quan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vydianathan Ravi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon-Hui Tay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.08.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03959716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gabriel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2016-403-007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02309917v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dna-2015-0019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Geiger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2015-391-005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01113488v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Geiger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herder" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Monaghan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Almada" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbieri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12257" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SLDVCMH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01113451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.07.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544759v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Coutanceau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonillo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Graca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dettai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00844930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P.J. Denys" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detta&#239;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Doadrio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013039" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041653v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Betti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2013-373-006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544909v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C Lautredou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Motomura" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.12.020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V6SZKMF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544914v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Lautredou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecointre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2012.02.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544915v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hinsinger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -H. C. Cheng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.05.032" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1NK9V5F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544913v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-1057-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0BMX1TMH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544766v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pothier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051263" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787255v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2011-352-005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02296918v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lautredou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goimbault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Busson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L48H8KHC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.03.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310532v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2010.04.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618289v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.09.034" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSB602V7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502063v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Moteki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy-Alexander Hulley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2010.04.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultheis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Galiana-Arnoux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Froschauer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchun Zhou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2009.00166.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618300v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Desoutter-Meniger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.11.013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V75M6X8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417556v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418683v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418684v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Prisco" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parisi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417528v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#246;hne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schulteis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Froschauer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164034v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giordano" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parilli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Russo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbiero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrajit Nanda" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Selz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096813v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096817v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pineau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marchio" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi053" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875412v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D Hinsinger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B Delmastro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fmars.2015.03.00063" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753501v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632957v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Arabi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutanceau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28355.91689" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015458v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Busson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830928v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_terre_le_vivant_les_humains-9782348075650" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896276v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Higuet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476870.ch10" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018637v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Vacchi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096838v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouneau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169948v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cou&#235;del" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. M. Guillaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dettai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2026-006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ha&#255;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pividori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Delling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2025.2460779" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Frattini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76834-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davenport" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15725" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2024-002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Verde Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2024-005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kuklinski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52673-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04871674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jossart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kochzius" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V.E. Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Sch&#246;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlae140" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guillaume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bruggemann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9850" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blettery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04047202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fr&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Heindler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christiansen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton van de Putte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26496/bjz.2022.99" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04047232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Davis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baldwin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14997" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03213305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Papetti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Babbucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Lucassen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauliard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2021007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auvinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gra&#231;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Amores" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Postlethwait" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-1600-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Hautecoeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-443-003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I. Mennesson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-441-010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12291" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-423-005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghigliotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pisano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20030701" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lauga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B. Delamstro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-423-001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz M. Heindler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepoint" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00151" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921023v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auvinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gra&#231;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnivard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4714-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Collins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00120" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Denys" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias F. Geiger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Freyhof" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12178" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01710958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pruvost" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12316" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885144v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Dong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallia Vicente" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chintauan-Marquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahyo Ramadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4268.1.6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03959716v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gabriel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2016-403-007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Quan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vydianathan Ravi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon-Hui Tay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.08.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327898v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Geiger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2015-391-005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02309917v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Thomas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dna-2015-0019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01113488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Geiger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Monaghan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Almada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbieri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12257" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SLDVCMH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01113451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.07.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Coutanceau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonillo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Graca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dettai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041653v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Betti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2013-373-006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00844930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P.J. Denys" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detta&#239;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Doadrio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013039" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544909v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C Lautredou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Motomura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.12.020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V6SZKMF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544914v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Lautredou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecointre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2012.02.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544915v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hinsinger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -H. C. Cheng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.05.032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1NK9V5F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-1057-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0BMX1TMH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544766v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pothier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051263" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02296918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lautredou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goimbault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Busson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L48H8KHC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787255v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2011-352-005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090513v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.03.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310532v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2010.04.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618289v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.09.034" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSB602V7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Moteki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy-Alexander Hulley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2010.04.012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618300v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Desoutter-Meniger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.11.013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V75M6X8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668312v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultheis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Galiana-Arnoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Froschauer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchun Zhou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2009.00166.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418683v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418684v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Prisco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parisi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verde" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417556v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417528v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#246;hne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schulteis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Froschauer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164034v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giordano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parilli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Russo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbiero" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrajit Nanda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Selz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096813v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096817v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pineau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marchio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi053" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875412v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D Hinsinger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B Delmastro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fmars.2015.03.00063" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632957v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Arabi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutanceau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28355.91689" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015458v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Busson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830928v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_terre_le_vivant_les_humains-9782348075650" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896276v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Higuet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476870.ch10" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018637v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Vacchi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096838v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouneau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169948v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>