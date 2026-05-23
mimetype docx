--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -347,369 +347,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement patterns and temporal successions of coral reef cryptic communities affect diversity assessments using autonomous reef monitoring structures (ARMS)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of extensive multispecies macrofouling in Eckström's topknot Zeugopterus regius (Bonnaterre, 1788), Pleuronectiformes, Scophthalmidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bonillo</w:t>
+                <w:t xml:space="preserve">John Davenport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Frattini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-76834-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05587847v1</w:t>
+                <w:t xml:space="preserve">hal-04507798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of extensive multispecies macrofouling in Eckström's topknot Zeugopterus regius (Bonnaterre, 1788), Pleuronectiformes, Scophthalmidae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cirri and tassel in Zeugopterus regius (Bonnaterre, 1788), Pleuronectiformes, Scophthalmidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Davenport</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.15725⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (3), pp.793-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/CYBIUM/2024-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507798v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cirri and tassel in Zeugopterus regius (Bonnaterre, 1788), Pleuronectiformes, Scophthalmidae</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Settlement patterns and temporal successions of coral reef cryptic communities affect diversity assessments using autonomous reef monitoring structures (ARMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Couëdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. M. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Frattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 100 (3), pp.793-810. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.27061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26028/CYBIUM/2024-002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-76834-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542445v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete mitochondrial genome of a new invader fish in France, the pink salmon Oncorhynchus gorbuscha (Walbaum, 1792) (Teleostei, Salmonidae)</w:t>
               </w:r>
@@ -825,51 +825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonality of primary production explains the richness of pioneering benthic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Cecchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1240,51 +1240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1517,51 +1517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1991,295 +1991,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple independent chromosomal fusions accompanied the radiation of the Antarctic teleost genus Trematomus (Notothenioidei:Nototheniidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revision of Phoxinus in France with the description of two new species (Teleostei, Leuciscidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Auvinet</w:t>
+                <w:t xml:space="preserve">Piotr Daszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Graça</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">John H. Postlethwait</w:t>
+                <w:t xml:space="preserve">Mélyne Hautecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-020-1600-3⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (3), pp.205-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2020-443-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553667v1</w:t>
+                <w:t xml:space="preserve">hal-03359599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of Phoxinus in France with the description of two new species (Teleostei, Leuciscidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
+                <w:t xml:space="preserve">Multiple independent chromosomal fusions accompanied the radiation of the Antarctic teleost genus Trematomus (Notothenioidei:Nototheniidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Auvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Graça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Daszkiewicz</w:t>
+                <w:t xml:space="preserve">Angel Amores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélyne Hautecoeur</w:t>
+                <w:t xml:space="preserve">John H. Postlethwait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (3), pp.205-237. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26028/cybium/2020-443-003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-020-1600-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359599v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needlepoint non-destructive internal tissue sampling for precious fish specimens</w:t>
               </w:r>
@@ -2291,64 +2291,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Haÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion I. Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2425,64 +2425,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2542,51 +2542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbatula leoparda (Actinopterygii, Nemacheilidae), a new endemic species of stone loach of French Catalonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gauliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2659,103 +2659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion Hot Spots of DIRS1 Retrotransposon and Chromosomal Diversifications among the Antarctic Teleosts Nototheniidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Graça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ghigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (3), pp.701. </w:t>
@@ -2832,51 +2832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni B. Delamstro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (3), pp.221-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3338,51 +3338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias F. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3459,51 +3459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geography and life history traits account for the accumulation of cryptic diversity among Indo-West Pacific coral reef fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3708,265 +3708,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unambiguous identification of the non-indigenous species Cynoscion regalis (Sciaenidae) from Portugal</w:t>
+                <w:t xml:space="preserve">Identification of three somatostatin genes in lampreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Béarez</w:t>
+                <w:t xml:space="preserve">Hervé Tostivint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Gabriel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Feng Quan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vydianathan Ravi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boon-Hui Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2016-403-007⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 237, pp.89-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2016.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03959716v1</w:t>
+                <w:t xml:space="preserve">mnhn-02861025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of three somatostatin genes in lampreys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unambiguous identification of the non-indigenous species Cynoscion regalis (Sciaenidae) from Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vydianathan Ravi</w:t>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boon-Hui Tay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonia Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 237, pp.89-97. </w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (3), pp.245-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2016.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2016-403-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02861025v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03959716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invalidity of Gasterosteus gymnurus (Cuvier, 1829) (Actinopterygii, Gasterosteidae) according to integrative taxonomy</w:t>
               </w:r>
@@ -4210,303 +4210,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02309917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial heterogeneity in the Mediterranean Biodiversity Hotspot affects barcoding accuracy of its freshwater fishes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological and molecular evidence of three species of pikes Esox spp. (Actinopterygii, Esocidae) in France, including the description of a new species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyne Hautecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Keith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12257⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 337 (9), pp.521-534. +Erratum 657-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2014.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113488v1</w:t>
+                <w:t xml:space="preserve">hal-01113451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and molecular evidence of three species of pikes Esox spp. (Actinopterygii, Esocidae) in France, including the description of a new species.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial heterogeneity in the Mediterranean Biodiversity Hotspot affects barcoding accuracy of its freshwater fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Monaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Almada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (6), pp.1210-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2014.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01113451v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bursts of retrotransposons and extensive chromosomal repatterning within the Antarctic teleost fish species flock Trematominae</w:t>
               </w:r>
@@ -4751,51 +4751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a close phylogenetic relationship between the teleost orders Tetraodontiformes and Lophiiformes based on an analysis of soft anatomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Guintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5689,307 +5689,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The actinopterygian diversity of the CEAMARC cruises: Barcoding and molecular taxonomy as a multi-level tool for new findings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naked dragonfishes Gymnodraco acuticeps and G. victori (Bathydraconidae, Notothenioidei) off Terre Adélie are a single species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-C. Lautredou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Busson</w:t>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline P Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.021⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (2), pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2011-352-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02296918v1</w:t>
+                <w:t xml:space="preserve">hal-03787255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naked dragonfishes Gymnodraco acuticeps and G. victori (Bathydraconidae, Notothenioidei) off Terre Adélie are a single species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+                <w:t xml:space="preserve">The actinopterygian diversity of the CEAMARC cruises: Barcoding and molecular taxonomy as a multi-level tool for new findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Goimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (1-2), pp.250-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2010.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26028/cybium/2011-352-005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03787255v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02296918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demersal ichthyofaunal shelf communities from the Dumont d’Urville Sea (East Antarctica)</w:t>
               </w:r>
@@ -6109,51 +6109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Adamowizc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6243,51 +6243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular taxonomy and identification within the Antarctic genus Trematomus (Notothenioidei, Teleostei): How valuable is barcoding with COI?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6371,320 +6371,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02310532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rely.py, a python script to detect reliable clades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the biodiversity of the East Antarctic shelf and oceanic zone for ecoregionalisation: Example of the ichthyofauna of the CEAMARC (Collaborative East Antarctic Marine Census) CAML surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ozouf-Costaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Goarant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Moteki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Percy-Alexander Hulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2009.09.034⟩</w:t>
+              <w:t xml:space="preserve">Polar Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.115-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polar.2010.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618289v1</w:t>
+                <w:t xml:space="preserve">hal-03502063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the biodiversity of the East Antarctic shelf and oceanic zone for ecoregionalisation: Example of the ichthyofauna of the CEAMARC (Collaborative East Antarctic Marine Census) CAML surveys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">rely.py, a python script to detect reliable clades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masato Moteki</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (1), pp.306-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2009.09.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polar.2010.04.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03502063v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNF213, a new nuclear marker for acanthomorph phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Maxime Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6907,51 +6907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the organization and evolution of vertebrate IRBP genes and utility of IRBP gene sequences for the phylogenetic study of the Acanthomorpha (Actinopterygii: Teleostei).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6989,51 +6989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring evolution of fish proteins: the globin case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Di Prisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7123,51 +7123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of juvenile Diplodus sargus (Sparidae) on the seashore of North Brittany (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32, pp.339-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7343,51 +7343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7567,51 +7567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further support for the clades obtained by multiple molecular phylogenies in the acanthomorph bush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7701,51 +7701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Suspène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Marchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 (3), pp.582-8. </w:t>
@@ -8494,51 +8494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Interspecific Chromosomal Homologies: Chromosomal Microdissection and Chromosomal Painting in Antarctic Teleosts Nototheniidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8641,51 +8641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 7 Biogeographic patterns of fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percy-Alexander Hulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8757,51 +8757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FISH analysis of fish transposable elements: tracking down mobile DNA in teleost genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9045,51 +9045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'étape sur l'étude des traits de vie du brochet aquitain Esox aquitanicus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyne Hautecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Dettai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9302,51 +9302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cou&#235;del" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. M. Guillaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dettai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2026-006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ha&#255;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pividori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Delling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2025.2460779" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Frattini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76834-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507798v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davenport" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15725" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2024-002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Verde Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2024-005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kuklinski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52673-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04871674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jossart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kochzius" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V.E. Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Sch&#246;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlae140" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guillaume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bruggemann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9850" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blettery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04047202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fr&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Heindler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christiansen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton van de Putte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26496/bjz.2022.99" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04047232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Davis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baldwin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14997" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03213305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Papetti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Babbucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Lucassen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauliard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2021007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auvinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gra&#231;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Amores" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Postlethwait" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-1600-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Hautecoeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-443-003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I. Mennesson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-441-010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12291" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-423-005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghigliotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pisano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20030701" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lauga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B. Delamstro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-423-001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz M. Heindler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepoint" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00151" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921023v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auvinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gra&#231;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnivard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4714-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Collins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00120" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Denys" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias F. Geiger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Freyhof" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12178" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01710958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pruvost" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12316" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885144v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Dong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallia Vicente" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chintauan-Marquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahyo Ramadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4268.1.6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03959716v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gabriel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2016-403-007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Quan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vydianathan Ravi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon-Hui Tay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.08.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327898v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Geiger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2015-391-005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02309917v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Thomas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dna-2015-0019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01113488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Geiger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Monaghan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Almada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbieri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12257" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SLDVCMH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01113451v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.07.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Coutanceau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonillo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Graca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dettai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041653v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Betti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2013-373-006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00844930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P.J. Denys" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detta&#239;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Doadrio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013039" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544909v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C Lautredou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Motomura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.12.020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V6SZKMF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544914v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Lautredou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecointre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2012.02.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544915v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hinsinger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -H. C. Cheng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.05.032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1NK9V5F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-1057-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0BMX1TMH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544766v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pothier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051263" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02296918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lautredou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goimbault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Busson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L48H8KHC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787255v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2011-352-005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090513v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.03.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310532v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2010.04.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618289v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.09.034" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSB602V7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Moteki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy-Alexander Hulley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2010.04.012" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618300v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Desoutter-Meniger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.11.013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V75M6X8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668312v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultheis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Galiana-Arnoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Froschauer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchun Zhou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2009.00166.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418683v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418684v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Prisco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parisi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verde" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417556v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417528v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#246;hne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schulteis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Froschauer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164034v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giordano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parilli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Russo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbiero" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrajit Nanda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Selz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096813v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096817v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pineau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marchio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi053" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875412v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D Hinsinger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B Delmastro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fmars.2015.03.00063" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632957v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Arabi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutanceau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28355.91689" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015458v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Busson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830928v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_terre_le_vivant_les_humains-9782348075650" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896276v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Higuet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476870.ch10" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018637v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Vacchi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096838v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouneau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169948v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cou&#235;del" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. M. Guillaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dettai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2026-006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ha&#255;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pividori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Delling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23802359.2025.2460779" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507798v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davenport" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15725" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2024-002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Frattini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76834-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Verde Ferreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/CYBIUM/2024-005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kuklinski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52673-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04871674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jossart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kochzius" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille V.E. Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Sch&#246;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlae140" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Guillaume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bruggemann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bureau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9850" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Blettery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rosset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gousseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2023-020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04047202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fr&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Heindler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christiansen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton van de Putte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26496/bjz.2022.99" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04047232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Davis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baldwin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14997" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03213305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Papetti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Babbucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Lucassen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauliard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2021007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-451-004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Daszkiewicz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Hautecoeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-443-003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auvinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Gra&#231;a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Amores" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Postlethwait" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-020-1600-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I. Mennesson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-441-010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lord" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12291" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-423-005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghigliotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pisano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20030701" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lauga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B. Delamstro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2018-423-001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868078v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz M. Heindler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepoint" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00151" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01921023v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auvinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gra&#231;a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belkadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnivard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4714-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868072v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin A. Collins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duhamel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00120" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Denys" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias F. Geiger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Freyhof" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12178" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01710958v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pruvost" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12316" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885144v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajia Dong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallia Vicente" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Chintauan-Marquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahyo Ramadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4268.1.6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02861025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tostivint" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Quan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vydianathan Ravi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon-Hui Tay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2016.08.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03959716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gabriel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2016-403-007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01327898v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Geiger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2015-391-005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02309917v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Thomas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dna-2015-0019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01113451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2014.07.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01113488v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Geiger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herder" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Monaghan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Almada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12257" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4SLDVCMH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Coutanceau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonillo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Graca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dettai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041653v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Betti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2013-373-006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00844930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P.J. Denys" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Detta&#239;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Doadrio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013039" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544909v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C Lautredou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Motomura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallut" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.12.020" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V6SZKMF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544914v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Lautredou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecointre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2012.02.003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544915v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hinsinger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -H. C. Cheng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.05.032" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1NK9V5F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-1057-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0BMX1TMH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544766v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pothier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051263" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787255v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2011-352-005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02296918v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Lautredou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goimbault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Busson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2010.05.021" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L48H8KHC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090513v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.03.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02310532v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2010.04.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502063v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Moteki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percy-Alexander Hulley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2010.04.012" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618289v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.09.034" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSB602V7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618300v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Desoutter-Meniger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2008.11.013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V75M6X8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668312v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schultheis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Galiana-Arnoux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Froschauer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchun Zhou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2009.00166.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418683v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418684v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Di Prisco" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parisi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verde" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417556v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chanet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417528v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#246;hne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schulteis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Froschauer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164034v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giordano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parilli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Russo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbiero" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665652v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrajit Nanda" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Selz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096813v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096817v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pineau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marchio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi053" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875412v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D Hinsinger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B Delmastro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fmars.2015.03.00063" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632957v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Arabi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Deharveng" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Hassanin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutanceau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.28355.91689" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015458v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Busson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830928v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/la_terre_le_vivant_les_humains-9782348075650" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896276v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Higuet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476870.ch10" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018637v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marino Vacchi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096838v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouneau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisher" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931482v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacoeuilhe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Archambeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed&#8217;hom" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04169948v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>