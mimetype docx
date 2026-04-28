--- v0 (2026-03-19)
+++ v1 (2026-04-28)
@@ -467,563 +467,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05556096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does health literacy mediate the relationship between socioeconomic status and navigation in the healthcare system? The French national Health Literacy Survey (HLS19)</w:t>
+                <w:t xml:space="preserve">Alcohol Use Among NEET Youth (Not in Employment, Education or Training): Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajae Touzani</w:t>
+                <w:t xml:space="preserve">C Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelia Protopopescu</w:t>
+                <w:t xml:space="preserve">C Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Rouquette</w:t>
+                <w:t xml:space="preserve">A Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Allaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dumas</w:t>
+                <w:t xml:space="preserve">C Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pec.2025.109204⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (Supplement_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.1536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237155v1</w:t>
+                <w:t xml:space="preserve">inserm-05471318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review on rare diseases and work: challenges in understanding social inequality pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SAT-374-YI Health related quality of life in patients with porto-sinusoidal vascular disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bougas</w:t>
+                <w:t xml:space="preserve">Marina Torrao Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Vanthomme</w:t>
+                <w:t xml:space="preserve">Audrey Payancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mira</w:t>
+                <w:t xml:space="preserve">Laure Elkrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Brulé</w:t>
+                <w:t xml:space="preserve">Odile Goria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Poujol-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.1164⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, pp.S742-S743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-8278(25)01942-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471326v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAT-374-YI Health related quality of life in patients with porto-sinusoidal vascular disorder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does health literacy mediate the relationship between socioeconomic status and navigation in the healthcare system? The French national Health Literacy Survey (HLS19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Payancé</w:t>
+                <w:t xml:space="preserve">Rajae Touzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Elkrief</w:t>
+                <w:t xml:space="preserve">Camelia Protopopescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Goria</w:t>
+                <w:t xml:space="preserve">Alexandra Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Poujol-Robert</w:t>
+                <w:t xml:space="preserve">Cécile Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 82, pp.S742-S743. </w:t>
+              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.109204-109204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-8278(25)01942-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pec.2025.109204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471321v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol Use Among NEET Youth (Not in Employment, Education or Training): Systematic Review</w:t>
+                <w:t xml:space="preserve">Systematic review on rare diseases and work: challenges in understanding social inequality pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Eyraud</w:t>
+                <w:t xml:space="preserve">T Kangas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Collin</w:t>
+                <w:t xml:space="preserve">N Bougas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dumas</w:t>
+                <w:t xml:space="preserve">K Vanthomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Alberti</w:t>
+                <w:t xml:space="preserve">J Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Martin</w:t>
+                <w:t xml:space="preserve">G Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (Supplement_4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.1536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.1164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05471318v1</w:t>
+                <w:t xml:space="preserve">inserm-05471326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employment and work ability in individuals living with rare diseases: a systematic literature review</w:t>
               </w:r>
@@ -1277,103 +1277,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Social Impact of Rare Diseases at the European level: A Feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Kangas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Vandenheede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Vanthomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (Supplement_4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1518,680 +1518,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05471331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux éthiques du suivi à long terme des cancers pédiatriques</w:t>
+                <w:t xml:space="preserve">SAT-333 Quality of life of patients living with vascular LIVEr diseaseS: Results of the LIVES european project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Camus</w:t>
+                <w:t xml:space="preserve">Clémence Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Henry</w:t>
+                <w:t xml:space="preserve">Virginia Hernández-Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Elkrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Berger</w:t>
+                <w:t xml:space="preserve">Annalisa Berzigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dumas</w:t>
+                <w:t xml:space="preserve">Antonina Antonenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Available online 27 February 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, pp.S727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0168-8278(25)01909-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04974643v1</w:t>
+                <w:t xml:space="preserve">inserm-05471337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAT-333 Quality of life of patients living with vascular LIVEr diseaseS: Results of the LIVES european project</w:t>
+                <w:t xml:space="preserve">Enjeux éthiques du suivi à long terme des cancers pédiatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Ramier</w:t>
+                <w:t xml:space="preserve">Agathe Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Hernández-Gea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Elkrief</w:t>
+                <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Berzigotti</w:t>
+                <w:t xml:space="preserve">Claire Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonina Antonenko</w:t>
+                <w:t xml:space="preserve">Amandine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 82, pp.S727. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Available online 27 February 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-8278(25)01909-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05471337v1</w:t>
+                <w:t xml:space="preserve">halshs-04974643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working conditions associated with return to work 2 years after breast cancer: insights from a cohort study</w:t>
+                <w:t xml:space="preserve">Perceptions des patients vis-à-vis de la téléconsultation dans le suivi à long terme après un cancer pédiatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garazi Ruiz de Azua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Idlir Licaj</w:t>
+                <w:t xml:space="preserve">Romane Requier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pinto</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Demoor-Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-025-03238-4⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (2), pp.189-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05471345v1</w:t>
+                <w:t xml:space="preserve">inserm-05385733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobacco and Cannabis Use Among Not in Employment, Education or Training Youth: Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Martin</w:t>
+                <w:t xml:space="preserve">Working conditions associated with return to work 2 years after breast cancer: insights from a cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garazi Ruiz de Azua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idlir Licaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Havas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (1), pp.92-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-025-03238-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.1920⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471314v1</w:t>
+                <w:t xml:space="preserve">inserm-05471345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions des patients vis-à-vis de la téléconsultation dans le suivi à long terme après un cancer pédiatrique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tobacco and Cannabis Use Among Not in Employment, Education or Training Youth: Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (2), pp.189-198. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (Supplement_4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.1920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05385733v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P44 - Colorectal cancer screening participation in childhood cancer survivors: a report from the French Childhood Cancer Survivors Study (FCCSS)</w:t>
               </w:r>
@@ -2439,814 +2439,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05471309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health-related quality of life, social and psychological well-being of 109 adult patients with genetic lipodystrophy</w:t>
+                <w:t xml:space="preserve">Impact of inflammatory bowel diseases on the intimate lives of youths: Creating a brief screening questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héléna Mosbah</w:t>
+                <w:t xml:space="preserve">Alexandre Mancheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vatier</w:t>
+                <w:t xml:space="preserve">Christine Martinez-Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Vigouroux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgae837⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Gastroenterology and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (6), pp.1142-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jpn3.12379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04772403v1</w:t>
+                <w:t xml:space="preserve">inserm-05471339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of inflammatory bowel diseases on the intimate lives of youths: Creating a brief screening questionnaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health-related quality of life, social and psychological well-being of 109 adult patients with genetic lipodystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mancheron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dumas</w:t>
+                <w:t xml:space="preserve">Corinne Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Martinez-Vinson</w:t>
+                <w:t xml:space="preserve">Béatrice Andriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bourmaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inès Belalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Gastroenterology and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79 (6), pp.1142-1152. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jpn3.12379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgae837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471339v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04772403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive factors of long‐term follow‐up attendance in very long‐term childhood cancer survivors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health effects of ionising radiation in paediatrics undergoing either cardiac fluoroscopy or modern radiotherapy (The HARMONIC project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Milcent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+                <w:t xml:space="preserve">Isabelle Thierry-Chef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
+                <w:t xml:space="preserve">Beate Timmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neige Journy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiraz El Fayech</w:t>
+                <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mcnally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/CNCR.34944⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2023009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185472v1</w:t>
+                <w:t xml:space="preserve">hal-04195751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Promotion in Popular Web-Based Community Games Among Young People: Proposals, Recommendations, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Sustainable return to work among breast cancer survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garazi Ruiz de Azua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Chapoton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dumas</w:t>
+                <w:t xml:space="preserve">Isabelle Kousignian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+                <w:t xml:space="preserve">Ines Vaz-Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/39465⟩</w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cam4.6467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716806v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable return to work among breast cancer survivors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kousignian</w:t>
+                <w:t xml:space="preserve">Predictive factors of long‐term follow‐up attendance in very long‐term childhood cancer survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Vaz-Luis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Di Meglio</w:t>
+                <w:t xml:space="preserve">Karen Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Caumette</w:t>
+                <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz El Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cam4.6467⟩</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/CNCR.34944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196116v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health effects of ionising radiation in paediatrics undergoing either cardiac fluoroscopy or modern radiotherapy (The HARMONIC project)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health Promotion in Popular Web-Based Community Games Among Young People: Proposals, Recommendations, and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beate Timmermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Neige Journy</w:t>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
+                <w:t xml:space="preserve">Boris Chapoton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Mcnally</w:t>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, pp.22. </w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e39465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2023009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/39465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195751v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance after childhood cancer: are survivors with an increased risk for cardiomyopathy regularly followed-up?</w:t>
               </w:r>
@@ -3258,51 +3258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bougas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz El Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3494,239 +3494,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term hospitalisations in survivors of paediatric solid tumours in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre transition médicale et passage à l’âge adulte, un possible conflit de temporalité pour les jeunes atteints d’une maladie chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-22689-w⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.70-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888885v1</w:t>
+                <w:t xml:space="preserve">hal-03539693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre transition médicale et passage à l’âge adulte, un possible conflit de temporalité pour les jeunes atteints d’une maladie chronique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term hospitalisations in survivors of paediatric solid tumours in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice C. Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majorie Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (1), pp.70-74. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.18068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-22689-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539693v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Psychological Consequences of the COVID-19 Pandemic in Adults Treated for Childhood Cancer</w:t>
               </w:r>
@@ -3738,51 +3738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Janah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Demoor-Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bougas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3859,64 +3859,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoking and cannabis use among childhood cancer survivors: Results of the french childhood cancer survivor study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bougas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auŕelie Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3980,77 +3980,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Challenge of Return to Work after Breast Cancer: The Role of Family Situation, CANTO Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Vaz-Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Havas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4108,619 +4108,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term follow-up of high-risk neuroblastoma survivors treated with high-dose chemotherapy and stem cell transplantation rescue</w:t>
+                <w:t xml:space="preserve">The singular temporalities of cancer survivorship.Results from peer research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Haghiri</w:t>
+                <w:t xml:space="preserve">Bernard Chesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiraz Fayech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imène Mansouri</w:t>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Dufour</w:t>
+                <w:t xml:space="preserve">Anne-Laure Foulques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Pasqualini</w:t>
+                <w:t xml:space="preserve">Sabine Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Yan Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-021-01258-1⟩</w:t>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Systèmes de soin, catégorisations et expériences Quelle(s) spécificité(s) des cancers de l’enfant ?, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.10444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426096v1</w:t>
+                <w:t xml:space="preserve">hal-03465523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The singular temporalities of cancer survivorship.Results from peer research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term follow-up of high-risk neuroblastoma survivors treated with high-dose chemotherapy and stem cell transplantation rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Favre</w:t>
+                <w:t xml:space="preserve">Sandrine Haghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Foulques</w:t>
+                <w:t xml:space="preserve">Chiraz Fayech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Heinrich</w:t>
+                <w:t xml:space="preserve">Christelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Yan Ly</w:t>
+                <w:t xml:space="preserve">Claudia Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Systèmes de soin, catégorisations et expériences Quelle(s) spécificité(s) des cancers de l’enfant ?, 23, </w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (8), pp.1984-1997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.10444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41409-021-01258-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465523v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative evaluation of the use of interventions to treat fatigue among cancer survivors: A healthcare provider’s view</w:t>
+                <w:t xml:space="preserve">Prediction of Breast Cancer Treatment\textendashInduced Fatigue by Machine Learning Using Genome-Wide Association Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Martin</w:t>
+                <w:t xml:space="preserve">Sangkyu Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Zingarello</w:t>
+                <w:t xml:space="preserve">Joseph O Deasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Hun Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Margarida Matias</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecc.13370⟩</w:t>
+              <w:t xml:space="preserve">JNCI Cancer Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (5), pkaa039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jncics/pkaa039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088675v1</w:t>
+                <w:t xml:space="preserve">hal-03833310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer cure for 32 cancer types: results from the EUROCARE-5 study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Breast Cancer Treatment on Employment: Results of a Multicenter Prospective Cohort Study (CANTO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Vaz Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigino Dal Maso</w:t>
+                <w:t xml:space="preserve">Mayssam El Mouhebb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Panato</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Diego Serraino</w:t>
+                <w:t xml:space="preserve">Inês Matias Luís</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyaa128⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (7), pp.734-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/jco.19.01726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088676v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying clusters of health risk behaviors and their predictors in adult survivors of childhood cancer: A report from the French Childhood Cancer Survivor Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert C. Hounsossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auŕelie Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4729,344 +4729,344 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joeffrey Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (10), pp.1595-1603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pon.5470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Breast Cancer Treatment on Employment: Results of a Multicenter Prospective Cohort Study (CANTO)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer cure for 32 cancer types: results from the EUROCARE-5 study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigino Dal Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Panato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tavilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Vaz Luis</w:t>
+                <w:t xml:space="preserve">Stefano Guzzinati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayssam El Mouhebb</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Inês Matias Luís</w:t>
+                <w:t xml:space="preserve">Diego Serraino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/jco.19.01726⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (5), pp.1517-1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyaa128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088680v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Breast Cancer Treatment\textendashInduced Fatigue by Machine Learning Using Genome-Wide Association Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A qualitative evaluation of the use of interventions to treat fatigue among cancer survivors: A healthcare provider’s view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sangkyu Lee</w:t>
+                <w:t xml:space="preserve">Anna Zingarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph O Deasy</w:t>
+                <w:t xml:space="preserve">Giulia Baciarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jung Hun Oh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dumas</w:t>
+                <w:t xml:space="preserve">Margarida Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCI Cancer Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (5), pkaa039. </w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.e13370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jncics/pkaa039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecc.13370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833310v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Are Young Women Living Conditions after Breast Cancer? Health-Related Quality of Life, Sexual and Fertility Issues, Professional Reinsertion</w:t>
               </w:r>
@@ -5320,51 +5320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Social outcomes after breast cancer]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Vaz Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5480,51 +5480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Gbenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Medical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (6), pp.e000908. </w:t>
@@ -6172,51 +6172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational and occupational outcomes of childhood cancer survivors 30 ă years after diagnosis: a French cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6293,64 +6293,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational and occupational outcomes of childhood cancer survivors 30 years after diagnosis: a French cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7396,51 +7396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail indépendant : santé et conditions de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.95-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9309,51 +9309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69516EF4"/>
+    <w:nsid w:val="238DA5FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9540,51 +9540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7948-6952" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158640462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05556100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lopez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Havas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Meglio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-41157-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05556096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;a Locquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hoan Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Journy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El-Fayech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-026-01995-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2025.109204" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kangas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bougas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vanthomme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brul&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.1164" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Torrao Gomes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Payanc&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Elkrief" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Goria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Poujol-Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(25)01942-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eyraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dumas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alberti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.1536" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bougas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terhi Kangas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Vanthomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Joaqu&#237;n Mira Solves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brul&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-03691-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo Yonli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerline Assogba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Vathaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-025-01830-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471327v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ramier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vandenheede" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.1165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Mcheik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-D. Bouhnik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2025.08.3614" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ramier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hern&#225;ndez-Gea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Berzigotti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Antonenko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(25)01909-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garazi Ruiz de Azua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pinto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-025-03238-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.1920" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05385733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Requier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demoor-Goldschmidt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dumas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.10.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ouanounou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allodji" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vu-Bezin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202484" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwartz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Meglio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berkane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202210" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772403v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Andriss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belalem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae837" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471339v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mancheron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinez-Vinson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpn3.12379" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185472v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El Fayech" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CNCR.34944" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716806v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/39465" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196116v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kousignian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Vaz-Luis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caumette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.6467" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thierry-Chef" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Timmermann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcnally" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2023009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194849v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue S. Allodji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Mansouri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02400-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Delacourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chappat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23784" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice C. Fresneau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majorie Boussac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22689-w" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539693v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021245" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Clavel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol29060327" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#341;elie Mayet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Marchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-0193" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371184v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vaz-Luis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bovagnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol28050330" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Haghiri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Fayech" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pasqualini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01258-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chesa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foulques" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Heinrich" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yan Ly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.10444" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088675v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zingarello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Baciarello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Matias" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13370" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigino Dal Maso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Panato" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tavilla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Guzzinati" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Serraino" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa128" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert C. Hounsossou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5470" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088680v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Vaz Luis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssam El Mouhebb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Matias Lu&#237;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.19.01726" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833310v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangkyu Lee" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O Deasy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Hun Oh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jncics/pkaa039" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03175922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mamguem Kamga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Costaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jankowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12061564" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pistilli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlindo Ferreira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Poinsignon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.19.01758" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Vaz Luis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03066050v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Gbenou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/esmoopen-2020-000908" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974969v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Billa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2018-0347" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268145v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjs-2018-0013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04439303v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Vu-Bezin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fresneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.27495" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01700360v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Toutain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hill" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simmat-Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12978-018-0467-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valteau-Couanet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-017-0600-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482542v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.62" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04439914v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148955v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cailbault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oberlin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vathaire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.04.031" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01625063v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejeune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.05.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiratou Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan S Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dancourt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pourtau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645077v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lejeune" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn-H&#233;bert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645073v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645070v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01961899v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173469v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rubio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Amiel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834399v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834394v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834396v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680355v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834406v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645060v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578638v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645064v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04522416v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.gargi.2023.01.0037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648236v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834402v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645080v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debailly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeanningros" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6xsu5d9da" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471302v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caiata Zufferey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160046v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431514v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cailbault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Gonzalez-Quijano," TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blum" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865293v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrey" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivi&#233;ro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7948-6952" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158640462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05556100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lopez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Havas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Meglio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-41157-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05556096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;a Locquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hoan Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Journy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El-Fayech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-026-01995-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eyraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alberti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.1536" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Torrao Gomes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Payanc&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Elkrief" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Goria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Poujol-Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(25)01942-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2025.109204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471326v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kangas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bougas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vanthomme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brul&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.1164" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bougas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terhi Kangas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Vanthomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Joaqu&#237;n Mira Solves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brul&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-03691-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo Yonli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerline Assogba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Vathaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-025-01830-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471327v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ramier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vandenheede" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.1165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Mcheik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-D. Bouhnik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2025.08.3614" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ramier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hern&#225;ndez-Gea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Berzigotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Antonenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(25)01909-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05385733v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Requier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demoor-Goldschmidt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.10.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garazi Ruiz de Azua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pinto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-025-03238-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.1920" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ouanounou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allodji" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vu-Bezin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202484" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwartz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Meglio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berkane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202210" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mancheron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinez-Vinson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpn3.12379" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Andriss" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belalem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae837" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thierry-Chef" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Timmermann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcnally" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2023009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kousignian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Vaz-Luis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caumette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.6467" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El Fayech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CNCR.34944" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716806v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/39465" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194849v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue S. Allodji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Mansouri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02400-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Delacourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chappat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23784" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021245" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888885v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice C. Fresneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majorie Boussac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22689-w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Clavel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol29060327" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#341;elie Mayet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Marchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-0193" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371184v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vaz-Luis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bovagnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol28050330" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465523v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chesa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foulques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Heinrich" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yan Ly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.10444" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426096v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Haghiri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Fayech" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pasqualini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01258-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833310v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangkyu Lee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O Deasy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Hun Oh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jncics/pkaa039" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088680v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Vaz Luis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssam El Mouhebb" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Matias Lu&#237;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.19.01726" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert C. Hounsossou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5470" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088676v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigino Dal Maso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Panato" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tavilla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Guzzinati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Serraino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa128" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088675v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zingarello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Baciarello" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Matias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13370" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03175922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mamguem Kamga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Costaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jankowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12061564" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pistilli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlindo Ferreira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Poinsignon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.19.01758" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Vaz Luis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03066050v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Gbenou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/esmoopen-2020-000908" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974969v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Billa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2018-0347" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268145v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjs-2018-0013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04439303v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Vu-Bezin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fresneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.27495" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01700360v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Toutain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hill" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simmat-Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12978-018-0467-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valteau-Couanet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-017-0600-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482542v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.62" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04439914v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148955v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cailbault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oberlin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vathaire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.04.031" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01625063v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejeune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.05.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiratou Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan S Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dancourt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pourtau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645077v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lejeune" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn-H&#233;bert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645073v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645070v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01961899v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173469v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rubio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Amiel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834399v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834394v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834396v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680355v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834406v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645060v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578638v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645064v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04522416v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.gargi.2023.01.0037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648236v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834402v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645080v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debailly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeanningros" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6xsu5d9da" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471302v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caiata Zufferey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160046v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431514v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cailbault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Gonzalez-Quijano," TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blum" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865293v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrey" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivi&#233;ro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>