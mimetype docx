--- v1 (2026-04-28)
+++ v2 (2026-05-25)
@@ -165,7063 +165,7197 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Return to work among self-employed breast cancer survivors from the CANTO cohort</w:t>
+                <w:t xml:space="preserve">Selecting the optimal version of the post-traumatic growth inventory – short form for cancer survivors: a study using a sequential design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Lopez</w:t>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idlir Licaj</w:t>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-026-41157-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40359-026-04590-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05556100v1</w:t>
+                <w:t xml:space="preserve">hal-05613179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue among adult survivors of childhood cancer: findings from the French Childhood Cancer Survivor Study</w:t>
+                <w:t xml:space="preserve">Return to work among self-employed breast cancer survivors from the CANTO cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médéa Locquet</w:t>
+                <w:t xml:space="preserve">Chloé Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Hoan Vu</w:t>
+                <w:t xml:space="preserve">Idlir Licaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
+                <w:t xml:space="preserve">Julie Havas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neige Journy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
+                <w:t xml:space="preserve">Antonio Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11764-026-01995-6⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-41157-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05556096v1</w:t>
+                <w:t xml:space="preserve">inserm-05556100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol Use Among NEET Youth (Not in Employment, Education or Training): Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue among adult survivors of childhood cancer: findings from the French Childhood Cancer Survivor Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéa Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Eyraud</w:t>
+                <w:t xml:space="preserve">Duc Hoan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Collin</w:t>
+                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dumas</w:t>
+                <w:t xml:space="preserve">Neige Journy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Alberti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Martin</w:t>
+                <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.1536⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11764-026-01995-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471318v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05556096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAT-374-YI Health related quality of life in patients with porto-sinusoidal vascular disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does health literacy mediate the relationship between socioeconomic status and navigation in the healthcare system? The French national Health Literacy Survey (HLS19)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajae Touzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Torrao Gomes</w:t>
+                <w:t xml:space="preserve">Camelia Protopopescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Payancé</w:t>
+                <w:t xml:space="preserve">Alexandra Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Elkrief</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armelle Poujol-Robert</w:t>
+                <w:t xml:space="preserve">Cécile Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-8278(25)01942-7⟩</w:t>
+              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.109204-109204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pec.2025.109204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471321v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does health literacy mediate the relationship between socioeconomic status and navigation in the healthcare system? The French national Health Literacy Survey (HLS19)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic review on rare diseases and work: challenges in understanding social inequality pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kangas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bougas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajae Touzani</w:t>
+                <w:t xml:space="preserve">K Vanthomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelia Protopopescu</w:t>
+                <w:t xml:space="preserve">J Mira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Rouquette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dumas</w:t>
+                <w:t xml:space="preserve">G Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pec.2025.109204⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (Supplement_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.1164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237155v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review on rare diseases and work: challenges in understanding social inequality pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAT-374-YI Health related quality of life in patients with porto-sinusoidal vascular disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Torrao Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Kangas</w:t>
+                <w:t xml:space="preserve">Audrey Payancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bougas</w:t>
+                <w:t xml:space="preserve">Laure Elkrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Vanthomme</w:t>
+                <w:t xml:space="preserve">Odile Goria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Brulé</w:t>
+                <w:t xml:space="preserve">Armelle Poujol-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.1164⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, pp.S742-S743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-8278(25)01942-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471326v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employment and work ability in individuals living with rare diseases: a systematic literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alcohol Use Among NEET Youth (Not in Employment, Education or Training): Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+                <w:t xml:space="preserve">C Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terhi Kangas</w:t>
+                <w:t xml:space="preserve">A Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrien Vanthomme</w:t>
+                <w:t xml:space="preserve">C Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Joaquín Mira Solves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Brulé</w:t>
+                <w:t xml:space="preserve">P Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-025-03691-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (Supplement_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.1536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471341v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the right to be forgotten for childhood or breast cancer survivors: results of a quasi-experimental study in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Employment and work ability in individuals living with rare diseases: a systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bougas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tienhan Sandrine Dabakuyo Yonli</w:t>
+                <w:t xml:space="preserve">Terhi Kangas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerline Assogba</w:t>
+                <w:t xml:space="preserve">Katrien Vanthomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Haddy</w:t>
+                <w:t xml:space="preserve">Jose Joaquín Mira Solves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+                <w:t xml:space="preserve">Gaël Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11764-025-01830-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13023-025-03691-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109463v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Social Impact of Rare Diseases at the European level: A Feasibility study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Kangas</w:t>
+                <w:t xml:space="preserve">Effects of the right to be forgotten for childhood or breast cancer survivors: results of a quasi-experimental study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ramier</w:t>
+                <w:t xml:space="preserve">Tienhan Sandrine Dabakuyo Yonli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Vandenheede</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emerline Assogba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.1165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11764-025-01830-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05471327v1</w:t>
+                <w:t xml:space="preserve">hal-05109463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3000P Quality of life in thyroid cancer survivors two and five years after diagnosis: Results from the French national VICAN surveys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SAT-333 Quality of life of patients living with vascular LIVEr diseaseS: Results of the LIVES european project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dumas</w:t>
+                <w:t xml:space="preserve">Clémence Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-D. Bouhnik</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginia Hernández-Gea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Elkrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Berzigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonina Antonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annonc.2025.08.3614⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, pp.S727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-8278(25)01909-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471331v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAT-333 Quality of life of patients living with vascular LIVEr diseaseS: Results of the LIVES european project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Elkrief</w:t>
+                <w:t xml:space="preserve">Assessing the Social Impact of Rare Diseases at the European level: A Feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Kangas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Berzigotti</w:t>
+                <w:t xml:space="preserve">C Ramier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonina Antonenko</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H Vandenheede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Vanthomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hepatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 82, pp.S727. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (Supplement_4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-8278(25)01909-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.1165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471337v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux éthiques du suivi à long terme des cancers pédiatriques</w:t>
+                <w:t xml:space="preserve">3000P Quality of life in thyroid cancer survivors two and five years after diagnosis: Results from the French national VICAN surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Camus</w:t>
+                <w:t xml:space="preserve">H.H. Mcheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Henry</w:t>
+                <w:t xml:space="preserve">J. Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Berger</w:t>
+                <w:t xml:space="preserve">A. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bertrand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A-D. Bouhnik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Available online 27 February 2025, </w:t>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36, pp.S1461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annonc.2025.08.3614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04974643v1</w:t>
+                <w:t xml:space="preserve">inserm-05471331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions des patients vis-à-vis de la téléconsultation dans le suivi à long terme après un cancer pédiatrique</w:t>
+                <w:t xml:space="preserve">Enjeux éthiques du suivi à long terme des cancers pédiatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Requier</w:t>
+                <w:t xml:space="preserve">Agathe Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Demoor-Goldschmidt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Julie Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (2), pp.189-198. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.10.012⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Available online 27 February 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05385733v1</w:t>
+                <w:t xml:space="preserve">halshs-04974643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working conditions associated with return to work 2 years after breast cancer: insights from a cohort study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptions des patients vis-à-vis de la téléconsultation dans le suivi à long terme après un cancer pédiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pinto</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romane Requier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Demoor-Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-025-03238-4⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (2), pp.189-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2024.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471345v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05385733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobacco and Cannabis Use Among Not in Employment, Education or Training Youth: Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Martin</w:t>
+                <w:t xml:space="preserve">Working conditions associated with return to work 2 years after breast cancer: insights from a cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garazi Ruiz de Azua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idlir Licaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Havas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.1920⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (1), pp.92-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-025-03238-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471314v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P44 - Colorectal cancer screening participation in childhood cancer survivors: a report from the French Childhood Cancer Survivors Study (FCCSS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Vu-Bezin</w:t>
+                <w:t xml:space="preserve">Tobacco and Cannabis Use Among Not in Employment, Education or Training Youth: Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202484⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (Supplement_4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf161.1920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471305v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'opioïdes à long-terme après traitement d'un cancer dans l'enfance : résultats de la cohorte française FCCSS-« French Childhood Cancer Survivor Study »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P44 - Colorectal cancer screening participation in childhood cancer survivors: a report from the French Childhood Cancer Survivors Study (FCCSS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ouanounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Schwartz</w:t>
+                <w:t xml:space="preserve">D. Bejarano-Quisoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Thiébaut</w:t>
+                <w:t xml:space="preserve">N. Bougas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Di Meglio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Dumas</w:t>
+                <w:t xml:space="preserve">R. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Berkane</w:t>
+                <w:t xml:space="preserve">G. Vu-Bezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 72, pp.202210. </w:t>
+              <w:t xml:space="preserve">, 2024, 72, pp.202484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05471309v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of inflammatory bowel diseases on the intimate lives of youths: Creating a brief screening questionnaire</w:t>
+                <w:t xml:space="preserve">Utilisation d'opioïdes à long-terme après traitement d'un cancer dans l'enfance : résultats de la cohorte française FCCSS-« French Childhood Cancer Survivor Study »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mancheron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dumas</w:t>
+                <w:t xml:space="preserve">B. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Martinez-Vinson</w:t>
+                <w:t xml:space="preserve">A. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bourmaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Gastroenterology and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jpn3.12379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.202210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05471339v1</w:t>
+                <w:t xml:space="preserve">inserm-05471309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health-related quality of life, social and psychological well-being of 109 adult patients with genetic lipodystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Mosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Andriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Belalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/clinem/dgae837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04772403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health effects of ionising radiation in paediatrics undergoing either cardiac fluoroscopy or modern radiotherapy (The HARMONIC project)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of inflammatory bowel diseases on the intimate lives of youths: Creating a brief screening questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beate Timmermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Neige Journy</w:t>
+                <w:t xml:space="preserve">Alexandre Mancheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
+                <w:t xml:space="preserve">Christine Martinez-Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Mcnally</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, pp.22. </w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Gastroenterology and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (6), pp.1142-1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2023009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jpn3.12379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195751v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05471339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable return to work among breast cancer survivors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Garazi Ruiz de Azua</w:t>
+                <w:t xml:space="preserve">Predictive factors of long‐term follow‐up attendance in very long‐term childhood cancer survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Kousignian</w:t>
+                <w:t xml:space="preserve">Karen Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Vaz-Luis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Di Meglio</w:t>
+                <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Caumette</w:t>
+                <w:t xml:space="preserve">Chiraz El Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Medicine</w:t>
+              <w:t xml:space="preserve">Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cam4.6467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/CNCR.34944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04196116v1</w:t>
+                <w:t xml:space="preserve">hal-04185472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive factors of long‐term follow‐up attendance in very long‐term childhood cancer survivors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Health Promotion in Popular Web-Based Community Games Among Young People: Proposals, Recommendations, and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chapoton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiraz El Fayech</w:t>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e39465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/CNCR.34944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/39465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185472v1</w:t>
+                <w:t xml:space="preserve">hal-04716806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Promotion in Popular Web-Based Community Games Among Young People: Proposals, Recommendations, and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable return to work among breast cancer survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garazi Ruiz de Azua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Isabelle Kousignian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Chapoton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dumas</w:t>
+                <w:t xml:space="preserve">Ines Vaz-Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+                <w:t xml:space="preserve">Elsa Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.e39465. </w:t>
+              <w:t xml:space="preserve">Cancer Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/39465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cam4.6467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716806v1</w:t>
+                <w:t xml:space="preserve">hal-04196116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance after childhood cancer: are survivors with an increased risk for cardiomyopathy regularly followed-up?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health effects of ionising radiation in paediatrics undergoing either cardiac fluoroscopy or modern radiotherapy (The HARMONIC project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Haddy</w:t>
+                <w:t xml:space="preserve">Isabelle Thierry-Chef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imène Mansouri</w:t>
+                <w:t xml:space="preserve">Beate Timmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neige Journy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mcnally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41416-023-02400-0⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2023009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194849v1</w:t>
+                <w:t xml:space="preserve">hal-04195751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for obesity in adulthood among survivors of childhood cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Surveillance after childhood cancer: are survivors with an increased risk for cardiomyopathy regularly followed-up?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz El Fayech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.23784⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41416-023-02400-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191500v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre transition médicale et passage à l’âge adulte, un possible conflit de temporalité pour les jeunes atteints d’une maladie chronique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Risk factors for obesity in adulthood among survivors of childhood cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chappat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021245⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (7), pp.1942-1952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.23784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539693v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term hospitalisations in survivors of paediatric solid tumours in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bejarano-Quisoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue S. Allodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majorie Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.18068. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-22689-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Psychological Consequences of the COVID-19 Pandemic in Adults Treated for Childhood Cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre transition médicale et passage à l’âge adulte, un possible conflit de temporalité pour les jeunes atteints d’une maladie chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/curroncol29060327⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.70-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030757v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking and cannabis use among childhood cancer survivors: Results of the french childhood cancer survivor study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">The Psychological Consequences of the COVID-19 Pandemic in Adults Treated for Childhood Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Janah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Demoor-Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bougas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joeffrey Marchi</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-0193⟩</w:t>
+              <w:t xml:space="preserve">Current Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (6), pp.4104-4116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/curroncol29060327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434963v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenge of Return to Work after Breast Cancer: The Role of Family Situation, CANTO Cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Smoking and cannabis use among childhood cancer survivors: Results of the french childhood cancer survivor study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bougas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice C. Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bovagnet</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auŕelie Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeffrey Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/curroncol28050330⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (10), pp.1965-1973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-21-0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371184v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The singular temporalities of cancer survivorship.Results from peer research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Favre</w:t>
+                <w:t xml:space="preserve">The Challenge of Return to Work after Breast Cancer: The Role of Family Situation, CANTO Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Caumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Foulques</w:t>
+                <w:t xml:space="preserve">Inès Vaz-Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Havas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Heinrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kai Yan Ly</w:t>
+                <w:t xml:space="preserve">Thomas Bovagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.10444⟩</w:t>
+              <w:t xml:space="preserve">Current Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (5), pp.3866-3875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/curroncol28050330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465523v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term follow-up of high-risk neuroblastoma survivors treated with high-dose chemotherapy and stem cell transplantation rescue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Haghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Haghiri</w:t>
+                <w:t xml:space="preserve">Chiraz Fayech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiraz Fayech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imène Mansouri</w:t>
+                <w:t xml:space="preserve">Christelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 56 (8), pp.1984-1997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41409-021-01258-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Breast Cancer Treatment\textendashInduced Fatigue by Machine Learning Using Genome-Wide Association Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The singular temporalities of cancer survivorship.Results from peer research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sangkyu Lee</w:t>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph O Deasy</w:t>
+                <w:t xml:space="preserve">Anne-Laure Foulques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jung Hun Oh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dumas</w:t>
+                <w:t xml:space="preserve">Sabine Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Yan Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCI Cancer Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jncics/pkaa039⟩</w:t>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Systèmes de soin, catégorisations et expériences Quelle(s) spécificité(s) des cancers de l’enfant ?, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anthropologiesante.10444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833310v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Breast Cancer Treatment on Employment: Results of a Multicenter Prospective Cohort Study (CANTO)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A qualitative evaluation of the use of interventions to treat fatigue among cancer survivors: A healthcare provider’s view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayssam El Mouhebb</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Elise Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zingarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Inês Matias Luís</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Baciarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1200/jco.19.01726⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.e13370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecc.13370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088680v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying clusters of health risk behaviors and their predictors in adult survivors of childhood cancer: A report from the French Childhood Cancer Survivor Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert C. Hounsossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auŕelie Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joeffrey Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (10), pp.1595-1603. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.5470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer cure for 32 cancer types: results from the EUROCARE-5 study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigino Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Panato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tavilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Guzzinati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Serraino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49 (5), pp.1517-1525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ije/dyaa128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative evaluation of the use of interventions to treat fatigue among cancer survivors: A healthcare provider’s view</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Zingarello</w:t>
+                <w:t xml:space="preserve">Impact of Breast Cancer Treatment on Employment: Results of a Multicenter Prospective Cohort Study (CANTO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Vaz Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssam El Mouhebb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Di Meglio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Margarida Matias</w:t>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Matias Luís</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecc.13370⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (7), pp.734-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/jco.19.01726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088675v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Are Young Women Living Conditions after Breast Cancer? Health-Related Quality of Life, Sexual and Fertility Issues, Professional Reinsertion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of Breast Cancer Treatment\textendashInduced Fatigue by Machine Learning Using Genome-Wide Association Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helène Costaz</w:t>
+                <w:t xml:space="preserve">Sangkyu Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Jankowski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Joseph O Deasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Hun Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers12061564⟩</w:t>
+              <w:t xml:space="preserve">JNCI Cancer Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (5), pkaa039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jncics/pkaa039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175922v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum Detection of Nonadherence to Adjuvant Tamoxifen and Breast Cancer Recurrence Risk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pistilli</w:t>
+                <w:t xml:space="preserve">What Are Young Women Living Conditions after Breast Cancer? Health-Related Quality of Life, Sexual and Fertility Issues, Professional Reinsertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerline Assogba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Paci</w:t>
+                <w:t xml:space="preserve">Ariane Mamguem Kamga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlindo Ferreira</w:t>
+                <w:t xml:space="preserve">Helène Costaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Di Meglio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vianney Poinsignon</w:t>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (24), pp.2762-2772. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/jco.19.01758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers12061564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03088682v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Social outcomes after breast cancer]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serum Detection of Nonadherence to Adjuvant Tamoxifen and Breast Cancer Recurrence Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Vaz Luis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dumas</w:t>
+                <w:t xml:space="preserve">Barbara Pistilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angelo Paci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlindo Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (24), pp.2762-2772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/jco.19.01758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833321v1</w:t>
+                <w:t xml:space="preserve">hal-03088682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body weight and return to work among survivors of early-stage breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vie socioprofessionnelle après un cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Vaz Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Di Meglio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Menvielle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Medical Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (7), pp.745-746</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066050v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐Term Gynecological Cancer Survivors in Côte d'Or: Health‐Related Quality of Life and Living Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Body weight and return to work among survivors of early-stage breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Di Meglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Simon</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Gbenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1634/theoncologist.2018-0347⟩</w:t>
+              <w:t xml:space="preserve">European Society for Medical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (6), pp.e000908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/esmoopen-2020-000908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974969v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Inequalities in Health Over the Life Course. Attitudes Towards III-Health in Men and Women Treated for Childhood Cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Long‐Term Gynecological Cancer Survivors in Côte d'Or: Health‐Related Quality of Life and Living Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Mamguem Kamga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Sociology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.theoncologist.2018-0347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1634/theoncologist.2018-0347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/sjs-2018-0013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03268145v1</w:t>
+                <w:t xml:space="preserve">hal-01974969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of subsequent colorectal cancers after a solid tumor in childhood: Effects of radiation therapy and chemotherapy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gender Inequalities in Health Over the Life Course. Attitudes Towards III-Health in Men and Women Treated for Childhood Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pbc.27495⟩</w:t>
+              <w:t xml:space="preserve">Swiss Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (2), pp.281 - 300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sjs-2018-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04439303v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warning about drinking during pregnancy: lessons from the French experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Risk of subsequent colorectal cancers after a solid tumor in childhood: Effects of radiation therapy and chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giao Vu-Bezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12978-018-0467-x⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Blood and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (2), pp.e27495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pbc.27495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01700360v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04439303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The right to be forgotten: a change in access to insurance and loans after childhood cancer?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Warning about drinking during pregnancy: lessons from the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11764-017-0600-9⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12978-018-0467-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268141v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01700360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educational and occupational outcomes of childhood cancer survivors 30 ă years after diagnosis: a French cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The right to be forgotten: a change in access to insurance and loans after childhood cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Allodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valteau-Couanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz El-Fayech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.431-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11764-017-0600-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/bjc.2016.62⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01482542v1</w:t>
+                <w:t xml:space="preserve">hal-03268141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educational and occupational outcomes of childhood cancer survivors 30 years after diagnosis: a French cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Educational and occupational outcomes of childhood cancer survivors 30 ă years after diagnosis: a French cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Dumas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 114 (9), pp.1060 - 1068. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+              <w:t xml:space="preserve">, 2016, 114 (9), pp.1060-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/bjc.2016.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04439914v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabac, grossesse et allaitement : Exposition, connaissances et perceptions des risques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Educational and occupational outcomes of childhood cancer survivors 30 years after diagnosis: a French cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114 (9), pp.1060 - 1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2016.62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01182475v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04439914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educational trajectories after childhood cancer: When illness experience matters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tabac, grossesse et allaitement : Exposition, connaissances et perceptions des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17-18, http://www.invs.sante.fr/beh/2015/17-18/index.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2015.04.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01148955v2</w:t>
+                <w:t xml:space="preserve">halshs-01182475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grossesse et usage de substances psychoactives en France. Synthèse de la littérature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dumas</w:t>
+                <w:t xml:space="preserve">Educational trajectories after childhood cancer: When illness experience matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lejeune</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Cailbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Vathaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.05.008⟩</w:t>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2015.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625063v1</w:t>
+                <w:t xml:space="preserve">hal-01148955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer screening programmes: Challenging the coexistence with opportunistic mammography.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Amiel</w:t>
+                <w:t xml:space="preserve">Grossesse et usage de substances psychoactives en France. Synthèse de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dancourt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (9), pp.649 - 656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2014.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096476v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les individus face à l'événement &amp;quot;cancer&amp;quot;, de la crise aiguë à la crise à répétitions d'une maladie devenue chronique : éléments d'analyse dans les sphères du travail et de la famille</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Breast cancer screening programmes: Challenging the coexistence with opportunistic mammography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiratou Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tienhan S Dabakuyo-Yonli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13, URL : http://temporalites.revues.org/1531</w:t>
+              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.410-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869523v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grossesse et substances psychoactives : étude de prévalence de la consommation déclarée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les individus face à l'événement &amp;quot;cancer&amp;quot;, de la crise aiguë à la crise à répétitions d'une maladie devenue chronique : éléments d'analyse dans les sphères du travail et de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Crenn-Hébert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mandelbrot</w:t>
+                <w:t xml:space="preserve">Philippe Amiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 37 (8), pp.770-778</w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, URL : http://temporalites.revues.org/1531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00645077v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention du syndrome d'alcoolisation foetale (SAF) : pratiques et représentations des professionnels de la périnatalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Grossesse et substances psychoactives : étude de prévalence de la consommation déclarée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Crenn-Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mandelbrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 28 (4), pp.311-316</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (8), pp.770-778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00645073v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00645077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'offre de soins en alcoologie en milieu pénitentiaire : étude auprès des établissements français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Prévention du syndrome d'alcoolisation foetale (SAF) : pratiques et représentations des professionnels de la périnatalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (4), pp.311-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00645073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'offre de soins en alcoologie en milieu pénitentiaire : étude auprès des établissements français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (4, suppl.), pp.62S-68S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00645070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7231,1030 +7365,1030 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term gynaecological cancer survivors in Cote d'Or: health-related quality of life, social and professional reinsertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Mamguem Kamga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Conference of the International Society for Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dublin, Ireland. pp.S57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indépendants face au cancer et l'enjeu du maintien de l'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail indépendant : santé et conditions de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.95-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation de substances psychoactives pendant la grossesse : enquête de prévalence dans un département et morbidité associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEGA (Groupe d'Etude Grossesse et Addictions)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire de l'étiquetage d'un produit - toxique - du terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Création et innovation". 4eme Congrès de l'Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la consommation d'alcool des femmes enceintes, une question de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque international de SAFFrance, " De l'alcoolisation prénatale à l'échec scolaire "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation de substances psychoactives pendant la grossesse : enquête de prévalence dans un département et morbidité associée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service de gynécologie-obstétrique du CHU Louis Mourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Colombes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe des lois américaines sur le foeticide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès de l'AFS (Association Française de Sociologie), " Violence et Société "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00680355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des auto-questionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEGA (Hôpital Port Royal)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addictions et grossesse : entre prévention et répression, une perspective internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etre en société : le lien social à l'épreuve des cultures, XVIIIeme Congrès de l'AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00645060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grossesse et substances psychoactives, enquête de prévalence dans une maternité de la région parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'IREB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Fécamp, France. pp.49-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grossesse et substances psychoactives : comment appréhender un sujet sensible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles traversées de champs disciplinaires, Journée d'étude et de recherche de l'école doctorale "Sciences humaines et sociales : cultures, individus, société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00645064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grossesse et substances psychoactives : prévalence des consommations, issues de grossesse : approches quantitative et qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEGA (Hôpital Port-Royal)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8264,365 +8398,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2. Comprendre les difficultés des parents d’adolescents porteurs de maladies rares lors de la transition des soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gabarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maladies rares. L’apport de la recherche en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, pp.37-54, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eres.gargi.2023.01.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04522416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcool et grossesse : population à risque, perception des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grossesse et alcool. Représentations et appropriations d’une priorité de santé (dir. F. Douguet, T. Fillaut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, collection Logiques sociales, pp. 57-77, 2017, 978-2-343-13287-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Paradox : Forbidding alcohol during pregnancy, but making an exception for Wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Simmat-Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joshua D. Hoffman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pregnancy and Alcohol Consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.245-261, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations du risque alcool chez les personnels de l'obstétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simmat-Durand Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grossesses avec drogues. Entre médecine et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.67-88, 2009, Logiques sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00645080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8632,139 +8766,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit à l’oubli après un cancer pour faire un crédit : une avancée législative qui fait une différence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Debailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Jeanningros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bougas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.6xsu5d9da⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8774,192 +8908,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Health-related Quality of Life (HRQoL) Scales for Rare Diseases from a Quality of Life (QoL) Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Caiata Zufferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05471302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure de réalisation des enquêtes à l'URSHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8969,279 +9103,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professions indépendantes face au cancer. Impact de la maladie sur les trajectoires professionnelles et prévention du risque socio-professionnel. Enquête par entretiens deux ans après le diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cailbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Gonzalez-Quijano,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Gustave Roussy - UNITÉ DE RECHERCHE EN SCIENCES HUMAINES ET SOCIALES. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01431514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie vécue des survivants du cancer (VVSK/SurviCan). Trajectoires et méthodes d'ajustement des adultes traités pour un cancer dans l'enfance (1970-1985) : enquête sur des sujets de la cohorte Euro2k.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cailbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Oliviéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId308"/>
+      <w:footerReference w:type="default" r:id="rId314"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9309,51 +9443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="238DA5FA"/>
+    <w:nsid w:val="772E06F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9540,51 +9674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7948-6952" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158640462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05556100v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lopez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Havas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Meglio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-41157-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05556096v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;a Locquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hoan Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Journy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El-Fayech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-026-01995-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471318v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eyraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alberti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.1536" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Torrao Gomes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Payanc&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Elkrief" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Goria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Poujol-Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(25)01942-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2025.109204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471326v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kangas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bougas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vanthomme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brul&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.1164" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471341v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bougas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terhi Kangas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Vanthomme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Joaqu&#237;n Mira Solves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brul&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-03691-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo Yonli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerline Assogba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Vathaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-025-01830-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471327v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ramier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vandenheede" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.1165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471331v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Mcheik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-D. Bouhnik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2025.08.3614" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ramier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hern&#225;ndez-Gea" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Berzigotti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Antonenko" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(25)01909-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05385733v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Requier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demoor-Goldschmidt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.10.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garazi Ruiz de Azua" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pinto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-025-03238-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.1920" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471305v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ouanounou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allodji" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vu-Bezin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202484" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwartz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Meglio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berkane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202210" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mancheron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinez-Vinson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpn3.12379" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772403v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Andriss" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belalem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae837" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thierry-Chef" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Timmermann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcnally" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2023009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196116v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kousignian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Vaz-Luis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caumette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.6467" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El Fayech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CNCR.34944" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716806v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/39465" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194849v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue S. Allodji" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Mansouri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02400-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Delacourt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chappat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23784" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021245" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888885v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice C. Fresneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majorie Boussac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22689-w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Clavel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol29060327" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#341;elie Mayet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Marchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-0193" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371184v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vaz-Luis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bovagnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol28050330" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465523v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chesa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foulques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Heinrich" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yan Ly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.10444" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426096v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Haghiri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Fayech" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pasqualini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01258-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833310v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangkyu Lee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O Deasy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Hun Oh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jncics/pkaa039" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088680v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Vaz Luis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssam El Mouhebb" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Matias Lu&#237;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.19.01726" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert C. Hounsossou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5470" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088676v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigino Dal Maso" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Panato" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tavilla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Guzzinati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Serraino" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa128" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088675v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zingarello" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Baciarello" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Matias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13370" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03175922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mamguem Kamga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Costaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jankowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12061564" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088682v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pistilli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlindo Ferreira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Poinsignon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.19.01758" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Vaz Luis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03066050v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Gbenou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/esmoopen-2020-000908" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974969v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Billa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2018-0347" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268145v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjs-2018-0013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04439303v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Vu-Bezin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fresneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.27495" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01700360v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Toutain" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hill" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simmat-Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12978-018-0467-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valteau-Couanet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-017-0600-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482542v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.62" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04439914v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182475v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148955v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cailbault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oberlin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vathaire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.04.031" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01625063v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejeune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.05.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096476v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiratou Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan S Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dancourt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869523v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pourtau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645077v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lejeune" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn-H&#233;bert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645073v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645070v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01961899v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173469v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rubio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Amiel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834399v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834394v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834396v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680355v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834406v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645060v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578638v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645064v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04522416v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.gargi.2023.01.0037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648236v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834402v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645080v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322247v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debailly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeanningros" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6xsu5d9da" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471302v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caiata Zufferey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160046v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431514v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cailbault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Gonzalez-Quijano," TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blum" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865293v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrey" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivi&#233;ro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agnes-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7948-6952" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158640462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613179v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-026-04590-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05556100v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Havas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Meglio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-41157-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05556096v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;a Locquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hoan Vu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Allodji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neige Journy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El-Fayech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-026-01995-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237155v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Protopopescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2025.109204" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kangas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bougas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Vanthomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brul&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.1164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Torrao Gomes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Payanc&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Elkrief" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Goria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Poujol-Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(25)01942-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471318v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eyraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Collin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dumas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alberti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.1536" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471341v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bougas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terhi Kangas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Vanthomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Joaqu&#237;n Mira Solves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Brul&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-03691-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan Sandrine Dabakuyo Yonli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerline Assogba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Vathaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-025-01830-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471337v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ramier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Hern&#225;ndez-Gea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Berzigotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Antonenko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(25)01909-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471327v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ramier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vandenheede" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.1165" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Mcheik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dumas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-D. Bouhnik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2025.08.3614" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974643v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05385733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Requier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demoor-Goldschmidt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dumas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.10.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471345v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garazi Ruiz de Azua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pinto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-025-03238-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471314v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf161.1920" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471305v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ouanounou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allodji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vu-Bezin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202484" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471309v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schwartz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Meglio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berkane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202210" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04772403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vigouroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Andriss" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Belalem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae837" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mancheron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinez-Vinson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpn3.12379" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Milcent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bejarano-Quisoboni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz El Fayech" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CNCR.34944" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/39465" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196116v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kousignian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Vaz-Luis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caumette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.6467" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thierry-Chef" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Timmermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bernier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcnally" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2023009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue S. Allodji" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Mansouri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-023-02400-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191500v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Delacourt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chappat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.23784" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888885v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice C. Fresneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majorie Boussac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22689-w" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539693v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021245" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030757v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Janah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Clavel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol29060327" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Au&#341;elie Mayet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Marchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-21-0193" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03371184v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vaz-Luis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bovagnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol28050330" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426096v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Haghiri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Fayech" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dufour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pasqualini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01258-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465523v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chesa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foulques" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Heinrich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yan Ly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.10444" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088675v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Martin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zingarello" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Baciarello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Matias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13370" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert C. Hounsossou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5470" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088676v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigino Dal Maso" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Panato" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tavilla" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Guzzinati" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Serraino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa128" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Vaz Luis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssam El Mouhebb" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Matias Lu&#237;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.19.01726" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833310v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangkyu Lee" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph O Deasy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Hun Oh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jncics/pkaa039" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03175922v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mamguem Kamga" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Costaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jankowski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12061564" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088682v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pistilli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Paci" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlindo Ferreira" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Poinsignon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.19.01758" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03833321v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Vaz Luis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03066050v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Gbenou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/esmoopen-2020-000908" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01974969v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Billa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Simon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2018-0347" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268145v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjs-2018-0013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04439303v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Vu-Bezin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fresneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pbc.27495" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01700360v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Toutain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hill" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simmat-Durand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12978-018-0467-x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268141v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valteau-Couanet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-017-0600-9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482542v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.62" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04439914v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182475v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148955v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cailbault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Oberlin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vathaire" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.04.031" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01625063v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejeune" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2014.05.008" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096476v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiratou Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienhan S Dabakuyo-Yonli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dancourt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869523v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pourtau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645077v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lejeune" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn-H&#233;bert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645073v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645070v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01961899v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02173469v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rubio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Amiel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834399v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834394v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834396v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834398v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680355v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834406v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645060v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578638v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645064v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834405v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04522416v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabarro" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.gargi.2023.01.0037" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648236v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834402v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645080v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322247v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debailly" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeanningros" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6xsu5d9da" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05471302v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caiata Zufferey" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160046v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amiel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431514v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cailbault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Gonzalez-Quijano," TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Blum" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865293v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrey" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivi&#233;ro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>